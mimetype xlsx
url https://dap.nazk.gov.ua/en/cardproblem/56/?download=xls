--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -236,58 +236,55 @@
   <si>
     <t xml:space="preserve">2.6.1.1.14. Uploading Public cadaster map with data with data on land plots owned by Ministry of Defense of Ukraine and enterprises, establishments and organizations managed by Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine </t>
   </si>
   <si>
     <t>State Service of Ukraine for Geodesy, Cartography and Cadastre</t>
   </si>
   <si>
     <t>1.23.</t>
   </si>
   <si>
     <t>2.6.1.1.15. Publication of data on land plots owned by Ministry of Defense of Ukraine  and enterprises, establishments and organizations, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.1.2 State registration of real rights to immovable property of business entities of the defense industry was ensured (with the inclusion of information on land plots in a special information layer on defense land in the Public Cadastral Map)</t>
   </si>
   <si>
     <t>2.6.1.2.2.(4) Guided by appropriate competencies on management of state-owned enterprises, perform inventory and registration of 100% real estate objects and lands property rights of business entities of the defense industry complex, state and state-owned enterprises subject to litigations, including those located in territories adjacent to combat line or temporarily occupied by Russian Federation</t>
   </si>
   <si>
     <t>State Space Agency of Ukraine</t>
   </si>
   <si>
-    <t>The measure has not been implemented</t>
-[...6 lines deleted...]
-6/17</t>
+    <t>The measure was implemented late and partially</t>
+  </si>
+  <si>
+    <t>47.1%
+8/17</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.6.1.2.2.(3) Guided by appropriate competencies on management of state-owned enterprises, perform inventory and registration of 100% real estate objects and lands property rights of business entities of the defense industry complex, state and state-owned enterprises subject to litigations, including those located in territories adjacent to combat line or temporarily occupied by Russian Federation</t>
   </si>
   <si>
     <t>Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.6.1.2.2.(1) Guided by appropriate competencies on management of state-owned enterprises, perform inventory and registration of 100% real estate objects and lands property rights of business entities of the defense industry complex, state and state-owned enterprises subject to litigations, including those located in territories adjacent to combat line or temporarily occupied by Russian Federation</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.6.1.2.2.(2) Guided by appropriate competencies on management of state-owned enterprises, perform inventory and registration of 100% real estate objects and lands property rights of business entities of the defense industry complex, state and state-owned enterprises subject to litigations, including those located in territories adjacent to combat line or temporarily occupied by Russian Federation</t>
   </si>
   <si>
     <t>2.5.</t>
   </si>
@@ -375,115 +372,118 @@
   </si>
   <si>
     <t>ОСР 2.6.1.3 The automated system for accounting and monitoring the consumption and quality of fuel procured for the needs of the Armed Forces has been created</t>
   </si>
   <si>
     <t xml:space="preserve">2.6.1.3.1. Drafting an order of the Ministry of Defense on the approval of a concept of operation of automated fuel consumption and quality accounting and monitoring system, capable of identifying key system parameters to effective accounting and management of fuel and lubricants: 
 1) specialized intrusion-proof software that logs and stores each system login and identifies the user logging in, along with the relevant hardware and communications needed to organize automated data exchange within the system;
 2) automated accounting and monitoring system in tank farms with the use of ultrasonic level meters; 
 3) online monitoring of tanks with fuel and lubricants focusing on the following indicators: product level in the tank, product temperature, product density, and percentage of bottom water; 
 4) a fuel tanker truck route GPS monitoring system commissioned after suspension or termination of marial law period. </t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>20%
 1/5</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.6.1.3.4. Development of technical economic justification and technical task to develop Fuel consumption and quality accounting and monitoring system for Armed Forces of Ukraine, all structural divisions, organizations, and state enterprises (in case of distribution of fuels and lubricants), managed by Ministry of Defense of Ukraine, in military units directly subordinated to Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
+    <t>The measure has not been implemented</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
+  </si>
+  <si>
     <t>3.3.</t>
   </si>
   <si>
     <t>2.6.1.3.5. Development of operating technical project and commissioning of Fuel consumption and quality accounting and monitoring system, mentioned in subclause 2.6.1.3.1 and 2.6.1.3.4</t>
   </si>
   <si>
     <t>3.4.</t>
   </si>
   <si>
     <t>2.6.1.3.6. Development of order on approval of provision for the automated system, indicated in subclauses 2.6.1.3.1 and 2.6.1.3.4</t>
   </si>
   <si>
     <t>3.5.</t>
   </si>
   <si>
     <t>2.6.1.3.7. Commissioning of fuel truck GPS-monitoring system as a component of a comprehensive automated system, indicated in subclause 2.6.1.3.1</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.1.4 A complete inventory and assessment of intellectual property of defense industry entities was conducted</t>
   </si>
   <si>
     <t>2.6.1.4.2.(1) Inventorying and appraising intellectual property of business entities in the defense industry, military units, higher military educational establishments, military educational depts. of higher educational establishments and Armed Forces of Ukraine organizations, state enterprises, business entities, establishments and organizations, managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
-    <t>50%
-4/8</t>
+    <t>62.5%
+5/8</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>2.6.1.4.2.(3) Inventorying and appraising intellectual property of business entities in the defense industry, military units, higher military educational establishments, military educational depts. of higher educational establishments and Armed Forces of Ukraine organizations, state enterprises, business entities, establishments and organizations, managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>4.3.</t>
   </si>
   <si>
     <t>2.6.1.4.2.(4) Inventorying and appraising intellectual property of business entities in the defense industry, military units, higher military educational establishments, military educational depts. of higher educational establishments and Armed Forces of Ukraine organizations, state enterprises, business entities, establishments and organizations, managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>4.4.</t>
   </si>
   <si>
     <t>2.6.1.4.2.(5) Inventorying and appraising intellectual property of business entities in the defense industry, military units, higher military educational establishments, military educational depts. of higher educational establishments and Armed Forces of Ukraine organizations, state enterprises, business entities, establishments and organizations, managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>4.5.</t>
   </si>
   <si>
     <t>2.6.1.4.2.(6) Inventorying and appraising intellectual property of business entities in the defense industry, military units, higher military educational establishments, military educational depts. of higher educational establishments and Armed Forces of Ukraine organizations, state enterprises, business entities, establishments and organizations, managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>4.6.</t>
   </si>
   <si>
     <t>2.6.1.4.3. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft directive of the Cabinet of Ministers of Ukraine approving the intellectual property management policy in the defense industry, which provides for the creation of a unified database of research and engineering projects, intellectual properties, and technologies for military, special, and dual-use applications, engineering documentation for military products while interacting with registers of engineering documentation</t>
-  </si>
-[...1 lines deleted...]
-    <t>The measure was implemented late and partially</t>
   </si>
   <si>
     <t>4.7.</t>
   </si>
   <si>
     <t>2.6.1.4.4. Creating an unified database of scientific research and design works, results of intellectual activity and military, special, dual designation technologies, design documentation for military designated goods to be used for development of innovative high-tech military and civil-designated products, including dual utilization in cooperation with design documentation registers of weaponry, military and special machinery</t>
   </si>
   <si>
     <t>4.8.</t>
   </si>
   <si>
     <t>2.6.1.4.5. Uploading of unified database of scientific research and design works, results of intellectual activity and military, special, dual designation technologies, design documentation for military designated goods to be used for development of innovative high-tech military and civil-designated products, incl. dual utilization in cooperation with design documentation registers of weaponry, military and special machinery</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1351,595 +1351,597 @@
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B43" s="2" t="s">
+      <c r="C43" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C43" s="2" t="s">
+      <c r="D43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="2" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="2" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D44" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="2" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="E45" s="2"/>
+      <c r="E45" s="2" t="s">
+        <v>55</v>
+      </c>
       <c r="F45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>74</v>
+        <v>116</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
     </row>
     <row r="55" spans="1:8">