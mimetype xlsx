--- v1 (2026-06-21)
+++ v2 (2026-08-25)
@@ -146,50 +146,53 @@
   <si>
     <t>1.9.</t>
   </si>
   <si>
     <t>2.6.1.1.10.(4) Ministry of Defense of Ukraine, Security Service of Ukraine, National Guard, and State Border Service performance of inventory and registration of land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>National Guard of Ukraine</t>
   </si>
   <si>
     <t>1.10.</t>
   </si>
   <si>
     <t>2.6.1.1.10.(5) Ministry of Defense of Ukraine, Security Service of Ukraine, National Guard, and State Border Service performance of inventory and registration of land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>Administration of the State Border Guard Service</t>
   </si>
   <si>
     <t>1.11.</t>
   </si>
   <si>
     <t>2.6.1.1.11.(1) Annual monitoring of a number of inventoried and registered land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
+    <t>The measure was not implemented on time and in full</t>
+  </si>
+  <si>
     <t>1.12.</t>
   </si>
   <si>
     <t>2.6.1.1.11.(2) Annual monitoring of a number of inventoried and registered land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>1.13.</t>
   </si>
   <si>
     <t>2.6.1.1.11.(3) Annual monitoring of a number of inventoried and registered land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>1.14.</t>
   </si>
   <si>
     <t>2.6.1.1.12.(1) Ministry of Defense of Ukraine, Security Service of Ukraine, National Guard, and State Border Service performance of inventory and registration of land property rights in territories that were adjacent to combat line or that were temporarily occupied by Russian Federation</t>
   </si>
   <si>
     <t>1.15.</t>
   </si>
   <si>
     <t>2.6.1.1.12.(5) Ministry of Defense of Ukraine, Security Service of Ukraine, National Guard, and State Border Service performance of inventory and registration of land property rights in territories that were adjacent to combat line or that were temporarily occupied by Russian Federation</t>
   </si>
   <si>
     <t>1.16.</t>
@@ -357,53 +360,50 @@
   </si>
   <si>
     <t>2.16.</t>
   </si>
   <si>
     <t>2.6.1.2.5.(4) Guided by appropriate competencies on management of state-owned enterprises, perform annual monitoring of inventoried and registered real estate objects and land plots property rights of business entities of defense industry complex, state and state-owned defense industry complex enterprises, located in territories adjacent to combat lines or occupied by Russian Federation</t>
   </si>
   <si>
     <t>2.17.</t>
   </si>
   <si>
     <t>2.6.1.2.6. Publication of data on lands of business entities of defense industry complex, state and state-owned defense industry complex enterprises</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.1.3 The automated system for accounting and monitoring the consumption and quality of fuel procured for the needs of the Armed Forces has been created</t>
   </si>
   <si>
     <t xml:space="preserve">2.6.1.3.1. Drafting an order of the Ministry of Defense on the approval of a concept of operation of automated fuel consumption and quality accounting and monitoring system, capable of identifying key system parameters to effective accounting and management of fuel and lubricants: 
 1) specialized intrusion-proof software that logs and stores each system login and identifies the user logging in, along with the relevant hardware and communications needed to organize automated data exchange within the system;
 2) automated accounting and monitoring system in tank farms with the use of ultrasonic level meters; 
 3) online monitoring of tanks with fuel and lubricants focusing on the following indicators: product level in the tank, product temperature, product density, and percentage of bottom water; 
 4) a fuel tanker truck route GPS monitoring system commissioned after suspension or termination of marial law period. </t>
-  </si>
-[...1 lines deleted...]
-    <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>20%
 1/5</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.6.1.3.4. Development of technical economic justification and technical task to develop Fuel consumption and quality accounting and monitoring system for Armed Forces of Ukraine, all structural divisions, organizations, and state enterprises (in case of distribution of fuels and lubricants), managed by Ministry of Defense of Ukraine, in military units directly subordinated to Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>The measure has not been implemented</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>3.3.</t>
   </si>
   <si>
     <t>2.6.1.3.5. Development of operating technical project and commissioning of Fuel consumption and quality accounting and monitoring system, mentioned in subclause 2.6.1.3.1 and 2.6.1.3.4</t>
   </si>
   <si>
     <t>3.4.</t>
@@ -1098,685 +1098,685 @@
       </c>
       <c r="D12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>112</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="2" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
@@ -1790,51 +1790,51 @@
       </c>
       <c r="D47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>126</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>115</v>
       </c>
@@ -1851,134 +1851,134 @@
       <c r="B50" s="2"/>
       <c r="C50" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H55"/>
   <mergeCells>
     <mergeCell ref="B3:B25"/>
     <mergeCell ref="G3:G25"/>
     <mergeCell ref="H3:H25"/>
     <mergeCell ref="B26:B42"/>
     <mergeCell ref="G26:G42"/>
     <mergeCell ref="H26:H42"/>
     <mergeCell ref="B43:B47"/>
     <mergeCell ref="G43:G47"/>
     <mergeCell ref="H43:H47"/>
     <mergeCell ref="B48:B55"/>
     <mergeCell ref="G48:G55"/>
     <mergeCell ref="H48:H55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>