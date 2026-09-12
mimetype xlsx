--- v0 (2026-05-26)
+++ v1 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$13</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -113,94 +113,92 @@
   <si>
     <t>central executive authorities determined by the interagency working group referred to in subclause 2.6.2.1.4</t>
   </si>
   <si>
     <t>The measure has not been implemented</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.6.2.1.6. Development and submission to Cabinet of Ministers of Ukraine a draft regulation of Cabinet of Ministers of Ukraine with consideration of results of analytical research, indicated in subclause 2.6.2.1.5</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.2.2 Secrecy in defense procurement has been reduced to a reasonable level, the volume of information on procurement results is made public, including as a set of data, and a transparent system of pricing for defense products is in place</t>
   </si>
   <si>
     <t>2.6.2.2.3. Provision of performance of analytical research on protection of confidential information, in particular, regarding identification of scope of data published in electronic procurement system, including military procurement data declassification procedures</t>
   </si>
   <si>
-    <t>The measure was implemented late and partially</t>
-[...4 lines deleted...]
-  <si>
     <t>50%
 1/2</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.6.2.2.4. Development and submission to Cabinet of Ministers of Ukraine a draft law on protection of confidential information, in particular, regarding identification of scope of data published in electronic procurement system, with consideration of the results of analytical research, indicated in subclause2.6.2.2.3</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.2.3 It has been made possible to carry out procurement not only based on the lowest price criterion, but also taking into account the life cycle cost of products and other non-price criteria necessary for the procurement of goods, works or services that meet the needs of the Armed Forces and other security and defense forces</t>
   </si>
   <si>
     <t>2.6.2.3.1. Monitoring draft laws that propose amendments to the Law of Ukraine On Defense Procurement, which stipulates the following criteria of evaluation of bids submitted by bidders in the procurement process: 
 1) the level of life cycle support (warranty and after-sales service, disposal, etc.); 
 2) the life cycle cost, and preparation of the relevant proposals.</t>
   </si>
   <si>
     <t>100%
 1/1</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.2.4 The Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements) has been formed in a transparent manner, and transparent notification of potential suppliers about plans to purchase goods, work, or services for defense purposes has been ensured</t>
   </si>
   <si>
     <t>2.6.2.4.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine proposing amendments to the Procedure for Creating, Operating, and Maintaining the Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreement), and Adding Business Entities to this Register, approved by the resolution of the Cabinet of Ministers of Ukraine dated March 17, 2021, No. 233, which provides for:
 1) ensuring that the register of competitive selection bidders and contractors performing government contracts (and not the register administrator) performs systematization and retrospective analysis of data on business entities in defense procurement processes in accordance with classification attributes defined in Part 2 of Article 37 of the Law of Ukraine On Defense Procurement;
 2) automatic population of the register with data;
 3) ensuring the online publication of register information that does not contain secrets of the state.</t>
+  </si>
+  <si>
+    <t>100%
+2/2</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>2.6.2.4.2. Putting into operation the Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements), which will perform the functions indicated in subclause 2.6.2.4.1 and, among other things, contains systematized data on business entities based on classification attributes, and is populated with data automatically</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.2.5 In order to minimize the risks of corruption in import procurement, cooperation with the NATO Support and Supply Agency has been established</t>
   </si>
   <si>
     <t>2.6.2.5.1. Defining procedures for conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs, which have been identified according to the list of international specialist organizations and their representative offices involved in procurement of defense goods, work, and services, approved by the resolution of the Cabinet of Ministers of Ukraine dated May 26, 2021, No. 527</t>
   </si>
   <si>
     <t>0%
 0/2</t>
   </si>
   <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>2.6.2.5.2. Conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs in accordance with the procedures indicated in subclause 2.6.2.5.1</t>
@@ -714,185 +712,185 @@
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H13"/>
   <mergeCells>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="B9:B9"/>
     <mergeCell ref="G9:G9"/>
     <mergeCell ref="H9:H9"/>