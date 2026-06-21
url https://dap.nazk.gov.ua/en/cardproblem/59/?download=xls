--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$20</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -81,56 +81,50 @@
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>50%
 4/8</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.6.4.1.4. Holding a public discussion of the findings of the audit indicated in subclause 2.6.4.1.3 in order to determine ways to eliminate the shortcomings of the existing housing waiting list by launching a digital automated system for registration of apartments</t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>2.6.4.1.5. Performance of annual inventory of military personnel and their family members records, in case they require improvement of housing conditions, verification of data</t>
-  </si>
-[...4 lines deleted...]
-    <t>Partially implemented</t>
   </si>
   <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.6.4.1.6. Identification of needs on development of information communication system of the military personnel housing and housing stock records, which, in particular, includes the following:
 1) maintenance of the housing stock accounting, queueing changes record, calculation of min/max housing space that can be provided to the accounted military personnel;
 2) maintenance of a record of military personnel, who obtained permanent housing, in particular, by privatization of official housing (with indication of square meters, cost, number of rooms, funding sources) or monetary compensation for the due housing with indication of queuing data (general, primary, extraordinary) and justification of prioritization of provision of housing;
 3) maintenance of a record of a military personnel, living in official housing;
 4) maintenance of a record of a military personnel, receiving monetary compensation for renting or living in housing rented by the military units</t>
   </si>
   <si>
     <t>1.5.</t>
   </si>
   <si>
     <t>2.6.4.1.7. Development of economic justification and technical task for development of information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>The measure has not been implemented</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.6.</t>
@@ -141,91 +135,94 @@
   <si>
     <t>1.7.</t>
   </si>
   <si>
     <t>2.6.4.1.9. Development of order on approval of provisions for information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>1.8.</t>
   </si>
   <si>
     <t xml:space="preserve">2.6.4.1.10. Uploading and maintenance of the information communication system data, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.4.2 A new mechanism was introduced to meet the housing needs of servicemen: state mortgage and leasing programs are used; monetary compensation is applied; housing is built with the involvement of external credit funds; a list of unfinished construction projects that have been reconstructed for housing needs has been determined; the Housing Code of Ukraine has been repealed</t>
   </si>
   <si>
     <t>2.6.4.2.1. Developing a draft order of Cabinet of Ministers of Ukraine approving the Concept for Providing Military Personnel and Their Family Members with Housing, which provides for: 
 1) implementation of new mechanisms for satisfying the housing needs of military personnel, particularly state loan programs for construction, mortgage and leasing programs;
 2) identification and justification of priority measures to reduce queues in such areas as construction, procurement, reconstruction, monetary compensation, mortgage, etc.;
 3) implementation of information communication system of military personnel housing accounting to satisfy their housing needs.</t>
   </si>
   <si>
-    <t>62.5%
-5/8</t>
+    <t>75%
+6/8</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.6.4.2.2. Holding a public discussion of the draft concept indicated in subclause 2.6.4.2.1, and ensuring its revision (if needed)</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.6.4.2.3. Submission of the draft regulation of Cabinet of Ministers of Ukraine on approval of the concept, indicated in subclause 2.6.4.2.1, and its concomitance</t>
+  </si>
+  <si>
+    <t>The measure was implemented late and partially</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.6.4.2.4. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine on approval of the State Targeted Housing Program for Military Personnel on the basis of the Concept indicated in subclause 2.6.4.2.6, which provides for: 
 1) specific Program implementation tasks for state customers;
 2) Program implementation stages and time frames; 
 3) sources and amounts of funding;
 4) anticipated outcomes of Program implementation.</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>2.5.</t>
   </si>
   <si>
     <t>2.6.4.2.5. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) making amendments to art. 12 of the Law of Ukraine ‘On social and legal protection of military personnel and their family members’ to identify the following:
 provision of housing to military personnel;
 provision of monetary compensation for due housing;
 implementation of other mechanisms to satisfy the military personnel needs;
 2) non-application of provisions of the Housing Code of Ukraine towards mechanisms of provision of housing to the military personnel.</t>
-  </si>
-[...1 lines deleted...]
-    <t>The measure was implemented late and partially</t>
   </si>
   <si>
     <t>2.6.</t>
   </si>
   <si>
     <t>2.6.4.2.6. Development of a draft Concept of the State Targeted Program on provisioning of housing to the Armed Forces of Ukraine military personnel, including the following sections:
 1) identification of issues in providing the housing to the Armed Forces of Ukraine military personnel;
 2) analysis of reason for issues and justification of a need for resolution;
 3) Program goal;
 4) establishment of optimal solutions of issues on the basis of comparative analysis of potential options;
 5) ways and methods of problem solving and Program implementation period; 
 6) expected results of Program implementation, identification of Program efficiency; 
 7) estimation of financial, material technical, labor resources, required for Program implementation</t>
   </si>
   <si>
     <t>2.7.</t>
   </si>
   <si>
     <t>2.6.4.2.7. Provision of public discussion of a draft Concept, indicated in subclause 2.6.4.2.6, with participation of public organizations, ensuring its refinement (if necessary)</t>
   </si>
   <si>
     <t>2.8.</t>
   </si>
   <si>
     <t>2.6.4.2.8. Submission of a draft Concept, indicated in subclause 2.6.4.2.6, to Cabinet of Ministers of Ukraine for consideration</t>
@@ -719,355 +716,355 @@
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="D19" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H20"/>
   <mergeCells>
     <mergeCell ref="B3:B10"/>
     <mergeCell ref="G3:G10"/>
     <mergeCell ref="H3:H10"/>
     <mergeCell ref="B11:B18"/>
     <mergeCell ref="G11:G18"/>
     <mergeCell ref="H11:H18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>