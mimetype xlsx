--- v0 (2026-05-26)
+++ v1 (2026-07-14)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>№ п/п</t>
   </si>
   <si>