--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
+</file>
+
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
@@ -628,54 +632,54 @@
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>