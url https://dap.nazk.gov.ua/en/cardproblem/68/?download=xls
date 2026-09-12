--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -93,51 +93,51 @@
 if the same legal relationships are regulated differently, the special provisions of the Law shall be applied as they prevail over the general provisions of legislation.</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The measure has not been implemented</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>50%
 1/2</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>3.1.1.1.2. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law on amendments to the Code of Ukraine on Administrative Offenses, which institutes administrative liability for failure to bring officials authorized to carry out the functions of state or local self-government to disciplinary liability for violations of the requirements of the Law, as well as for failing to comply with the requirements of the law mandating the unconditional dismissal of such officials (in the cases expressly provided by law)</t>
   </si>
   <si>
-    <t>The measure was implemented late and partially</t>
+    <t>The measure was implemented on time, but partially</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.1.1.4 It has been legislatively mandated that courts that have examined a case involving corruption or a corruption-related offense or a case involving unjust enrichment are obligated to send a copy of the legally binding decision in the case to the government agency, local self-government body, enterprise, institution, or organization employing the person against whom this case was initiated</t>
   </si>
   <si>
     <t>3.1.1.4.1. Drafting and submitting to the Cabinet of Ministers of Ukraine the draft laws proposing amendments to the Criminal Procedure Code of Ukraine and the Code of Ukraine on Administrative Offenses, which stipulate that courts that have examined a case involving corruption or a corruption-related offense or a case involving unjust enrichment are obligated to send a copy of the legally binding decision in the case to the government agency, local self-government body, enterprise, institution, or organization employing the person against whom this case was initiated</t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>25%
 1/4</t>
   </si>
   <si>
     <t>2.2.</t>