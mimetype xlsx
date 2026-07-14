--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -85,52 +85,52 @@
     <t>100%
 1/1</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.2.1.2 Based on the findings of the analysis and consolidation of the practice of bringing perpetrators to justice for administrative offenses involving corruption, the relevant prohibitions have been systematically improved</t>
   </si>
   <si>
     <t>3.2.1.2.1. Analyzing the legislation and consolidating the practice of prosecution of entities subject to the Law of Ukraine On Prevention of Corruption for committing corruption-related administrative offenses in 2014-2024 with respect to:
 1) the systemic, complete, and legally correct definition at the legislative level of the grounds on which such liability arises;
 2) alignment of the penalties imposed with the principles of fairness, proportionality, and individualization, as well as the capability to accomplish the objective of the administrative penalty.
 Preparing an analytical report with proposals of systemic improvements to the relevant prohibitions under administrative law, the kinds and amounts of penalties prescribed by them, as well as correct and consistent application of the relevant legislation by the National Agency, the National Police, the prosecutorial authorities, and courts</t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
-    <t>16.7%
-1/6</t>
+    <t>33.3%
+2/6</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>3.2.1.2.2. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law on amendments to the Code of Ukraine on Administrative Offenses aimed at systemic improvement of the grounds for holding offenders liable for corruption-related administrative offenses, as well as stipulating the kinds and amounts of penalties to be imposed on such offenders</t>
   </si>
   <si>
     <t>The measure has not been implemented</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>3.2.1.2.3.(1) Implementation of measures (identified after studying the proposals formulated in the report indicated in subclauses 3.2.1.2.1, 3.2.1.3.1) by the National Agency, the National Police, the prosecutorial authorities, and courts towards ensuring the correct and consistent application of the relevant legislation in practice</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>3.2.1.2.3.(2) Implementation of measures (identified after studying the proposals formulated in the report indicated in subclauses 3.2.1.2.1, 3.2.1.3.1) by the National Agency, the National Police, the prosecutorial authorities, and courts towards ensuring the correct and consistent application of the relevant legislation in practice</t>
   </si>
@@ -677,54 +677,54 @@
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8">