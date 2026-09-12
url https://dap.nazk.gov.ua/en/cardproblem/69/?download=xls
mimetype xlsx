--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -85,52 +85,52 @@
     <t>100%
 1/1</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.2.1.2 Based on the findings of the analysis and consolidation of the practice of bringing perpetrators to justice for administrative offenses involving corruption, the relevant prohibitions have been systematically improved</t>
   </si>
   <si>
     <t>3.2.1.2.1. Analyzing the legislation and consolidating the practice of prosecution of entities subject to the Law of Ukraine On Prevention of Corruption for committing corruption-related administrative offenses in 2014-2024 with respect to:
 1) the systemic, complete, and legally correct definition at the legislative level of the grounds on which such liability arises;
 2) alignment of the penalties imposed with the principles of fairness, proportionality, and individualization, as well as the capability to accomplish the objective of the administrative penalty.
 Preparing an analytical report with proposals of systemic improvements to the relevant prohibitions under administrative law, the kinds and amounts of penalties prescribed by them, as well as correct and consistent application of the relevant legislation by the National Agency, the National Police, the prosecutorial authorities, and courts</t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
-    <t>33.3%
-2/6</t>
+    <t>50%
+3/6</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>3.2.1.2.2. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law on amendments to the Code of Ukraine on Administrative Offenses aimed at systemic improvement of the grounds for holding offenders liable for corruption-related administrative offenses, as well as stipulating the kinds and amounts of penalties to be imposed on such offenders</t>
   </si>
   <si>
     <t>The measure has not been implemented</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>3.2.1.2.3.(1) Implementation of measures (identified after studying the proposals formulated in the report indicated in subclauses 3.2.1.2.1, 3.2.1.3.1) by the National Agency, the National Police, the prosecutorial authorities, and courts towards ensuring the correct and consistent application of the relevant legislation in practice</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>3.2.1.2.3.(2) Implementation of measures (identified after studying the proposals formulated in the report indicated in subclauses 3.2.1.2.1, 3.2.1.3.1) by the National Agency, the National Police, the prosecutorial authorities, and courts towards ensuring the correct and consistent application of the relevant legislation in practice</t>
   </si>
@@ -717,54 +717,54 @@
       </c>
       <c r="D7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">