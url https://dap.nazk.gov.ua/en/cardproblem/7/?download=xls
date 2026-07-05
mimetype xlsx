--- v0 (2026-05-01)
+++ v1 (2026-07-05)
@@ -190,52 +190,52 @@
   <si>
     <t>1.2.1.1.19. Developing amendments to standards of higher education, approved by orders of the Ministry of Education and Science, taking into account the amendments to the Procedural Recommendations indicated in subclause 1.2.1.1.16</t>
   </si>
   <si>
     <t>1.16.</t>
   </si>
   <si>
     <t>1.2.1.1.20. Conducting a public discussion of the draft order indicated in subclause 1.2.1.1.19</t>
   </si>
   <si>
     <t>1.17.</t>
   </si>
   <si>
     <t>1.2.1.1.21. Revising (if needed) and issuing the order indicated in subclause 1.2.1.1.19</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 1.2.1.2 The overall level of tolerance of corruption in Ukraine has decreased owing to the creation of favorable conditions for professional development of educators and people working with the public, in particular in matters of academic integrity and instilling an attitude of intolerance of corruption in all its manifestations among students</t>
   </si>
   <si>
     <t>1.2.1.2.1. Adapting courses devoted to anticorruption topics (anticorruption, social and academic integrity) and incorporating them into available professional development programs for educators (with the possible involvement of NGOs and international technical assistance projects in this activity)</t>
   </si>
   <si>
-    <t>81.3%
-13/16</t>
+    <t>87.5%
+14/16</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>1.2.1.2.2. Issuing a recommendation for educators to regularly complete professional development training in anticorruption topics (anticorruption, social and academic integrity)</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>1.2.1.2.3. Developing the study discipline “Integrity and Anticorruption for Educators” designed for all students pursuing specialties in the academic branch 01 “Education” (with the possible involvement of NGOs and international technical assistance projects in this activity)</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>1.2.1.2.4. Amending the standards of higher education for all specialties in the academic branch 01 “Education/Pedagogics” for the higher education academic degree of a bachelor in terms of the normative substance of training for students pursuing a higher education: “Know the fundamentals of anticorruption, social and academic integrity at a level necessary to instill intolerance of corruption and manifestations of dishonest conduct among students pursuing education, and be able to apply them in professional work”</t>
   </si>
   <si>
     <t>2.5.</t>
   </si>
   <si>
     <t>1.2.1.2.5. Developing recommendations on how to ensure transparency and integrity in the work of institutions of general secondary education (with the possible involvement of NGOs and international technical assistance projects in this activity)</t>
   </si>
@@ -1428,74 +1428,74 @@
       </c>
       <c r="D27" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">