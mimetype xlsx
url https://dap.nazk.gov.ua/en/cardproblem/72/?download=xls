--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -104,85 +104,91 @@
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>3.3.2.1.3. Discussing the conclusions and recommendations outlined in the analytical report with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.2.2 The system of electronic criminal proceedings has been introduced</t>
   </si>
   <si>
     <t>3.3.2.2.1. Integrating the iCase system used by the National Anticorruption Bureau and the Specialized Anticorruption Prosecutor’s Office with the Unified Register of Pretrial Investigations</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
-    <t>26.7%
-4/15</t>
+    <t>33.3%
+5/15</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>3.3.2.2.2. Integrating the iCase system used by the National Anticorruption Bureau and the Specialized Anticorruption Prosecutor’s Office with the Unified Judicial Information and Telecommunication System or a different system used pursuant to Article 35 of the Criminal Procedure Code of Ukraine at the High Anticorruption Court</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>3.3.2.2.3. Commencing the use of the iCase system at the High Anticorruption Court</t>
   </si>
   <si>
     <t xml:space="preserve">High Anti-Corruption Court of Ukraine </t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>3.3.2.2.4. The iCase system is used to access the materials of criminal proceedings pursuant to Articles 221 and 290 of the Criminal Procedure Code of Ukraine.</t>
   </si>
   <si>
     <t>The measure was implemented on time and in full</t>
   </si>
   <si>
     <t>2.5.</t>
   </si>
   <si>
     <t>3.3.2.2.5. Development and staged implementation of pre-trial investigation information communication system, used by all prosecution bodies, pre-trial bodies in every criminal case</t>
   </si>
   <si>
     <t xml:space="preserve">Prosecutor General’s Office of Ukraine </t>
+  </si>
+  <si>
+    <t>The measure was implemented late and partially</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.</t>
   </si>
   <si>
     <t>3.3.2.2.6. Developing and approving the Operating Procedure of the Pretrial Investigation Information and Telecommunication System, which is used by all prosecutorial authorities and pretrial investigation authorities in each criminal proceeding</t>
   </si>
   <si>
     <t>2.7.</t>
   </si>
   <si>
     <t>3.3.2.2.7.(2) Preparing informational and explanatory materials on the use of the Pretrial Investigation Information and Telecommunication System in criminal proceedings</t>
   </si>
   <si>
     <t>Prosecutor`s Training Center of Ukraine</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>2.8.</t>
   </si>
   <si>
     <t>3.3.2.2.7.(1) Preparing informational and explanatory materials on the use of the Pretrial Investigation Information and Telecommunication System in criminal proceedings</t>
   </si>
@@ -243,53 +249,50 @@
   <si>
     <t>2.15.</t>
   </si>
   <si>
     <t>3.3.2.2.8.(1) Holding training activities (trainings or remote courses) for judges, prosecutors, and investigators on using the Pretrial Investigation Information and Telecommunication System</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.2.3 The guarantees of institutional and operational independence of the National Anticorruption Bureau and the Specialized Anticorruption Prosecutor’s Office are properly defined and implemented in practice, particularly by:
 clarifying the legislative provisions on the status of the National Anticorruption Bureau of Ukraine within the system of executive authorities (while maintaining the existing guarantees of independence), as well as the entity appointing and dismissing the Director of the National Anticorruption Bureau of Ukraine in accordance with the Ruling of the Constitutional Court of Ukraine No. 9-r/2020;
 conducting an independent evaluation (audit) of the performance of the National Anticorruption Bureau and the Specialized Anticorruption Prosecutor’s Office with the involvement of independent experts</t>
   </si>
   <si>
     <t xml:space="preserve">3.3.2.3.1. Drafting and submitting to the Cabinet of Ministers of Ukraine draft laws proposing amendments to laws of Ukraine, in particular the Law of Ukraine On the Prosecutor’s Office, which:
 1) improve the procedure for competitive selection of the head of the Specialized Anticorruption Prosecutor’s Office and stipulate that it shall be conducted with the decisive involvement of independent experts appointed by international and foreign organizations that have provided international technical assistance to Ukraine in matters of preventing and combating corruption;
 2) stipulate that all powers of the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office shall be exercised by the first deputy or deputy in the event of the latter’s absence; the first deputy and deputy head of the Specialized Anticorruption Prosecutor’s Office are categorized as senior officials of the prosecutorial authorities;
 3) clearly establish at the legislative level the amount of salaries of prosecutors at the Specialized Anticorruption Prosecutor’s Office, especially those occupying administrative positions with the Specialized Anticorruption Prosecutor’s Office;
 4) provide for the possibility of entering information about an alleged offense committed by a Parliament member of Ukraine by the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office (acting head) and the head of the Central Detective Office of the National Anticorruption Bureau, as well as the possibility of approval by the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office (acting head) of motions to be examined by the investigating judge;
 5) increase by 300 persons the maximum staff size of the National Anticorruption Bureau (with the enactment of these provisions taking into account the situation that has formed under the legal regime of martial law);
 6) create an expert institution for conducting expert examinations in criminal proceedings involving criminal offenses that fall under the jurisdiction of detectives of the National Anticorruption Bureau. </t>
   </si>
   <si>
     <t>The measure was implemented on time, but partially</t>
-  </si>
-[...1 lines deleted...]
-    <t>Partially implemented</t>
   </si>
   <si>
     <t>25%
 1/4</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>3.3.2.3.2. Developing and coordinating the technical requirements for the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>3.3.</t>
   </si>
   <si>
     <t>3.3.2.3.3. Developing and coordinating the engineering solution for building the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>3.4.</t>
   </si>
   <si>
     <t>3.3.2.3.4. Implementing the engineering solution and deploying the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>4.1.</t>
@@ -306,54 +309,50 @@
 2) provides for the possibility of exemption from serving the sentence with probation if the defendant signs a plea agreement in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau;
 3) expands the list of penalties that may be agreed upon by the parties to the agreement on exemption from serving the sentence with probation in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau, and also expands the list of applicable additional penalties;
 4) provides for the possibility of establishing a probation period longer than three years in case of exemption from serving the sentence with probation under a plea agreement, as well as establishes longer period for expunging the criminal record in case of exemption from serving the sentence with probation in connection of serious crimes or felonies involving corruption; 
 5) provides for the possibility of continuing the judicial proceedings under the general procedure if the court refuses to approve the plea agreement and if no motions have been filed to return the proceeding back to the pretrial investigation stage; 
 6) provides for the possibility of presenting a plea agreement to the court repeatedly in the same criminal proceeding if the grounds for its rejection have been eliminated;
 7) stipulates that the resolution of disputes over jurisdiction in proceedings that belong or may be found to belong to the jurisdiction of the National Anticorruption Bureau shall be carried out only by the Prosecutor General or the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office.</t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>3.3.2.4.2. Providing the technical capability to search the Uniform Register of Pretrial Investigations for information based on various criteria (specifically based on the case background, amount of damages) in order to find criminal proceedings that may fall under the jurisdiction of the National Anticorruption Bureau while other agencies are conducting a pretrial investigation in such cases</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.2.5 Effective cooperation has been established among the National Anticorruption Bureau of Ukraine, the Specialized Anticorruption Prosecutor’s Office, and other government agencies (primarily pretrial investigation authorities, prosecutorial agencies, the National Agency, ARMA, and the State Financial Monitoring Service)</t>
   </si>
   <si>
     <t>3.3.2.5.1. Introducing the capability to exchange data (particularly classified information) between the National Anticorruption Bureau and the State Financial Monitoring Service in electronic form</t>
-  </si>
-[...2 lines deleted...]
-1/2</t>
   </si>
   <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>3.3.2.5.2. Analyzing the effectiveness of the review by the National Anticorruption Bureau of the consolidated materials of the State Financial Monitoring Service, in order to identify the causes that can potentially reduce such effectiveness and issue recommendations on ways to improve cooperation between the National Anticorruption Bureau and the SFMS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -912,397 +911,397 @@
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D17" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>