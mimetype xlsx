--- v0 (2026-04-29)
+++ v1 (2026-06-30)
@@ -14,113 +14,107 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$38</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.1 The risks of discretion, unpredictability, and ineffectiveness of ARMA’s handling of seized assets have been minimized by introducing a clear regulatory framework for the management of corporate rights, integral property complexes, residential properties, and other types of assets</t>
   </si>
   <si>
     <t>3.3.3.1.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) details the procedure for appointing the manager of the seized asset, particularly by defining the specific considerations of the application of laws on public procurement in the procedure in question;
 2) regulates the procedure to be followed by ARMA if the audit of the effectiveness of management of seized assets reveals instances of improper management of assets or attempts by the manager to dispose of the assets.</t>
   </si>
   <si>
     <t>Asset Recovery and Management Agency</t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
-    <t>50%
-1/2</t>
+    <t>100%
+2/2</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>3.3.3.1.2. Aligning normative legal acts with the law indicated in subclause 3.3.3.1.1</t>
-  </si>
-[...4 lines deleted...]
-    <t>Not implemented</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.2 The legal balance between the possibility of appealing decisions, actions, or omissions to act on the part of ARMA by the concerned parties and safeguards against immobilizing the work of the agency through abuse of procedural rights has been ensured</t>
   </si>
   <si>
     <t>3.3.3.2.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) establishes the priority of criminal justice when it comes to deciding the matters of the transfer of seized assets to ARMA for management and the actual management of the assets, as well as the list of grounds for contesting in court any decisions, actions or omissions to act with respect to the management of assets in court as part of commercial or civil proceedings;
 2) establishes the procedure for appealing decisions, actions or omissions to act on the part of ARMA in matters relating to the appointment of the asset manager as part of administrative proceedings, and specifies an exhaustive list of individuals who can appeal the relevant decisions, actions or omissions to act on the part of ARMA, as well as an exhaustive list of grounds for such an appeal;
 3) establishes the procedure for appealing decisions, actions or omissions to act on the part of ARMA in matters relating to audits of the effectiveness of management of assets handed over to managers, as part of administrative proceedings, and specifies an exhaustive list of individuals who can appeal the relevant decisions, actions or omissions to act on the part of ARMA, as well as an exhaustive list of grounds for such an appeal;
 4) makes it impossible to block the asset management activities of ARMA by resorting to interim measures as part of administrative, commercial, or civil proceedings.</t>
   </si>
   <si>
     <t>The measure was implemented late and partially</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>100%
 1/1</t>
   </si>
   <si>
@@ -142,90 +136,92 @@
   </si>
   <si>
     <t>ОСР 3.3.3.4 Judicial oversight of ARMA’s management of seized assets has been toughened</t>
   </si>
   <si>
     <t>3.3.3.4.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that regulates in detail the procedure for initiating the examination, conducting the examination, and issuing the decision of the investigating judge on the possibility of selling an asset, as well as the procedure for appealing this decision in a court of appeal</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.5 Oversight of ARMA’s activities by the Public Council at ARMA has been strengthened, and transparent public accounting of assets under management has been ensured, including the publication of up-to-date information on their condition and characteristics</t>
   </si>
   <si>
     <t>3.3.3.5.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that the Public Council at ARMA shall appoint at least 40 percent of the members of the ARMA disciplinary committee from among the members of the Public Council;
 2) stipulates that the Public Council at ARMA shall appoint at least 40 percent of the members of competitive committee (tasked with selecting candidates for vacant positions with ARMA) from among the members of the Public Council;
 3) provides for the powers of the Public Council at ARMA to conduct public control over the legitimacy and transparency of appointment of asset managers, specifically by designating the members of the Public Council at ARMA to participate in the process of designating the asset managers;
 4) provides for the powers of the Public Council at ARMA to conduct public control over the legitimacy and transparency of decisions on the sale of assets;
 5) provides for the powers of the Public Council at ARMA to conduct public control over the effectiveness of management of assets handed over to ARMA;
 6) provides for the powers of the Public Council at ARMA to issue opinions on the annual performance report of ARMA;
 7) provides for the possibility of participation of individuals designated by the Public Council at ARMA (from among the Council members) in audits of the effectiveness of management of seized assets handed over to ARMA for management;
 8) stipulates that ARMA shall publicize the findings of audits of the effectiveness of management of seized assets handed over to ARMA for management.</t>
   </si>
   <si>
-    <t>100%
-[...2 lines deleted...]
-  <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>3.3.3.5.2. Putting the Unified State Register of Assets Seized in Criminal Proceedings into permanent (commercial) operation</t>
   </si>
   <si>
     <t>The measure was implemented on time and in full</t>
   </si>
   <si>
     <t>6.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.6 The effectiveness of ARMA has been enhanced by strengthening its institutional capacity, mechanisms for international cooperation, identification and tracking of assets abroad, and by rebooting its leadership team based on the principles of professionalism and impartiality</t>
   </si>
   <si>
     <t>3.3.3.6.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) improves the procedure of competitive selection of the Head of ARMA in order to attain a higher level of transparency of the selection process and eliminate risks of politicization or bias of the competitive selection committee; 
 2) defines a comprehensive list of compelling grounds for dismissal or termination of the powers of the Head of ARMA, and also provides for the possibility of their suspension exclusively in the manner prescribed by the Criminal Procedure Code of Ukraine;
 3) institutes guarantees of independence of ARMA from undue interference or influence on the activities of the agency;
 4) aligns the procedure of independent external evaluation of ARMA performance with the Constitution of Ukraine, and creates preconditions for its effective application in practical activities.</t>
   </si>
   <si>
-    <t>50%
-2/4</t>
+    <t>75%
+3/4</t>
   </si>
   <si>
     <t>6.2.</t>
   </si>
   <si>
     <t>3.3.3.6.2. Drafting normative legal acts that need to be approved in order to implement the law indicated in subclause 3.3.3.6.1</t>
   </si>
   <si>
     <t>6.3.</t>
   </si>
   <si>
     <t>3.3.3.6.3. Holding a public discussion of the draft normative legal acts indicated in subclause 3.3.3.6.2, obtaining expert opinions and revising the acts</t>
+  </si>
+  <si>
+    <t>The measure has not been implemented</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
   </si>
   <si>
     <t>6.4.</t>
   </si>
   <si>
     <t>3.3.3.6.4. Issuing the normative legal acts indicated in subclause 3.3.3.6.2 and performing their state registration</t>
   </si>
   <si>
     <t>7.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.7 Fair and clear grounds for liability of ARMA and its officials for ineffective management of seized assets have been established</t>
   </si>
   <si>
     <t>3.3.3.7.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that institutes separate grounds for bringing ARMA employees to disciplinary liability in the event of deliberate or negligent violation of the established procedure for appointing an asset manager; a violation of the established procedure for inspecting the effectiveness of management of seized assets handed over to ARMA for management; failure to respond or violation of the established procedure for responding to information received and/or established facts of improper management of assets or attempts by the manager to dispose of assets.</t>
   </si>
   <si>
     <t>8.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.8 Seizure and transfer of illegally obtained assets to ARMA for management in order to preserve their economic value are carried out effectively and in a timely manner</t>
   </si>
   <si>
     <t>3.3.3.8.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) introducing a procedure for urgent notification of ARMA prosecutors about the discovery of assets that can be seized; 
@@ -879,792 +875,792 @@
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="D5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="D15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="2" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="C18" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="D18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="D23" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="C24" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="D24" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="E24" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="2" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="D28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="D30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="D32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="D36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D37" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="E37" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D38" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H38"/>
   <mergeCells>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="G5:G5"/>
     <mergeCell ref="H5:H5"/>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="G6:G6"/>
     <mergeCell ref="H6:H6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="G7:G7"/>
     <mergeCell ref="H7:H7"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="G10:G13"/>
     <mergeCell ref="H10:H13"/>