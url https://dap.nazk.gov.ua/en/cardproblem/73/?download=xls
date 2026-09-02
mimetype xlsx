--- v1 (2026-06-30)
+++ v2 (2026-09-02)
@@ -207,52 +207,52 @@
   <si>
     <t>3.3.3.6.4. Issuing the normative legal acts indicated in subclause 3.3.3.6.2 and performing their state registration</t>
   </si>
   <si>
     <t>7.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.7 Fair and clear grounds for liability of ARMA and its officials for ineffective management of seized assets have been established</t>
   </si>
   <si>
     <t>3.3.3.7.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that institutes separate grounds for bringing ARMA employees to disciplinary liability in the event of deliberate or negligent violation of the established procedure for appointing an asset manager; a violation of the established procedure for inspecting the effectiveness of management of seized assets handed over to ARMA for management; failure to respond or violation of the established procedure for responding to information received and/or established facts of improper management of assets or attempts by the manager to dispose of assets.</t>
   </si>
   <si>
     <t>8.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.8 Seizure and transfer of illegally obtained assets to ARMA for management in order to preserve their economic value are carried out effectively and in a timely manner</t>
   </si>
   <si>
     <t>3.3.3.8.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) introducing a procedure for urgent notification of ARMA prosecutors about the discovery of assets that can be seized; 
 2) introducing the mandatory planning of the seizure of an asset in respect of which the issue of its transfer to ARMA for management will be raised, before the prosecutor has filed a motion for seizure of the asset in a criminal proceeding or in a civil proceeding; 
 3) providing for the possibility of the transfer to ARMA for management of any asset that has been seized in a criminal proceeding and whose value exceeds 200 times the minimum living wage of able-bodied individuals (irrespective of whether or not this asset constitutes physical evidence and irrespective of the grounds on which it was seized as part of the criminal proceeding)</t>
   </si>
   <si>
-    <t>66.7%
-2/3</t>
+    <t>100%
+3/3</t>
   </si>
   <si>
     <t>8.2.</t>
   </si>
   <si>
     <t>3.3.3.8.2. Developing software and deploying hardware of the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc</t>
   </si>
   <si>
     <t>8.3.</t>
   </si>
   <si>
     <t>3.3.3.8.3. Developing and approving the Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc.</t>
   </si>
   <si>
     <t>9.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.9 The management of assets seized in criminal proceedings, the search for illegally obtained assets outside Ukraine and their repatriation are carried out effectively, inter alia, owing to: the strengthening of the institutional capacity of ARMA; 
 the improvement of legislation governing the transfer of assets for management; ensuring effective international cooperation</t>
   </si>
   <si>
     <t>3.3.3.9.1.(1) Arranging the connection of ARMA and the National Agency to the SIENA secure data exchange system</t>
   </si>
   <si>
     <t>100%
@@ -1177,54 +1177,54 @@
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>62</v>