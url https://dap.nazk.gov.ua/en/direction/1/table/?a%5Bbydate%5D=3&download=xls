--- v0 (2026-06-02)
+++ v1 (2026-07-23)
@@ -214,51 +214,51 @@
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>1) The scope of statistical data conforms to the requirements of Article 183 of the Law.
 2) Statistics are submitted in accordance with the Procedure defined by the National Agency, particularly in keeping with submission deadlines</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро України, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 01-043/4562, а листом від 14.02.2025 № 04-043/4732 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (2)</t>
   </si>
   <si>
     <t xml:space="preserve">State Bureau of Investigation </t>
   </si>
   <si>
-    <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24,  листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
+    <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24, листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (3)</t>
   </si>
   <si>
     <t>Asset Recovery and Management Agency</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 1940/1-31-24/14, а листом від 12.02.2025 № 1449/1-31-25/14 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання. 
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (4)</t>
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
     <t>Національна поліція України, у межах повноважень, направила відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 24286/01-2024, листом від 12.02.2025 № 22919/01-2025 - за 2024 рік, листом від 13.02.2026 № 21586/06-2026 - за 2025 рік  у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (5)</t>
   </si>
@@ -732,53 +732,53 @@
   </si>
   <si>
     <t>Державне агентство відновлення та розвитку інфраструктури України є співвиконавце заходу 2.5.10.3.2, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення. Єдина цифрова інтегрована інформаційно-аналітична система управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури прийнята на баланс Міністерства розвитку громад та територій України.
 Екосистема DREAM модернізована в частині моніторингу пріоритетних програм та проектів в рамках роботи Багатосторонньої координаційної платформи донорів для України, а також управління фінансовими програмами, у тому числі із наданням гарантійної підтримки, Водночас іністерства розвитку громад та територій України розроблено техніко-економічне обґрунтування завдання, проекту, робіт з інформатизації на 2025 рік в частині модернізації реєстрів. Фінансування здійснюється з коштів міжнародної технічної допомоги.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (23)</t>
   </si>
   <si>
     <t>National Commission on Securities and Stock Market</t>
   </si>
   <si>
     <t>Національна комісія з цінних паперів та фондового ринку є співвиконавцем заходу 2.4.3.1.7. З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
   </si>
   <si>
     <t>1.1.1.5.4 (20)</t>
   </si>
   <si>
     <t>State Agency of Ukraine for the Development of Melioration, Fisheries and Food Programs</t>
   </si>
   <si>
     <t>Financial and economic calculations of the needs have been performed</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є співвиконавцем заходу 2.2.2.4.8, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення.
-Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги. 
-[...1 lines deleted...]
-Систему еРиба розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
+Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги.
+Як наслідок, розроблено та прийнято в експлуатацію компоненти Єдиної державної електронної системи управління галуззю рибного господарства «еРиба» («еРибальство»): «еДекларування», «еДозвіл», «еБирка», «еЖурнал», «еДоговір», «Ліміти та квоти». Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою «еДозвіл», який був запущений 5 липня 2024 року.
+Систему «еРиба» розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (1)</t>
   </si>
   <si>
     <t>Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
 Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також провели розрахунки попередніх показників масової оцінки. 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру», зокрема, відповідно до Порядку реалізації пілотного проекту щодо проведення масової оцінки земель, затвердженого постановою Кабінету Міністрів України від 13.10.2023 № 1078. Державним підприємством «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель). Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
 Щодо заходу 2.5.4.3.3 - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
 Водночас термін виконання заходу не настав.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (3)</t>
   </si>
   <si>
     <t>26.11.2024</t>
   </si>
@@ -1466,51 +1466,51 @@
     <t>Final revision (if needed) and approval of the updated Anticorruption Expert Examination Procedure and Methodology by the National Agency</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The Procedure and Methodology have been approved.</t>
   </si>
   <si>
     <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Ensuring that the Ministry of Justice (prior to the delegation of these powers to the National Agency) and the National Agency (after receiving the relevant powers) carry out anticorruption expert examination of all draft acts submitted to the Cabinet of Ministers of Ukraine for review</t>
   </si>
   <si>
     <t>Anticorruption expert examinations by the Ministry of Justice / National Agency cover 100 percent of draft laws submitted to the Cabinet of Ministers of Ukraine for review.</t>
   </si>
   <si>
     <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
-Додатково Міністерством юстиції України повідомляється, що протягом І кварталу 2026 року продовжується забезпечення проведення 100% антикорупційної експертизи проектів актів.
+Додатково Міністерством юстиції України повідомляється, що протягом І півріччя 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>1.1.3.3</t>
   </si>
   <si>
     <t>Conflicts, gaps, and other factors fostering corruption, which contribute to ambiguous interpretation and violation of the principle of legal certainty as well as corruption risks have been eliminated in the domain of anticorruption efforts and in the priority sectors identified in Section 3 of the Anticorruption Strategy</t>
   </si>
   <si>
     <t>1.1.3.3.1 (1)</t>
   </si>
   <si>
     <t>Conducting legal monitoring activities: systemic, comprehensive efforts aimed at overseeing, analyzing, and assessing the effectiveness of enforcement of sector-specific legislation that governs social relations in sectors outlined in Section 3 of the Anticorruption Strategy, with a view to identifying issues and shortcomings and, by extension, needs for continued improvement of legislation</t>
   </si>
   <si>
     <t>Legal monitoring has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>У 2023 році Міністерством юстиції України здійснено черговий правовий моніторинг, на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, зокрема, проаналізовано сфери судочинства, судоустрою, кримінальної юстиції та визначено потреби у вдосконаленні законодавства. Відповідний звіт опубліковано на офіційному веб-сайті міністерства. За результатами моніторингу підготовлено концепцію проєкту закону України «Про внесення змін до деяких законодавчих актів щодо трансюрисдикційного (екстериторіального) судочинства в окремих категоріях справ».
 Протягом 2024 року міністерством здійснено моніторинги у сферах доступу громадян до правосуддя та безоплатної правничої допомоги на тему: «Призначення захисника для надання безоплатної вторинної правничої допомоги особам, які притягаються до адміністративної відповідальності»; кримінальної юстиції на тему: "Порядок визначення територіальної юрисдикції апеляційних судів у справах про корупційні злочини".
 Протягом І півріччя 2025 року підготовлено та опубліковано моніторинговий звіт за 2024 рік. Підпункт 3 пункту 3.1.2 Антикорупційної стратегії було розглянуто в аналітичному звіті "про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок". Підпункт 3 пункту 3.1.3 Антикорупційної стратегії було розглянуто в аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів. Підпункт 4 пункту 3.1.3 та підпункти 3, 4 пункту 3.1.4 Антикорупційної стратегії проаналізовано в моніторинговому звіті за 2024 рік.
 Протягом другого півріччя 2025 року Мін'юст інформує, що підпункт 1 пункту 3.1.4 " запроваджено механізми унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу" опрацьовуються в рамках оперативного моніторингу "Аналіз питання щодо необхідних змін для унеможливлення перебування на посаді голови суду, незалежно від інстанції, понад два строки або двої переобрань підряд, а також унормування положень на випадок, коли збори суддів не обирають голову суду у встановлений законом строк".
 Моніторингові звіти за 2023 та 2024 рік підготовлено та опубліковано на офіційному веб-сайті, що свідчить про досягнення показника виконання заходу.</t>
   </si>
   <si>
@@ -1544,52 +1544,52 @@
 Пункт 3.2.3.(3) Перелік найбільш поширених видів бізнесу згідно з принципом життєвих ситуацій щодо можливості їх відкриття он-лайн визначено: https://business.diia.gov.ua/idea
 Пункт 3.2.3.(підпункт 4): для реалізації цього ІТ-інструменту у 2024 році прийнято постанову КМУ від 05.07.2024 № 795, якою розпочато реалізацію експерименту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі – єДозвіл).
 Водночас у наданій Мінекономіки інформації відсутні відомості щодо здійснення ним систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що передбачено заходом 1.1.3.3.1.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (5)</t>
   </si>
   <si>
     <t>Міністерство фінансів України повідомляє.
 Міністерством фінансів України визначено необхідність подальшого удосконалення законодавства щодо:
 1) рентної плати за користування радіочастотним ресурсом України з метою спрощення адміністрування, створення рівних умов для всіх операторів мобільного зв’язку, зокрема шляхом відміни усіх підвищувальних та понижувальних коефіцієнтів до ставок для стільникового зв’язку (розроблено законопроєкт, який у січні 2024 р. було схвалено Кабінетом Міністрів України і подано до Верховної Ради України);
 2) приведення податкового законодавства України до норм законодавства ЄС в частині поступового до 2028 р. підвищення ставок акцизного податку на тютюнові вироби до досягнення мінімального рівня в ЄС; визначення грошової одиниці виміру ставки акцизного податку на тютюнові вироби у євро; уточнення окремих положень адміністрування (розроблено законопроєкт, який у березні 2024 р. було схвалено Кабінетом Міністрів України і подано до Верховної Ради України);
 3) наближення законодавства України до законодавства ЄС шляхом встановлення графіку щорічного збільшення ставок акцизного податку на пальне протягом чотирьох років – до 31 грудня 2027 р. включно (розроблено законопроєкт, який у травні 2024 р. було схвалено Кабінетом Міністрів України і подано до Верховної Ради України).
 З метою удосконалення митного законодавства Крім того Мінфін повідомляє, що з метою удосконалення митного законодавства протягом 2024, 2025 та І кварталу 2026 років прийнято низку нормативно-правових актів.
 Надана Мінфіном інформація свідчить про проведення аналітичної роботи щодо оцінки стану правового регулювання у податковій та митній сферах. Водночас відсутні узагальнені та оприлюднені результати правового моніторингу.
 У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (7)</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
-    <t>Міністерство культури та стратегічних комунікацій України повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
-Водночас станом на 31.03.2026 правовий моніторинг не проведено та не оприлюднено його результати.
+    <t>Міністерство культури та стратегічних комунікацій України (далі - Мінкульт) повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
+Водночас станом на 30.06.2026 Мінкульт не надав інформації про здійснені заходи правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавствапро з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що свідчить про недосягнення показника виконання.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (8)</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>Міністерство оборони України повідомляє.
 Департаментом з питань запобігання та виявлення корупції Міністерства оборони України протягом 2024-2025 років проводився аналіз та оцінка ефективності застосування галузевого законодавства, що регулює суспільні відносини у сфері оборони з метою виявлення проблем та недоліків. 
 Результати правового моніторингу оприлюднено на вебсайті Міністерства оборони України.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (9)</t>
   </si>
   <si>
     <t>Міністерством охорони здоров’я України протягом 2024-2025 рр. забезпечено здійснення заходів правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сфері охорони здоров’я.
 Відповідні результати узагальнено та оприлюднено на офіційному вебсайт МОЗ.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (10)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомляє.
@@ -1691,130 +1691,131 @@
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine</t>
   </si>
   <si>
     <t>За результатами проведених заходів, передбачених п. п. 1.1.3.3.3 та 1.1.3.3.4 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, вирішується питання щодо визначення потреби в розробці проектів законів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (2)</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомляє.
 За результатами правового моніторингу, аналітичних досліджень, результатів антикорупційної експертизи чинних нормативно-правових актів,у разі необхідності, будуть підготовлені та подані Кабінетові Міністрів України відповідні проєкти законів. Слід зауважити, що постановою Кабінету Міністрів України від 04 березня 2023 року № 220 «Про затвердження Державної антикорупційної програми на 2023–2025 роки», затверджено заходи з виконання Державної антикорупційної програми на 2023–2025 роки, які передбачають внесення змін до Закону України "Про прокуратуру", зокрема, щодо удосконалення дисциплінарної процедури щодо прокурорів, уточнення вичерпного переліку підстав для звільнення прокурорів, запровадження системи оцінювання якості роботи прокурорів на базі (e-HR) (пункти 2.1.5.1.1, 2.1.5.1.2, 2.1.5.2.2 Заходів з виконання Державної антикорупційної програми, строк виконання – лютий 2025 року). Виконання вказаних заходів покладено на Офіс Генерального прокурора (за згодою), який згідно з частиною першою статті 8 Закону України «Про прокуратуру» організовує та координує діяльність усіх органів прокуратури. Щодо законопроєктів у сфері судоустрою та статусу суддів див. пункти 2.1.2.1.4, 2.1.3.4.1.
 Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (3)</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України повідомляє.
-У травні 2023 року МВС брало участь в опрацюванні проєкту ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення правового регулювання правовідносин, пов’язаних з призначенням, отриманням одноразової грошової допомоги та наданням пільг деяким категоріям осіб» (реєстр. № 9226 від 20.04.2023). Закон прийнято ВРУ 09.12.2023 за № 3515-IX, який набрав чинності 29.03.2024. З метою вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії та на виконання завдань визначених підпунктами 2.1.6.1.3 та 2.1.6.3.1 проблеми 2.1.6 пункту 2.1 розділу ІІ «Заходи з виконання ДАП», ДАП затвердженої постановою КМУ від 04.03.2023 № 220 МВС спільно з НПУ розроблено проєкт Закону щодо удосконалення діяльності постійно діючих поліцейських комісій а також атестаційних комісій, який 28.10.2024 зареєстровано у ВРУ за № 12159
+У травні 2023 року МВС брало участь в опрацюванні проєкту ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення правового регулювання правовідносин, пов’язаних з призначенням, отриманням одноразової грошової допомоги та наданням пільг деяким категоріям осіб» (реєстр. № 9226 від 20.04.2023). Закон прийнято ВРУ 09.12.2023 за № 3515-IX, який набрав чинності 29.03.2024. З метою вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії та на виконання завдань визначених підпунктами 2.1.6.1.3 та 2.1.6.3.1 проблеми 2.1.6 пункту 2.1 розділу ІІ «Заходи з виконання ДАП», ДАП затвердженої постановою КМУ від 04.03.2023 № 220 МВС спільно з НПУ розроблено проєкт Закону щодо удосконалення діяльності постійно діючих поліцейських комісій а також атестаційних комісій, який 28.10.2024 зареєстровано у ВРУ за № 12159.
 Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону № 12159 повернуто до МВС.
 31.07.2025 проєкт Закону «Про внесення змін до ЗУ «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» листом МВС за вих. № 28156/01/38-2025 подано на розгляд Уряду, який схвалив його 26.08.202 та 29.08.2025 зареєстровав у ВРУ за № 13716. Крім того МВС України спільно з НПУ з урахуванням оновленого завдання підпункту 2.1.6.2.3 проблеми 2.1.6 пункту 2.1 розділу ІІ додатка 2 Заходів ДАП на 2023—2025 роки внесеного до ДАП постановою КМУ від 18.10.2024 № 1194, розроблено проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарний комісій», який 08.07.2025 зареєстровано у ВРУ за № 13458. Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону №13458 повернуто до МВС.
 29.07.2025 проєкт Закону «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» відповідно до п. 4 § 40 та § 121 Регламенту КМУ МВС подано на розгляд Уряду, який схвалив його 26.08.2025 та 29.08.2025 проєкт Закону зареєстровано у ВРУ за № 13713.
 Водночас захід передбачає розробку проектів законів саме на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та невідповідністю фактично вжитих дій змісту заходу, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (4)</t>
   </si>
   <si>
     <t>Національна поліція України повідомляє.
 Національною поліцією у рамках виконання заходу 2.1.6.1.1 у 2023 році проводилось аналітичне дослідження, предметом якого були питання, визначені розділом 3 Антикорупційної стратегії, а саме організації роботи постійно діючих поліцейських комісій.
 Також Національна поліція України повідомляє про розробку та реєстрацію у Верховній Раді України проєкту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» (реєстр. № 13716 від 29.08.2025) та проєкту Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» (№ 13713 від 29 серпня 2025 року).
 Водночас захід передбачає розроблення проєктів законів щодо вдосконалення галузевого законодавства саме на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Разом із цим у межах оцінки виконання заходу 1.1.3.3.1 встановлено відсутність інформації щодо здійснення Національною поліцією України у 2024-2025 роках систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні.
 З огляду на відсутність взаємозв’язку між розробленими законопроєктами та результатами правового моніторингу, передбаченого змістом заходу, можна констатувати, що показник його виконання не досягнуто, а отже захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (5)</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України надає інформацію щодо виконання підпункту 1 пункту 3.2.2. та пункту 3.4.2.
 Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (6)</t>
   </si>
   <si>
     <t>Міністерство фінансів України надало інформацію щодо розроблених протягом 2023-2025 років законопроєктів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сфері оподаткування.
 Так, Міністерством фінансів України за результатами правового моніторингу розроблено законопроєкти, які схвалено Кабінетом Міністрів України і подано до Верховної Ради України, а саме: 
 - «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану» (реєстр. № 8401 від 31.01.2023);
 - «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок» (реєстр. № 10016 від 06.09.2023);
 - «Про внесення змін до Податкового кодексу України щодо рентної плати за користування радіочастотним спектром (радіочастотним ресурсом) України (реєстр.№ 10423 від 22.01.2024);
 - «Про внесення змін до Податкового кодексу України щодо перегляду ставок акцизного податку на тютюнові вироби» (реєстр. № 11090 від 18.03.2024);
 - «Про внесення змін до Податкового кодексу України щодо наближення законодавства України до законодавства Європейського Союзу в частині акцизного податку» (реєстр. № 11256 від 13.05.2024)
 - «Про внесення змін до Податкового кодексу України щодо системи електронного адміністрування реалізації пального та спирту етилового і удосконалення адміністрування акцизного податку» (реєстр. № 12408 від 14.01.2025);
 - «Про внесення змін до Податкового кодексу України щодо системи електронного адміністрування реалізації пального та спирту етилового і удосконалення адміністрування акцизного податку» (реєстр. № 13595 від 01.08.2025).</t>
   </si>
   <si>
     <t>1.1.3.3.5 (8)</t>
   </si>
   <si>
-    <t>Міністерство культури та стратегічних комунікацій України повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
+    <t>Міністерство культури та стратегічних комунікацій України (далі - Мінкульт) повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
+Водночас Мінкульт не надає інформацію про розроблені та подані до Кабінету Міністрів України та Верховної Ради України проекти законів  щодо вдосконалення галузевого законодавства на основі результатів правового моніторингу та/або аналітичних досліджень, зазначених у підпункті 1.1.3.3.3.
 Разом з цим, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (9)</t>
   </si>
   <si>
     <t>Міністерство оборони України повідомляє.
 У Міноборони здійснювалися заходи щодо вдосконалення галузевого законодавства у сфері оборони на основі результатів правового моніторингу, аналітичних досліджень та антикорупційної експертизи чинних нормативно-правових актів.
 Законодавчі зміни розроблялись з урахуванням ключових сфер корупційних ризиків, визначених у розділі 3 Антикорупційної стратегії на 2021–2025 роки та охоплювали усі напрямки вдосконалення управління оборонним сектором, забезпечення відкритості процедур та підвищення ефективності виконання завдань ЗСУ.
 Вдосконалення законодавства включало:
 визначення стандартизованих та прозорих процедур проходження військової служби, призову та мобілізації, які унеможливлюють непрозорі або суб’єктивні рішення;
 впровадження сучасних електронних систем обліку та контролю майна, ресурсів, кадрів та закупівель;
 посилення механізмів кадрової доброчесності та соціального захисту військовослужбовців, включно з процедурами добору, ротації та забезпечення житлом;
 розширення антикорупційних інструментів контролю, зокрема через діяльність військового омбудсмена, перевірку відповідності продукції оборонного призначення стандартам та антикорупційну експертизу нормативно-правових актів.
 Перелік Законів України, прийнятих у 2023–2025 роках розробником яких є Міністерство оборони України, додається.
 З урахуванням оновленої інформації, наданої  Міноборони, яка підтверджує досягнення показника виконання заходу, останній є виконаним вчасно та у повному обсязі.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (10)</t>
   </si>
   <si>
     <t>Міністерство охорони здоров’я України повідомляє, що на виконання заходу, з урахуванням проведеного НАЗК аналітичного дослідження «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності», з метою усунення корупційних ризиків та удосконалення процесів оцінювання повсякденного функціонування особи:
 - розроблено та подано на розгляд проєкт Закону України «Про внесення змін до деяких Законів України щодо впровадження оцінювання повсякденного
 функціонування особи», який в подальшому зареєстрований у Верховній Раді України від 04.11.2024 №12178 та підписаний Президентом України;
 - розроблено та прийнято постанову Кабінету Міністрів України № 1338 «Деякі питання запровадження оцінювання повсякденного функціонування особи» від 15.11.2024, що запровадила відмову від системи МСЕК із переходом до оцінювання повсякденного функціонування особи, до якої протягом 2025 року п'ять разів вносились зміни для покращення процесів на основі отриманого зворотного зв'язку від медичної спільноти та громадськості;
 - розроблено та забезпечено ухвалення змін до 32 законів та кодексів України, більше 120 постанов Кабінету Міністрів України та десятків наказів МОЗ.
 З огляду на надану МОЗ інформацію, що свідчить про досягнення показника виконання заходу, можемо констатувати повне його виконання.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (11)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомляє.
 Упродовж 2025 року та 1 кварталу 2026 року до МОН не надходили результати аналітичних досліджень. Строк виконання пов'язаного заходу (1.1.3.3.4) - "не раніше дня набрання чинності законом, зазначеним у підпункті 1.1.3.2.1 - 31.12.2025".
-Водночас, МОН системно вживає заходів щодо усунення корупціогенних факторів у нормативно-правових актах. Зокрема, МОН врахувало рекомендації НАЗК з усунення корупціогенних факторів за результатами антикорупційної експертизи проєкту постанови Кабінету Міністрів України про надання субвенції з державного бюджету місцевим бюджетам для створення сучасного освітнього простору в закладах загальної середньої освіти. Також НАЗК провело антикорупційну експертизу проєкту постанови Кабінету Міністрів України про присудження Премії КМУ за розроблення і впровадження інноваційних технологій. За результатами налагодженої співпраці фахівців НАЗК та МОН, проєкт постанови було суттєво доопрацьовано з урахуванням усіх наданих рекомендацій.
+Водночас, МОН системно вживає заходів щодо усунення корупціогенних факторів у нормативно-правових актах. 
 Разом з цим, зміст заходу передбачає (1) розробку та подання проектів законів щодо вдосконалення галузевого законодавства на основі (2) не лише аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4, а й результатів правового моніторингу.
 З огляду на зазначене, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (12)</t>
   </si>
   <si>
     <t>Бюро економічної безпеки України повідомляє, що з січня 2024 по березень 2026 рр. Департаментом за результатом інформаційно-пошукової та аналітично-інформаційної роботи розроблено та направлено до Кабінету Міністрів України 31 пропозицію та до Комітету Верховної Ради України з питань фінансів, податкової та митної політики 7 пропозицій. Зокрема до Кабінету Міністрів України подано наступні пропозиції:
 - щодо внесення змін Порядку надання послуг з тимчасового розміщення (проживання), затвердженого постановою Кабінету Міністрів України від 15 березня 2006 року № 297, у частині заміни цифр «30» цифрами «10».
 Впровадження зазначених змін сприятиме збільшенню додаткових надходжень місцевих бюджетів, формуванню прозорих та рівних умов добросовісної конкуренції, а також збільшенню кількості зареєстрованих суб’єктів підприємницької діяльності, відповідальних за справляння туристичного збору, що також дасть змогу контролюючим органам підвищити ефективність адміністрування податків та зборів;
 - щодо запровадження механізму протидії контрабанді засобів зв’язку, яким запропоновано запровадження системи моніторингу ланцюга постачання товарів від кордону до кінцевого споживача та ефективного алгоритму обміну даними між Держмитслужбою, ДПС, БЕБ, Національною поліцією України та операторами мобільного зв’язку;
 - про запобігання загрозам економічній безпеці держави внаслідок недекларування податкових зобов’язань, якою запропоновано запровадження механізму інформаційної взаємодії між Державною казначейською службою України та Державною податковою службою України та удосконалення механізму камерального контролю шляхом розширення переліку предмета перевірки та джерел інформації, які можуть бути використані для аналізу податкової звітності та виявлення фактів неподання або неналежного подання платниками податків податкових декларацій (розрахунків), пов’язаних з обчисленням і сплатою податків та зборів;
 - щодо внесення змін до поряду заповнення податкової накладної, затвердженого наказом Міністерства фінансів України від 31 грудня 2015 року № 1307, якою пропонується зазначати VIN-код транспортного засобу у податкових накладних;
 - та інші.
 Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (13)</t>
   </si>
   <si>
     <t>Державне бюро розслідувань повідомляє.
 У межах компетенції опрацьовано проєкт Закону України «Про оцінювання ефективності та якості роботи органів правопорядку та прокуратури», підготовленого Офісом Генерального прокурора на виконання підпункту 4.3.1 плану заходів, спрямованих на виконання Комплексного стратегічного плану реформування органів правопорядку як частини сектору безпеки і оборони України на 2023-2027 роки, затвердженого розпорядженням КМУ від 23.08.2024 № 792-р (далі – План заходів), який спрямований на забезпечення об’єктивного визначення результатів службової діяльності органів правопорядку та прокуратури для вдосконалення управління ресурсами, забезпечення прозорості й підзвітності, підвищення професійного рівня працівників, зменшення корупційних ризиків і покращення рівня довіри суспільства та громадян.
 Також з метою встановлення єдиних правових та організаційних засад забезпечення доброчесності працівників органів правопорядку та прокуратури, визначення критеріїв доброчесності та єдиного механізму її перевірки, ДБР у межах компетенції опрацьовано підготовлений Офісом Генерального прокурора на виконання підпункту 4.5.1 Плану заходів проєкт Закону України «Про забезпечення доброчесності працівників органів правопорядку та прокуратури».
 Окрім того, на виконання підпункту 4.5.4 Плану заходів, з метою забезпечення єдиних підходів до моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, Офісом Генерального прокурора підготовлено проєкт спільного наказу Офісу Генеральног прокурора, МВС України, СБУ, ДБР, БЕБ, Міністерства фінансів України «Про затвердження Порядку моніторингу оцінювання ефективності заходів впливу на корупціні ризии в органах правопорядку та прокуратури», який на даний час проходить процедуру узгодження.
@@ -1864,51 +1865,51 @@
     <t>31.07.2023</t>
   </si>
   <si>
     <t xml:space="preserve">The resolution of the Cabinet of Ministers of Ukraine has been adopted. </t>
   </si>
   <si>
     <t>09.06.2023 Кабінетом Міністрів України прийнято постанову № 579 "Про внесення змін до постанови Кабінету Міністрів України від 18 квітня 2012 р. № 606", якою затверджено зміни щодо включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>1.1.4.1.12</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Form of the Contract with the head of a state-owned enterprise, approved by the resolution of the Cabinet of Ministers of Ukraine dated August 2, 1995, No. 597, which would supplement the Model Form with the obligation of the enterprise manager to implement anticorruption standards in the operations of the enterprise and ensure the guarantees of independence of the anticorruption officer</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>На виконання заходу 1.1.4.1.12. Мінекономіки розроблено проект постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається внести зміни до Типової форми контракту (шляхом викладення його у новій редакції) з керівником підприємства, що є у державній власності, передбачивши в контракті, у тому числі, обов’язок керівника підприємства впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 прийнято рішення про необхідність доопрацювання проекту постанови. При цьому доручено Мінекономіки разом із заінтересованими органами опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства та головою виконавчого органу господарського товариства, у статутному капіталі якого 100 відсотків акцій (часток) належать державі.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494).
-Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення  всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства. 
+Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства.
 З урахуванням цього Закону та в рамках підготовки пропозицій щодо внесення змін до Політики державної власності, затвердженої постановою КМУ від 29.11.2024 № 1369, передбачається визнати такою, що втратила чинність, постанову КМУ від 2 серпня 1995 р. № 597.
 Водночас, з огляду на викладене, показник виконання заходу не досягнуто: постанову Кабінету Міністрів України не прийнято, у зв’язку з чим захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>1.1.4.1.13</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Requirements for Individuals Applying for Category “A” Civil Service Positions, approved by the resolution of the Cabinet of Ministers of Ukraine dated July 22, 2016, No. 448, and defining the following as one of the components of the “Leadership” requirement: fostering a culture of openness, accountability, and zero tolerance of corruption</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>Кабінетом Міністрів України прийнято постанову від 02.06.2023 № 562 "Про внесення зміни до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, якою одним із компонентів вимоги “Лідерство” до осіб, які претендують на зайняття посад державної служби категорії “А” визначено створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>1.1.4.1.14</t>
   </si>
   <si>
     <t>Developing and launching an online course on the role of the leader in developing an environment of integrity in an organization. At least 300 heads of ministries, other central executive authorities, local state administrations, city, town, and village mayors, regional council heads, managers of enterprises, institutions, and organizations of all forms of ownership have completed the training and successfully past the final test.</t>
   </si>
   <si>
     <t>funds of international technical assistance</t>
   </si>
   <si>