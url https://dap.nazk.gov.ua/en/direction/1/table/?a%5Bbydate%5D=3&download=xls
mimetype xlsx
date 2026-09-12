--- v1 (2026-07-23)
+++ v2 (2026-09-12)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$148</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$149</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="630">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -106,106 +106,110 @@
   <si>
     <t>1.1.1.1.1</t>
   </si>
   <si>
     <t>Organizing an annual (in the second half of each year) standardized survey on corruption in Ukraine according to the methodology approved by the National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>Findings of the annual standardized survey on corruption in Ukraine have been made public</t>
   </si>
   <si>
-    <t>1. Стандартне опитування щодо корупції в Україні за 2023 рік проведено в ІV кварталі 2023 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні, затвердженою наказом НАЗК від 30.12.2021 №842/21 (у редакції наказу НАЗК від 16.10.2023 №223/23). 21.03.2024 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність». Направлено листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів. 
-[...3 lines deleted...]
-Усі аналітичні звіти і презентаційні матеріали за результатами вищезазначених досліджень опубліковано на офіційному вебсайті НАЗК у розділі «Дослідження корупції».</t>
+    <t>1. Стандартне опитування щодо корупції в Україні за 2023 рік проведено в ІV кварталі 2023 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні, затвердженою наказом НАЗК від 30.12.2021 №842/21 (у редакції наказу НАЗК від 16.10.2023 №223/23). 21.03.2024 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність». 
+2. Стандартне опитування щодо корупції в Україні за 2024 рік проведено в ІV кварталі 2024 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 25.06.2024 №168/24). 24.01.2025 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2024: розуміння, сприйняття, поширеність».
+3. Стандартне опитування щодо корупції в Україні за 2025 рік проведено наприкінці 2025 року – у січні 2026 року за фінансової підтримки EUACI відповідно до оновленої Методики стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 04.06.2025 №157/25).
+31.03.2026 відбулася презентація результатів соціологічного дослідження «Корупція в Україні 2025: розуміння, сприйняття, поширеність». У заході взяли участь представники державних інституцій, міжнародних і громадських організацій антикорупційного спрямування, а також медіа.
+Усі аналітичні звіти і презентаційні матеріали за результатами вищезазначених досліджень опубліковано на офіційному вебсайті НАЗК у розділі «Дослідження корупції».
+Також надсилались листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів (у 2024 та 2025 роках).
+4. Розпочато оновлення Методики стандартного опитування щодо корупції в Україні у контексті підготовки до проведення у 2026 році чергової хвилі дослідження (загальнонаціональних опитувань населення та представників бізнесу).
+Отримано позитивну відповідь від EUACI щодо надання фінансової підтримки для проведення дослідження у 2026 році.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.1.1.2</t>
   </si>
   <si>
     <t>Organizing an expert survey on the assessment of the level of corruption in Ukraine according to the methodology approved by the National Agency, in 2023 and 2025</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Findings of the expert survey on the assessment of the level of corruption in Ukraine have been published</t>
   </si>
   <si>
-    <t>1. Експертне опитування щодо оцінки рівня корупції в Україні за 2023 рік проведено у І кварталі 2024 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) та за методикою, затвердженою наказом Національного агентства з питань запобігання корупції від 06.12.2023 № 281/23. Презентацію результатів експертного опитування «Корупція в Україні 2023: погляд та оцінки експертів» для громадськості та медіа проведено в онлайн-форматі 28.06.2024.  
+    <t>1. Експертне опитування щодо оцінки рівня корупції в Україні за 2023 рік проведено у І кварталі 2024 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) та за методикою, затвердженою наказом Національного агентства з питань запобігання корупції від 06.12.2023 № 281/23. Презентацію результатів експертного опитування «Корупція в Україні 2023: погляд та оцінки експертів» для громадськості та медіа проведено в онлайн-форматі 28.06.2024.   
 2. Експертне опитування щодо оцінки рівня корупції в Україні за 2025 рік проведено у період з грудня 2025 року по лютий 2026 року відповідно до оновленої Методики експертного опитування щодо оцінки рівня корупції в Україні (у редакції наказу НАЗК від 18.12.2025 № 362/25).
 Дослідження проведено в межах проєкту «Підтримка розробки ефективних інструментів для запобігання корупції та посилення антикорупційного комплаєнсу в Україні», який реалізується Програмою підтримки ОБСЄ для України у співпраці з НАЗК.
 28 квітня 2026 року відбулася презентація результатів експертного опитування «Корупція в Україні 2025: погляд та оцінки експертів» для представників державних інституцій, міжнародних і громадських організацій антикорупційного спрямування, а також медіа.
 Аналітичні звіти і презентаційні матеріали за результатами досліджень, проведених у 2023 та 2025 роках, розміщено на офіційному вебсайті НАЗК у розділі «Дослідження корупції».</t>
   </si>
   <si>
     <t>1.1.1.1.3</t>
   </si>
   <si>
     <t>Updating the Methodology of the Standardized Survey on Corruption in Ukraine, approved by an order of the National Agency, taking into account changes in the socio-political situation and the results of recent studies on corrupt practices in the areas covered by the standardized survey</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The Methodology of the Standardized Survey on Corruption in Ukraine has been updated</t>
   </si>
   <si>
-    <t>1) Наказом Національного агентства з питань запобігання корупції від 25.06.2024 №168/24 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2023: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. 
+    <t>1) Наказом Національного агентства з питань запобігання корупції від 25.06.2024 №168/24 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2023: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні.  
 За оновленою Методикою в IІ півріччі 2024 року проведено стандартне опитування щодо корупції в Україні, результати якого представлено 24 січня 2025 року.
-2) Наказом Національного агентства з питань запобігання корупції від 04.06.2025 №157/25 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2024: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. Окрім того, Методикою внесено певні зміни до переліку досліджуваних сфер у зв'язку з розробленням нової Антикорупційної стратегії.</t>
+2) Наказом Національного агентства з питань запобігання корупції від 04.06.2025 №157/25 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2024: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. Окрім того, Методикою внесено певні зміни до переліку досліджуваних сфер у зв'язку з розробленням нової Антикорупційної стратегії.
+3)  Розпочато оновлення Методики стандартного опитування щодо корупції в Україні у контексті підготовки до проведення у 2026 році чергової хвилі дослідження (загальнонаціональних опитувань населення та представників бізнесу).  Зокрема, підготовлено листи-запити до ключових міністерств та Верховного Суду щодо уточнення та актуалізації переліку найбільш поширених контактних корупційних ситуацій, які використовуються для дослідження корупційного досвіду респондентів.</t>
   </si>
   <si>
     <t>1.1.1.2</t>
   </si>
   <si>
     <t>A single unified system for gathering, consolidating, and visualizing statistical data prescribed by Part 2 of Article 183 of the Law of Ukraine On Prevention of Corruption (hereinafter “the Law”) on the performance of the National Agency, the National Anticorruption Bureau of Ukraine, the State Bureau of Investigations, ARMA, the National Police of Ukraine, the prosecutorial authorities, courts and other government agencies has been implemented</t>
   </si>
   <si>
     <t>1.1.1.2.1</t>
   </si>
   <si>
     <t>Defining the procedure by which the National Anticorruption Bureau, the State Bureau of Investigations, the Asset Recovery and Management Agency, the National Police, prosecutorial authorities, courts, and other government agencies shall furnish information prescribed by Article 183 of the Law to the National Agency</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t>The procedure for furnishing information prescribed by Article 183 of the Law has been defined</t>
   </si>
   <si>
     <t>Under Article 18-3(3) of the Law of Ukraine On Prevention of Corruption, the National Agency on Corruption Prevention approved Order No. 115/23 dated May 31, 2023, On Approving the Procedure for Providing Statistical Data and Other Information Related to the Implementation of the State Anti-Corruption Policy by Specially Authorized Anti-Corruption Entities and Actors Implementing the State Anti-Corruption Program for the Implementation of the Anti-Corruption Strategy, registered with the Ministry of Justice of Ukraine on June 8, 2023, under No. 955/40011 (as amended by Order of the National Agency on Corruption Prevention No. 125/23 of June 14, 2023 On Taking into Account the Comments Made by the State Registration Body on the Order of the National Agency on Corruption Prevention No. 115/23 of May 31, 2023, registered with the Ministry of Justice of Ukraine on June 15, 2023 under No. 1002/40058).</t>
   </si>
   <si>
     <t>1.1.1.2.2 (1)</t>
   </si>
@@ -346,87 +350,89 @@
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства створено розділ (окрема вебсторінка) «Путівник антикорупційною статистикою», в якому: 
 - систематизовано та відображено усі джерела статистичної інформації щодо корупційних і пов’язаних з корупцією правопорушень;
 - представлено результати аналізу та узагальнення Національним агентством ключових статистичних показників у цій сфері, зокрема у вигляді 6 інтерактивних інфографік результатів досудової та судової статистики за 2016 - 2024 роки (у 2024 році додано 2 інфографіки стосовно діяльності ВАКС), що дає змогу проводити аналіз стану протидії корупції за окремими показниками та в динаміці.
 У І кварталі 2024 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2023 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
 У І кварталі 2025 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2024 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
 У І кварталі 2026 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2025 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.</t>
   </si>
   <si>
     <t>1.1.1.3.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law, under which the National Agency would be tasked with launching and maintaining on an ongoing basis the Unified Nationwide Register “Status of the Fight Against Corruption-Related Administrative Offenses” as part of the information monitoring system</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.   
+    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.    
 За результатами висловлених у ході громадського обговорення зауважень і пропозицій до змісту законопроекту Національне агентство забезпечило його доопрацювання.
-Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 31.03.2026 тривають узгоджувальні процедури щодо цього проекту.
+Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 30.06.2026 тривають узгоджувальні процедури щодо цього проекту.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.1.1.3.5</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Library of Major Opinion Polls”—on the official website of the National Agency, to publish opinion polls conducted in Ukraine over the past decade, which shed light on specific issues of perception, prevalence, and causes of corruption, as well as the effectiveness of efforts to prevent and combat corruption</t>
   </si>
   <si>
     <t xml:space="preserve">The dedicated page—“Library of Major Opinion Polls”—has been created on the official website of the National Agency. </t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
-Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.&lt;br&gt;
-[...1 lines deleted...]
-Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.</t>
+Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.
+Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 261 соціологічне дослідження.
+Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона містила 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.
+Упродовж 2026 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 634 джерела інформації за 2007–2026 роки, зокрема 346 соціологічних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.6</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Library of Fundamental Analytical Studies”—on the official website of the National Agency, to publish the most comprehensive and fundamental studies (monographs, theses, textbooks, collected works, etc.) of recent years dealing with the issues of preventing and combating corruption</t>
   </si>
   <si>
     <t>The dedicated page—“Library of Fundamental Analytical Studies”—has been created on the official website of the National Agency.</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
 Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 197 аналітичних досліджень.
-Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 263 аналітичних досліджень.</t>
+Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона містила 581 джерело інформації за 2007–2025 роки, зокрема 263 аналітичних досліджень.
+Упродовж 2026 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 634 джерела інформації за 2007–2026 роки, зокрема 288 аналітичних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.7</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Academic Periodicals”—on the official website of the National Agency, to publish academic articles of recent years devoted to the issues of preventing and combating corruption</t>
   </si>
   <si>
     <t>The dedicated page—“Academic Periodicals”—has been created on the official website of the National Agency.</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека наукової періодики щодо корупції в Україні», яка функціонує як база даних наукових публікацій (підручники, монографії, дисертації, статті тощо), присвячених проблемам запобігання та протидії корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку публікацій за видами, роками, сферами та авторами. 
 Упродовж 2023 року базу даних публікацій оновлено, у результаті чого вона містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних публікацій продовжено, внаслідок чого вона містила 1172 джерела інформації за 2014–2024 роки.
 Упродовж 2025 року оновлення бази даних публікацій продовжено, у результаті чого вона наразі містить 2006 джерел інформації за 2014–2025 роки.</t>
   </si>
   <si>
     <t>1.1.1.3.8</t>
   </si>
   <si>
     <t>Submitting key information relating to the issues of preventing and combating corruption every year to the Cabinet of Ministers of Ukraine, the Parliament of Ukraine, the President of Ukraine, the Ukrainian Parliament committee overseeing the issues of combating corruption, the National Council on the Anticorruption Policy, as well as other government agencies, in order to enable these authorities to consider this information while formulating the anticorruption and sectoral policies</t>
   </si>
   <si>
     <t>Key information relating to the issues of preventing and combating corruption is submitted to the relevant authorities every year.</t>
   </si>
@@ -472,51 +478,51 @@
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>The Regulation has been approved.</t>
   </si>
   <si>
     <t>The National Agency on Corruption Prevention approved Order No. 134/23 of June 28, 2023 On Approval of the Regulation on the Information System for Monitoring the Implementation of the State Anti-Corruption Policy, registered with the Ministry of Justice of Ukraine on June 28, 2023, under No. 134/23 (as amended by Order of the National Agency No. 143/23 of July 11, 2023, registered with the Ministry of Justice of Ukraine on July 13, 2023 under No. 1191/40247). Section IV(1) of this Regulation establishes the obligation of all implementers of the State Anti-Corruption Program to submit to the National Agency information on the status of implementation of the measures prescribed by it on a quarterly basis (no later than 15 days after the end of the reporting quarter) by entering such information into the internal part of the information system for monitoring the implementation of the state anti-corruption policy.</t>
   </si>
   <si>
     <t>1.1.1.4.3</t>
   </si>
   <si>
     <t>Ensuring the population of the information monitoring system with information indicated in Part 1 of Article 184 of the Law</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>The information monitoring system has been populated with information indicated in Part 1 of Article 184 of the Law.</t>
   </si>
   <si>
-    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 31.03.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.12.2025);  
+    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 30.06.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.03.2026). 
 2) Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2023 рік, відповідно до Порядку надання спеціально уповноваженими суб’єктами у сфері протидії корупції та виконавцями державної антикорупційної програми з виконання Антикорупційної стратегії статистичних даних та іншої інформації, пов’язаної з реалізацією державної антикорупційної політики, затвердженого наказом Національного агентства від 31.05.2023 № 115/23, зібрані, узагальнені та оприлюднені 15.04.2024 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2024 рік, відповідно до зазначеного Порядку (зі змінами), зібрані, узагальнені та оприлюднені 28.03.2025 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2025 рік зібрані, узагальнені та оприлюднені 01.04.2026 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.5</t>
   </si>
   <si>
     <t>Sufficient funding and other essential resources are allocated for the needs of shaping and implementing the anticorruption policy</t>
   </si>
   <si>
     <t>1.1.1.5.1</t>
   </si>
   <si>
     <t>Annually formulating the performance indicators of Budget Program 6331030 “Implementation of Anticorruption Strategies” aimed at implementing the Program activities</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
     <t>Performance indicators of Budget Program 6331030 “Implementation of Anticorruption Strategies” for 2024 and 2025 have been formulated.</t>
   </si>
   <si>
     <t>У межах ІІІ кварталу 2023 року Національним агентством з питань запобігання корупції сформовано результативні показники бюджетної програми 6331030 "Реалізація антикорупційних стратегій" на 2024 та 2025 роки.
 Відтак, станом на момент завершення реалізацію заходу останній є таким, що виконаний вчасно і повністю</t>
@@ -749,53 +755,55 @@
   <si>
     <t>State Agency of Ukraine for the Development of Melioration, Fisheries and Food Programs</t>
   </si>
   <si>
     <t>Financial and economic calculations of the needs have been performed</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є співвиконавцем заходу 2.2.2.4.8, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення.
 Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги.
 Як наслідок, розроблено та прийнято в експлуатацію компоненти Єдиної державної електронної системи управління галуззю рибного господарства «еРиба» («еРибальство»): «еДекларування», «еДозвіл», «еБирка», «еЖурнал», «еДоговір», «Ліміти та квоти». Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою «еДозвіл», який був запущений 5 липня 2024 року.
 Систему «еРиба» розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (1)</t>
   </si>
   <si>
     <t>Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
+    <t>Мінекономіки є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
 Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також провели розрахунки попередніх показників масової оцінки. 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру», зокрема, відповідно до Порядку реалізації пілотного проекту щодо проведення масової оцінки земель, затвердженого постановою Кабінету Міністрів України від 13.10.2023 № 1078. Державним підприємством «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель). Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
-Щодо заходу 2.5.4.3.3 - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
+Щодо заходу 2.2.2.4.9. - Верховною Радою України 30.04.2025 прийнято Закон України № 4398-IX «Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів». Зазначений Закон набирає чинності через один рік з дня його опублікування, але не раніше оголошення на сайті Держрибагентства про початок роботи електронної системи. Реалізація ЗУ потребує прийняття низки підзаконних актів без яких провести фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко економічного обґрунтування) в повному обсязі не є можливим. 
+Щодо заходу 2.5.4.3.3. - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
+Щодо заходу 2.2.2.2.6. - інформація щодо виконання заходу розміщена у картці заходу 2.2.2.2.6 (1).
 Водночас термін виконання заходу не настав.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (3)</t>
   </si>
   <si>
     <t>26.11.2024</t>
   </si>
   <si>
     <t>26.02.2025</t>
   </si>
   <si>
     <t>Міністерство соціальної політики, сім'ї та єдності України є головним виконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
 Міністерством соціальної політики України повідомлено, що: "Розроблення програмного забезпечення передбаченого заходом 2.7.3.4.8 ДАП здійснено відповідного до договору між Мінсоцполітики, МБО „Фонд Східна Європаˮ та ДП „ІОЦˮ та договору між Мінсоцполітики, Представництва Дитячого фонду ООН «ЮНІСЕФ». Розроблення відповідного програмного забезпечення проводилось за кошти міжнародної технічної допомоги та благодійної допомоги.
 Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ.
 Враховуючи зазначене, фінансові-економічні обрахунки вартості викладені в календарних планах відповідних договорів щодо розробки програмного забезпечення для модернізації ЄІССС в частині функціоналу реабілітації та цифровізації МСЕК, а також модернізації та розвитку ЄІССС (модернізація Соціального веб-порталу електронних послуг Мінсоцполітики та функціоналу електронного кейс-менеджменту (цифрового інструмента «Ведення випадку» (кейс-менеджмент) в Україні".
 Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачено функціонал деактивації даних щодо осіб, які вибули або померли, та відтворення унікального номера запису в Єдиному державному демографічному реєстрі.
 Таким чином, фінансово-економічних розрахунки не охоплюють повною мірою усі вимоги, необхідних для реалізації заходу 2.7.3.4.8 ДАП.
 З огляду на це захід 1.1.1.5.5. є виконаним частково.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (4)</t>
   </si>
   <si>
     <t>13.03.2025</t>
@@ -830,70 +838,81 @@
 Укладено договір про інформаційну взаємодію від 25.12.2024 № 0391/460-2024/329 між МОЗ та Мінсоцполітики щодо інформаційної взаємодії між електронною системою щодо оцінювання повсякденного функціонування особи та єдиною інформаційною системою соціальної сфери.»
 З огляду на здійснені МОЗ заходи як співвиконавця заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Міністерства охорони здоров’я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
 Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (6)</t>
   </si>
   <si>
     <t>26.07.2023</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>State Service of Geology and Mineral Resources of Ukraine</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 23.09.2020 № 993 «Про затвердження Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами» передбачено процедуру проведення аукціонів з продажу спеціальних дозволів на користування надрами у формі електронних торгів на постійній основі.
 Наразі електронні торги з продажу таких дозволів проводяться за допомогою електронної системи «Прозорро.Продажі», що свідчить про фактичне виконання заходу</t>
   </si>
   <si>
     <t>1.1.1.5.5 (7)</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є виконавцем заходу 2.2.2.2.6 та співвиконавцем заходу 2.2.2.4.9, які потребують проведення фінансово-економічних розрахунків.
-Щодо заходу 2.2.2.2.6. Розглядаючи потребу в розробленні фінансово-економічних розрахунків до зазначеного заходу варто мати на увазі, що Держрибагентство є органом, що реалізує державну політику у сфері рибного господарства, складовими якого є рибальство та рибництво (аквакультура). В розрізі проведення торгів у сфері рибальства, то електронні торги з продажу права на промисловий вилов риби вже проводяться за допомогою електронної системи «Прозорро.Продажі». Водночас вже також існує електронна програма, яка дозволяє цифровізувати процедури отримання доступу до спільних ресурсів в галузі рибальства - Єдина державну електронну систему управління галуззю рибного господарства (еРиба) (техніко-економічне обґрунтування по зазначеній системі готувалося Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм, детальніше про що можна дізнатися із стану виконання заходу 2.2.2.4.8).
-[...1 lines deleted...]
-Після набрання чинності Законом буде проведено розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених даним Законом.
+Щодо заходу 2.2.2.2.6. Розглядаючи потребу в розробленні фінансово-економічних розрахунків до зазначеного заходу варто мати на увазі, що Держрибагентство є органом, що реалізує державну політику у сфері рибного господарства, складовими якого є рибальство та рибництво (аквакультура). В розрізі проведення торгів у сфері рибальства, то електронні торги з продажу права на промисловий вилов риби вже проводяться за допомогою електронної системи «Прозорро.Продажі». Водночас вже також існує електронна програма, яка дозволяє цифровізувати процедури отримання доступу до спільних ресурсів в галузі рибальства - Єдина державну електронну систему управління галуззю рибного господарства (еРиба). Щодо рибництва, то відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено. (дет. див. картку заходу 2.2.2.2.6.)
+Щодо заходу 2.2.2.4.9. 30 квітня 2025 року Верховною Радою України було прийнято Закон України "Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів", яким передбачено впровадження електронної системи простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів. Набрання чинності Законом передбачено через один рік з дня його опублікування, але не раніше дня повідомлення на офіційному веб-сайті центрального органу виконавчої влади, що реалізує державну політику у галузі рибного господарства, про початок роботи електронної системи простежуваності вод. 
+Cтаном на 30.06.2026 на офіційному вебсайті Держрибагенства не було опубліковано повідомлення про початок роботи електронної системи простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів. 
 Наведене свідчить про часткове виконання заходу.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (8)</t>
   </si>
   <si>
     <t>State Service of Ukraine for Geodesy, Cartography and Cadastre</t>
   </si>
   <si>
     <t>Державна служба України з питань геодезії, картографії та кадастру є головним виконавцем заходів 2.5.4.3.3, 2.5.5.1.4, які потребують фінансово-економічних розрахунків потреб.
 Щодо заходу 2.5.4.3.3 - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству аграрної політики і продовольства України, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становило 19 500,0 тис. гривень. Водночас нормативно-правовий акт, який обумовлював початок виконання цього заходу станом на 31.03.2025 року чинності не набрав.
 Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також проведели розрахунки попередніх показників масової оцінки. 
 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» на 15 840,4 тис. грн з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру» відповідно до, зокрема, постанови Кабінету Міністрів України від 13.10.2023 № 1078 «Деякі питання реалізації пілотного проекту щодо проведення масової оцінки земель».
 ДП «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель).
 Наказом Мінагрополітики від 02.07.2024 № 1953 внесено зміни до паспорта бюджетної програми на 2024 рік КПКВК 2803020 «Проведення земельної реформи», які погоджені Міністерством фінансів України (аркуш погодження від 28.06.2024 № 06030-11-5/19655), та які передбачають фінансування заходів щодо створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру. Додаткових витрат у 2024 -2025 роках на створення зазначеної системи не передбачається.
 Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
 Відтак, наведене свідчить про часткове виконання заходу.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (9)</t>
+  </si>
+  <si>
+    <t>Державна регуляторна служба (далі - ДРС) є виконавцем заходу 2.2.2.1.3, який потребує проведення фінансово-економічних розрахунків.
+Захід 2.2.2.1.3 полягає в розробці електронної системи управління ризиками, що є складовою системи, передбаченої Законом України «Про основні засади державного нагляду (контролю)», тобто з урахуванням редакції Закону №4840-ІХ - інтегрованої інформаційно-комунікаційної системи державного нагляду (контролю).
+Законом України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності» від 05.04.2007 № 877-V, що втратить чинність з введенням в дію №4840-ІХ, передбачено інтегровану автоматизовану систему державного нагляду (контролю) (далі – ІАС ДНК). Станом на зараз, ця система розроблена та функціонує, технічним адміністратором системи є державне підприємство «Національні інформаційні системи», саме в межах цієї системи розроблено описаний ДРС Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику.
+Наведене дає підстави вважати, що Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику виконує деякі функції електронної системи управління ризиками у сфері державного нагляду (контролю).
+Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків (дет. див. картку заходу 2.2.2.1.3).
+З огляду на те, що ДРС не було проведено фінансово-економічних розрахунків потреб необхідних для здійснення заходу 2.2.2.1.3, а також те, що розроблений Модуль не повною мірою відповідає вимогам даного заходу, захід 1.1.1.5.5 не може вважатися таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (10)</t>
   </si>
   <si>
     <t>05.04.2023</t>
   </si>
   <si>
     <t>26.05.2025</t>
   </si>
   <si>
     <t>National Health Service of Ukraine</t>
   </si>
   <si>
     <t>Національна служба здоровʼя України є співвиконавцем заходів 2.7.3.3.5 та 2.7.3.4.8, які потребують проведення фінансово-економічних розрахунків для їх здійснення.
 Щодо заходу 2.7.3.3.5, то Міністерством охорони здоровʼя України розроблено технічне завдання для розширення функціоналу ЕСОЗ, а відповідне програмне забезпечення вже розроблено та введено в експлуатацію.
 Щодо заходу 2.7.3.4.8, то наразі фінансові-економічні розрахунки потреб викладені частково в календарному плані розробки програмного забезпечення для модернізації ЄІСС в частині функціоналу реабілітації та цифровізації МСЕК. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі (див. захід 1.1.1.5.5 (3)).
 Водночас з огляду на те, що НСЗУ є співвиконавцем заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Національної служби здоров'я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
 Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (11)</t>
   </si>
   <si>
     <t>13.07.2025</t>
@@ -992,51 +1011,51 @@
 Склад Координаційної робочої групи з питань антикорупційної політики було затверджено розпорядженням Кабінету Міністрів України від 16 серпня 2024 р. № 784-р.</t>
   </si>
   <si>
     <t>1.1.1.6.7</t>
   </si>
   <si>
     <t>Implementation of measures by the National Agency towards encouraging the Program implementing actors to implement the Program activities in a timely manner and effectively. In particular, at least once every quarter the National Agency shall send official letters to those Program actors that have failed to implement or have inadequately implemented the activities in respect of which they have been designated as implementing actors.</t>
   </si>
   <si>
     <t>At least once every quarter the National Agency sends official letters to those Program actors that have failed to implement or have inadequately implemented the activities in respect of which they have been designated as implementing actors.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щонайменш один раз в квартал надсилання листів до тих виконавців ДАП на 2023-2025 роки (далі - Програма), які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі.  
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке надсилання листів повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2025 року.
 На виконання вказаного заходу НАЗК забезпечувало щоквартальне надсилання листів до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. 
-Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1 кварталі 2026 року.
+Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1  кварталі 2026 року.
 З огляду на те, що НАЗК не забезпечило надсилання відповідних листів у 3 кварталі 2025 року, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.6.8</t>
   </si>
   <si>
     <t>Ensuring the quarterly update of the Cabinet of Ministers of Ukraine, the Parliament of Ukraine (particularly the Ukrainian Parliament committee overseeing the issues of combating corruption), and the President of Ukraine on the status of Program implementation</t>
   </si>
   <si>
     <t>The Cabinet of Ministers of Ukraine, the Parliament of Ukraine, and the President of Ukraine receive quarterly updates on the status of Program implementation.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щоквартальне інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Державної антикорупційної програми на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке інформування повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - про стан реалізації Програми у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - про стан реалізації Програми у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - про стан реалізації Програми у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - про стан реалізації Програми у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - про стан реалізації Програми у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - про стан реалізації Програми у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - про стан реалізації Програми у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - про стан реалізації Програми у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - про стан реалізації Програми у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - про стан реалізації Програми у 3 кварталі 2025 року.
 На виконання заходу Національне агентство протягом 3 та 4 кварталу 2023 року, щоквартально протягом 2024 та 2025 років забезпечувало надсилання листів до Президента України, Верховної Ради України (зокрема Комітету  Верховної Ради України з питань антикорупційної політики), Кабінету Міністрів України, у яких було містилась звітна інформація про стан реалізації Програми станом на кінець відповідного звітного кварталу.
@@ -1078,105 +1097,115 @@
   </si>
   <si>
     <t>1.1.1.7.2</t>
   </si>
   <si>
     <t>Conducting the quarterly monitoring of the status of implementation of the Program activities in the manner prescribed by the National Agency</t>
   </si>
   <si>
     <t>Quarterly monitoring of the progress of implementation of the Program activities has been ensured.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щоквартальний моніторинг стану виконання заходів, передбачених Державною антикорупційною програмою на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий моніторинг повинен здійснюватись у 3, 4 кварталах 2023 року, щоквартально упродовж 2024 та 2025 років (всього 10 щоквартальних моніторингів стану виконання заходів, передбачених Програмою).
 На виконання заходу та відповідно до Порядку  моніторингу та оцінки ефективності реалізації Антикорупційної стратегії на 2021–2025 роки та Державної антикорупційної програми на 2023–2025 роки НАЗК забезпечило проведення 10 щоквартальних моніторингів стану виконання заходів Програми.
 Так, з 16.07.2023 по 16.08.2023 було проведено перший моніторинг стану виконання заходів Програми за 2 квартал 2023 року (перший квартал виконання Програми).&lt;br&gt;
 З 16.10.2023 по 16.11.2023 було проведено другий моніторинг стану виконання заходів Програми за 3 квартал 2023 року.
 З 16.01.2024 по 16.02.2024 було проведено третій моніторинг стану виконання заходів Програми за 4 квартал 2023 року.
 З 16.04.2024 по 16.05.2024 було проведено четвертий моніторинг стану виконання заходів Програми за 1 квартал 2024 року.
 З 16.07.2024 по 16.08.2024 було проведено п'ятий моніторинг стану виконання заходів Програми за 2 квартал 2024 року.
 З 16.10.2024 по 16.11.2024 було проведено шостий моніторинг стану виконання заходів Програми за 3 квартал 2024 року.
 З 16.01.2025 по 16.02.2025 було проведено сьомий моніторинг стану виконання заходів Програми за 4 квартал 2024 року.
 З 16.04.2025 по 16.05.2025 було проведено восьмий моніторинг стану виконання заходів Програми за 1 квартал 2025 року.
 З 16.07.2025 по 16.08.2025 було проведено дев’ятий моніторинг стану виконання заходів Програми за 2 квартал 2025 року.
 З 16.10.2025 по 16.11.2025 було проведено десятий моніторинг стану виконання заходів Програми за 3 квартал 2025 року.
 З огляду на зазначене, відповідний захід може вважатись виконаним повністю.
-Крім того, постановою КМУ від 31.12.2025 № 1786 продовжено строк виконання Програми, а НАЗК постановлено, серед іншого, продовжити забезпечення проведення моніторингу стану виконання заходів Програми, з огляду на що в період з 16.01.2026 по 16.02.2026 було проведено одинадцятий  моніторинг стану виконання заходів Програми за 4 квартал 2025 року.</t>
+Крім того, постановою КМУ від 31.12.2025 № 1786 продовжено строк виконання Програми, а НАЗК постановлено, серед іншого, продовжити забезпечення проведення моніторингу стану виконання заходів Програми, з огляду на що в період з 16.01.2026 по 16.02.2026 було проведено одинадцятий  моніторинг стану виконання заходів Програми за 4 квартал 2025 року, а також в період з 16.04.2026 по 16.05.2026 було проведено дванадцятий моніторинг стану виконання заходів Програми за І квартал 2026 року.</t>
   </si>
   <si>
     <t>1.1.1.7.3</t>
   </si>
   <si>
     <t>Publishing on the official website of the National Agency the findings of the quarterly monitoring of the status of implementation of the Program activities; after the launch of the information monitoring system, the monitoring findings will be published using this system</t>
   </si>
   <si>
     <t>The findings of the quarterly monitoring of the status of implementation of the Program activities have been published on the official website of the National Agency.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити оприлюднення результатів щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023-2025 роки (далі - Програма). 
 Результати щоквартальних моніторингів стану виконання заходів, передбачених Програмою, відображались після проведення відповідних моніторингів у публічній частині Інформаційної системи моніторингу реалізації державної антикорупційної політики.  
-Станом на момент звітування Інформаційна система моніторингу реалізації державної антикорупційної політики містить результати одинадцятого моніторингу стану виконання  заходів Програми за 4 квартал 2025 року.
+Станом на момент звітування Інформаційна система моніторингу реалізації державної антикорупційної політики містить результати дванадцятого моніторингу стану виконання  заходів Програми за І квартал 2026 року.
 З огляду на те, що протягом строку виконання відповідного заходу Національне агентство забезпечило оприлюднення результатів щоквартального моніторингу стану виконання заходів, передбачених Програмою, такий захід може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.7.4</t>
   </si>
   <si>
     <t>Conducting the annual assessment of the progress of achievement of the anticipated strategic results outlined in the Anticorruption Strategy and the Program, in the manner prescribed by the National Agency</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>Національне агентство в І кварталі 2025 року відповідно до Порядку моніторингу та оцінки ефективності реалізації Антикорупційної стратегії на 2021–2025 роки та Державної антикорупційної програми на 2023–2025 роки (зі змінами) забезпечило проведення І циклу поточної (щорічної) оцінки ефективності реалізації державної антикорупційної політики за 2023 і 2024 роки. 
 З результатами такої оцінки можна ознайомитись безпосередньо в Інформаційній системі моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.7.5</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of formulation and implementation of the anticorruption and legal policies with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in Clauses 1 - 3 of this appendix </t>
   </si>
   <si>
     <t>an expert survey was conducted within the Program period</t>
   </si>
   <si>
     <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів.   
-2) Станом на 31.03.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
 3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.1.1.7.6</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of justice and activities of law enforcement and prosecutorial authorities with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in Clauses 2 and 3 of this appendix </t>
   </si>
   <si>
+    <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів.    
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
     <t>1.1.1.7.7</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of regulation of the economy and commerce with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclauses 2.2, 2.3, and 2.4 of Clause 2 this appendix </t>
+  </si>
+  <si>
+    <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів. 
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.1.1.7.8</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of land relations with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.5 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.9</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of the customs policy with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.3 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.10</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of defense with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.6 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.11</t>
   </si>
   <si>
     <t>Publishing on the official website of the National Agency the findings of the annual assessment of the progress of accomplishment of the strategic results outlined in the Anticorruption Strategy and Program (after the launch of the information monitoring system, the assessment findings will be published using this system)</t>
   </si>
@@ -1310,52 +1339,52 @@
     <t>The quality of anticorruption legislation is ensured by planning legislative work in accordance with the principles of anticorruption policy and multi-level expert examination with the involvement of the National Agency and the public (particularly by amending the legislation defining the procedures of drafting of normative legal acts)</t>
   </si>
   <si>
     <t>1.1.2.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) defines the mechanism of coordination, monitoring, and assessment of the implementation of the legislation drafting plan of the Parliament of Ukraine
 2) makes it mandatory to publish the report of the Parliament of Ukraine on the implementation of the legislation drafting plan for a specific year;
 3) establishes that during preparation of the draft law for the first reading, the head committee must consider the anticorruption expert examination findings of the National Agency if it has been carried out under law</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>НАЗК розробило відповідний законопроект і надіслало його на погодження до Мінекономіки, Мінцифри, Мінфіну. Під час процедури погодження отримано зауваження від Мінфіну та Мінекономіки. 
 Також в межах проведення правової експертизи Мін’юст висловив зауваження до законопроекту.
 У зв'язку з цим НАЗК 17.05.2024 організувало узгоджувальну нараду, у якій взяли участь представники Мін'юсту, Мінфіну та Мінекономіки.
 За результатами наради законопроект доопрацьовано та подано КМУ (лист від 19.06.2024 № 10-03/44565-24).
 10.10.2024 відповідно до рішення Урядового комітету зазначений законопроект був повернутий НАЗК на доопрацювання.
 НАЗК на виконання вказаного рішення Урядового комітету листами від 22.11.2024 № 10-03/88712-24 та від 25.11.2024 № 10-03/89355-24 подало на розгляд КМУ проекти Законів України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» та «Про внесення змін до Закону України «Про правотворчу діяльність» щодо планування правотворчої діяльності».
 Відповідно до витягу з протоколу № 38 засідання КМУ від 04.04.2025 проект Закону України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» повернуто для його додаткового опрацювання, оцінки актуальності, внесення змін з урахуванням положень вже прийнятих нормативно-правових актів. На виконання рішення Уряду НАЗК повторно подало на розгляд КМУ проект Закону України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» (лист від 27.06.2025 № 10-03/56469-25). Зазначені проекти Законів України згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК (лист Секретаріату КМУ від 17.07.2025 № 17781/0/2-25).
-Станом на 31.03.2026 НАЗК готує зазначені проекти Законів України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання їх на розгляд КМУ.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання КМУ) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до ВРУ), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК готує зазначені проекти Законів України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання їх на розгляд КМУ.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання КМУ) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до ВРУ), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.1.2.2</t>
   </si>
   <si>
     <t>Shortcomings in the application of legislation are detected based on the findings of analysis of the practice of application of laws conducted by the National Agency or other institutions authorized to do so, and are eliminated by making the appropriate amendments to legislation in a timely manner</t>
   </si>
   <si>
     <t>1.1.2.2.1</t>
   </si>
   <si>
     <t>Conducting ongoing legal monitoring with the use of legislatively prescribed methods and use its findings to determine the need to improve or revoke current or draft new normative legal acts, eliminate conflicts or gaps in legal regulation, and preparing the relevant reports on the findings of such monitoring</t>
   </si>
   <si>
     <t>21.09.2023</t>
   </si>
   <si>
     <t>Legal monitoring has been conducted, analytical materials with its findings have been prepared, reports on the findings of legal monitoring have been prepared and published on the website of the relevant entity involved in legislative work</t>
   </si>
   <si>
     <t>У 2023 році Міністерством юстиції України здійснено черговий правовий моніторинг, за результатами якого проаналізовано 13 проблем правового регулювання у сферах судочинства, судоустрою, кримінальної юстиції, судово-експертної діяльності, виконання судових рішень та рішень інших органів (посадових осіб), банкрутства, та визначено потреби у вдосконаленні законодавства. Відповідний звіт опубліковано на офіційному веб-сайті міністерства.
 Станом на кінець IІ кварталу 2025 року підготовлено моніторинговий звіт за 2024 рік, який містить аналіз 9 проблем правового регулювання у сферах судочинства, судоустрою, кримінальної юстиції, доступу громадян до правосуддя та безоплатної правової допомоги, судово-експертної діяльності, виконання судових рішень та рішень інших органів (посадових осіб), банкрутства. Аналіз кожної проблеми включає вивчення стану її нормативно-правового регулювання, судової практики, практики Європейського суду з прав людини, думки професійної спільноти, науково-дослідних матеріалів, статистичних даних, міжнародного досвіду та містить пропозиції/ варіанти врегулювання досліджених проблем правового регулювання.
 Відповідний звіт опубліковано на офіційному веб-сайті міністерства.
 Протягом 2024 року міністерством здійснено три оперативних правових моніторинги у сферах:
 - доступу громадян до правосуддя та безоплатної правничої допомоги на тему: «Призначення захисника для надання безоплатної вторинної правничої допомоги особам, які притягаються до адміністративної відповідальності»;
@@ -1405,99 +1434,99 @@
 1) stipulates that the results of anticorruption (particularly public) expert examination must be publicized and examined;
 2) obligates the National Agency to carry out anticorruption expert examination of all acts submitted to the Cabinet of Ministers of Ukraine for review;
 3) obligates the National Agency to carry out an anticorruption expert examination of the normative legal acts currently in effect.</t>
   </si>
   <si>
     <t>24.06.2023 Кабінет Міністрів України схвалив проект  Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" з необхідністю його доопрацювання.    
 27.06.2023 Національне агентство направило доопрацьований вищезазначений проект Закону України (лист № 10-03/13874-23) до Кабінету Міністрів України.
 Проект Закону України зареєстровано у Верховній Раді України 04.07.2023 (Реєстр. № 9457).
 13.02.2024 надано висновок комітету ВРУ з питань антикорупційної політики про розгляд зазначеного законопроекту.
 17.07.2025 законопроект реєстр. № 9457 від  04.07.2023 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.3.2.2</t>
   </si>
   <si>
     <t>Analyzing the practice of exercise by the National Agency in 2022-2024 of the powers to carry out anticorruption expert examinations of draft normative legal acts and periodic review of legislation for any provisions that could foster to corruption</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>The analysis has been completed.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2.</t>
   </si>
   <si>
     <t>1.1.3.2.3</t>
   </si>
   <si>
     <t>Developing proposals for the National Agency to update the Anticorruption Expert Examination Procedure and Methodology</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Procedure and Methodology update proposals have been developed and publicized for a public discussion.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 31.03.2026 не завершено здійснення відповідного аналізу.</t>
+    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 30.06.2026 не завершено здійснення відповідного аналізу.</t>
   </si>
   <si>
     <t>1.1.3.2.4</t>
   </si>
   <si>
     <t>Conducting a public discussion of proposals for the National Agency to update the Anticorruption Expert Examination Procedure and Methodology</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.5</t>
   </si>
   <si>
     <t>Final revision (if needed) and approval of the updated Anticorruption Expert Examination Procedure and Methodology by the National Agency</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The Procedure and Methodology have been approved.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Ensuring that the Ministry of Justice (prior to the delegation of these powers to the National Agency) and the National Agency (after receiving the relevant powers) carry out anticorruption expert examination of all draft acts submitted to the Cabinet of Ministers of Ukraine for review</t>
   </si>
   <si>
     <t>Anticorruption expert examinations by the Ministry of Justice / National Agency cover 100 percent of draft laws submitted to the Cabinet of Ministers of Ukraine for review.</t>
   </si>
   <si>
     <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
 Додатково Міністерством юстиції України повідомляється, що протягом І півріччя 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>1.1.3.3</t>
   </si>
   <si>
     <t>Conflicts, gaps, and other factors fostering corruption, which contribute to ambiguous interpretation and violation of the principle of legal certainty as well as corruption risks have been eliminated in the domain of anticorruption efforts and in the priority sectors identified in Section 3 of the Anticorruption Strategy</t>
   </si>
   <si>
     <t>1.1.3.3.1 (1)</t>
   </si>
   <si>
@@ -1516,250 +1545,235 @@
   <si>
     <t>1.1.3.3.1 (2)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України повідомляє.
 З метою здійснення заходів правового моніторингу видано доручення МВС від 07.06.2024 № 61/01/38, яким НПУ та окремим структурним підрозділам апарату МВС доручено вжити, в межах компетенції, заходів щодо систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, зокрема щодо ефективної моделі призначення на посади, оплати праці, просування по службі та розгляду дисциплінарних скарг у системі НПУ, з метою виявлення проблем, недоліків та визначення потреб у внесенні змін у законодавство. За період 2024-2025 років УЗК МВС опрацьовано 2598 проєктів НПА та організаційно-розпорядчих документів, серед яких 89 надійшло від НПУ, та за результатами опрацювання яких, у 8 випадках висловлено зауваження. У І кварталі 2026 року УЗК МВС опрацьовано 470 проєктів НПА та організаційно-розпорядчих документів, серед яких 12 надійшло від НПУ, та за результатами опрацювання яких, у 1 випадку висловлено зауваження. Водночас УЗК НПУ упродовж 2024-2025 років опрацювало 1230 документів на предмет наявності корупціогенних факторів або корупційних ризиків. У І кварталі 2026 року УЗК НПУ опрацювало 207 документів на предмет наявності корупціогенних факторів або корупційних ризиків. За результатами опрацювання у разі виявлення корупціогенних факторів або корупційних ризиків, виконавцям надавалися пропозиції щодо усунення виявлених недоліків. Звіт за результатами здійснення МВС та НПУ в 2024-2025 роках заходів правового моніторингу, передбачених пунктом 1.1.3.3.1 Заходів із виконання ДАП, розміщено на офіційному вебпорталі МВС.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (3)</t>
   </si>
   <si>
     <t>Національна поліція України повідомляє.
 Національною поліцією у рамках виконання заходу 2.1.6.1.1 у 2023 році проводилось аналітичне дослідження, предметом якого були питання, визначені розділом 3 Антикорупційної стратегії, а саме організації роботи постійно діючих поліцейських комісій.
 За результатами здійснення систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою вдосконалення законодавства у зазначеній сфері та досягнення зазначених вище стратегічних результатів Національною поліцією України розроблені та зареєстровані у Верховній Раді України проєкт Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» (реєстр. № 13716 від 29.08.2025) та проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» (№ 13713 від 29 серпня 2025 року).
 Після прийняття зазначених проєктів актів буде проведено аналіз потреб у подальшому впровадженні їх норм в діяльність Національної поліції України.
 Водночас захід передбачає здійснення систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що передбачено заходом 1.1.3.3.1. Разом із цим у наданій Національною поліцією України інформації відсутні відомості щодо здійснення такої діяльності у межах строків виконання заходу (2024-2025).
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (4)</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
-[...4 lines deleted...]
-Водночас у наданій Мінекономіки інформації відсутні відомості щодо здійснення ним систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що передбачено заходом 1.1.3.3.1.
+    <t>Міністерство економіки, довкілля та сільського господарства України (далі - Мінекономіки) надає інформацію щодо здійснених заходів на виконання завдань, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а саме щодо розроблення та/або прийняття змін до законодавства, що додається до джерел заходу.
+Водночас захід 1.1.3.3.1 передбачає не виконання заходів, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а здійснення ним заходів правового моніторингу - систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, про що у наданій Мінекономіки інформації відомості відсутні.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (5)</t>
   </si>
   <si>
-    <t>Міністерство фінансів України повідомляє.
-[...4 lines deleted...]
-З метою удосконалення митного законодавства Крім того Мінфін повідомляє, що з метою удосконалення митного законодавства протягом 2024, 2025 та І кварталу 2026 років прийнято низку нормативно-правових актів.
+    <t>Міністерство фінансів України (далі - Мінфін) повідомляє.
+Мінфіном визначено необхідність подальшого удосконалення законодавства щодо:
+1) рентної плати за користування радіочастотним ресурсом України з метою спрощення адміністрування, створення рівних умов для всіх операторів мобільного зв’язку, зокрема шляхом відміни усіх підвищувальних та понижувальних коефіцієнтів до ставок для стільникового зв’язку (законопроєкт реєстр. № 10423 від 22.01.2024; Закон України від 21.05.2024 № 3721). На виконання вимог цього Закону триває робота щодо підготовки проєкту наказу «Про затвердження Змін до форми Податкової декларації з рентної плати»;
+2) приведення податкового законодавства України до норм законодавства ЄС в частині поступового до 2028 р. підвищення ставок акцизного податку на тютюнові вироби до досягнення мінімального рівня в ЄС; визначення грошової одиниці виміру ставки акцизного податку на тютюнові вироби у євро; уточнення окремих положень адміністрування (законопроєкт реєстр. № 11090 від 18.03.2024; Закон України від 04.12.2024 № 4115). На виконання вимог цього Закону прийнято постанову КМУ від 10.09.2025 № 1118 та наказ Мінфіну від 01.08.2025 № 383;
+3) наближення законодавства України до законодавства ЄС шляхом встановлення графіку щорічного збільшення ставок акцизного податку на пальне протягом чотирьох років – до 31 грудня 2027 р. включно (законопроєкт реєстр. № 11256 від 13.05.2024; Закон України від 3878 від 18.07.2024 № 3878).
+Крім того, Мінфін повідомляє, що з метою удосконалення митного законодавства протягом 2024, 2025 та І півріччя 2026 років прийнято низку нормативно-правових актів.
 Надана Мінфіном інформація свідчить про проведення аналітичної роботи щодо оцінки стану правового регулювання у податковій та митній сферах. Водночас відсутні узагальнені та оприлюднені результати правового моніторингу.
 У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (7)</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України (далі - Мінкульт) повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
 Водночас станом на 30.06.2026 Мінкульт не надав інформації про здійснені заходи правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавствапро з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що свідчить про недосягнення показника виконання.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (8)</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>Міністерство оборони України повідомляє.
 Департаментом з питань запобігання та виявлення корупції Міністерства оборони України протягом 2024-2025 років проводився аналіз та оцінка ефективності застосування галузевого законодавства, що регулює суспільні відносини у сфері оборони з метою виявлення проблем та недоліків. 
 Результати правового моніторингу оприлюднено на вебсайті Міністерства оборони України.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (9)</t>
   </si>
   <si>
     <t>Міністерством охорони здоров’я України протягом 2024-2025 рр. забезпечено здійснення заходів правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сфері охорони здоров’я.
 Відповідні результати узагальнено та оприлюднено на офіційному вебсайт МОЗ.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (10)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомляє.
 Постанова Кабінету Міністрів України від 17 травня 2024 р. № 574, котрою затверджено Порядок здійснення правового моніторингу щодо підзаконних нормативно-правових актів, набирає чинності одночасно з введенням в дію Закону України "Про правотворчу діяльність" (через один рік з дня припинення або скасування воєнного стану в Україні, введеного Указом Президента України "Про введення воєнного стану в Україні" від 24 лютого 2022 року № 64/2022, затвердженим Законом України "Про затвердження Указу Президента України "Про введення воєнного стану в Україні" від 24 лютого 2022 року № 2102-IX).
 Водночас у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (11)</t>
   </si>
   <si>
     <t>Бюро економічної безпеки України повідомляє.
-З січня 2024 по березень 2026 рр. було розроблено 46 пропозицій щодо внесення змін до нормативно-правових актів з питань усунення передумов створення схем протиправної діяльності у сфері економіки, зокрема:
+З січня 2024 по березень 2026 рр. було розроблено 48 пропозицій щодо внесення змін до нормативно-правових актів з питань усунення передумов створення схем протиправної діяльності у сфері економіки, зокрема:
 - щодо запровадження механізму опрацювання ризиків у сфері публічних закупівель з метою запобігання бюджетним втратам та усунення передумов створення схем протиправної діяльності;
 - щодо мінімізації та усунення схем виготовлення та розповсюдження фальсифікованих лікарських засобів і медичних виробів шляхом створення єдиної державної системи відстеження руху лікарських засобів і медичних виробів;
 - щодо мінімізації загроз економічній безпеці держави, спричинених порушенням податкового законодавства та непрозорою реалізацією транспортних засобів шляхом доповнення окремих пунктів Порядку державної реєстрації (перереєстрації), зняття з обліку автомобілів, автобусів, а також самохідних машин, сконструйованих на шасі автомобілів, мотоциклів усіх типів, марок і моделей, причепів, напівпричепів, мотоколясок, інших прирівняних до них транспортних засобів та мопедів;
 - щодо запровадження проактивного механізму ризик-орієнтованого автоматичного опрацювання відомостей учасників публічних закупівель та їх субпідрядників / співвиконавців з метою ідентифікації ризиків, пов’язаних з обмеженнями щодо участі в процедурі закупівлі, та підстав відхилення тендерної пропозиції;
 - щодо зменшення масштабів незаконного виробництва та обігу на території України спирту етилового, спиртових дистилятів, біоетанолу, тютюнових виробів і тютюнової сировини шляхом надання БЕБ віддаленого доступу до цілодобової системи відеоспостереження за протоколом TCP/IP через глобальну мережу Інтернет і програмне забезпечення, що дає змогу переглядати відеозаписи з робочих місць;
-- щодо внесення змін Порядку надання послуг з тимчасового розміщення (проживання), затвердженого постановою Кабінету Міністрів України від 15 березня 2006 року № 297, у частині заміни цифр «30» цифрами «10».
-- щодо звіряння VIN-коду автотранспортного засобу, який реєструється, з даними, які продавець автотранспортного засобу зазначив у податковій накладній;
 - щодо запровадження механізму протидії контрабанді засобів зв’язку, яким запропоновано запровадження системи моніторингу ланцюга постачання товарів від кордону до кінцевого споживача та ефективного алгоритму обміну даними між Держмитслужбою, ДПС, БЕБ, Національною поліцією України та операторами мобільного зв’язку;
 - щодо орієнтовного переліку автоматичних індикаторів ризиків до визначених підстав для відмови в участі у процедурі закупівлі;
-- про запобігання загрозам економічній безпеці держави внаслідок недекларування податкових зобов’язань;
-[...3 lines deleted...]
-Надана БЕБ інформація свідчить про проведення аналітичної роботи у сфері економічної безпеки. Водночас відсутні узагальнені та оприлюднені результати правового моніторингу. У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
+- про впровадження автоматичних індикаторів ризиків, якою запропоновано впровадженні механізму автоматизованого опрацювання ризиків у сфері публічних закупівель.
+Надана БЕБ інформація свідчить про проведення аналітичної роботи у сфері економічної безпеки. 
+Водночас відсутні узагальнені та оприлюднені результати правового моніторингу. У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.2</t>
   </si>
   <si>
     <t xml:space="preserve">Forming sectoral working group tasked with identifying and eradicating factors that foster corruption in the key sectors of social life (primarily those indicated in Section 3 of the Anticorruption Strategy) </t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>Sectoral work groups have been formed and have begun their work.</t>
   </si>
   <si>
     <t>У червні 2024 року Національним агентством з питань запобігання корупції утворено Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері лісового господарства. На початку 2025 року відповідною групою проведено дослідження на тему «Корупційні ризики у лісовому господарстві», яке презентовано 14.02.2025.
 Протягом І кварталу 2025 року Національним агентством утворено 4 секторальні робочі групи, а саме:
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері охорони здоров’я;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері діяльності комунальних підприємств, установ, організацій;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сферах земельних, водних відносин та використання надр.
 Протягом ІІ кварталу 2025 року Національним агентством утворено 3 секторальні робочі групи, а саме:
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у митній сфері, наказ від 10.04.2025 № 103/25 (до якої увійшли, зокрема представники Міністерства фінансів України, Державної митної служби);
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері оподаткування, наказ від 10.04.2025 № 102/25;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері правопорядку, наказ від 10.04.2025 № 104/25 (до якої увійшли, зокрема представники Міністерства внутрішніх справ України, Нацполіції України).
-У січні-березні 2026 року здійснювалась робота у Секторальних робочих групах з виявлення та усунення корупціогенних факторів у сфері сфері будівництва та інфраструктури, а також сфері лісового господарства</t>
+У І півріччі 2026 року здійснювалась робота у Секторальних робочих групах з виявлення та усунення корупціогенних факторів у сфері сфері будівництва та інфраструктури, а також сфері лісового господарства.
+Водночас утворені секторальні робочі групи не охоплюють усі сфери, визначені розділом 3 Антикорупційної стратегії, як цього вимагає зміст заходу. З огляду на зазначене, захід не може вважатися таким, що виконано повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.3</t>
   </si>
   <si>
     <t>Ensuring that the sectoral working groups indicated in subclause 1.1.3.3.2 conduct analytical studies aimed at identifying the factors that foster corruption in the sectors indicated in Section 3 of the Anticorruption Strategy, and submitting proposals on ways to eradicate them</t>
   </si>
   <si>
     <t>01.06.2024</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>At least 15 reports on the findings of analytical studies have been made public.</t>
   </si>
   <si>
     <t>На початку 2025 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері лісового господарства проведено дослідження на тему «Корупційні ризики у лісовому господарстві», яке презентовано 14.02.2025 та опубліковано на офіційному вебсайті Національного агентства.
 У липні 2025 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури підготовлено та презентовано аналітичне дослідження «Корупційні ризики під час будівництва, реконструкції, капітального ремонту цивільних об’єктів для відновлення України».
 У IV кварталі 2025 року:
 - Підготовлено дослідження напряму стратегічного аналізу корупційних ризиків у сфері митниці – “ТОП-10 корупційних ризиків при реформуванні митних органів” та оприлюднено на офіційному веб сайті НАЗК
 - У жовтні 2025 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері охорони здоров’я фіналізовано та опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності» (листопад 2024 р.).
-У 2026 році Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури презентовано комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення». 
-[...14 lines deleted...]
-- У жовтні-грудні 2025 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері лісового господарства проведено роботу над підготовкою звіту щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Корупційні ризики у лісовому господарстві».</t>
+У 2026 році Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури презентовано комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення».
+Також Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури презентовано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків під час реалізації експериментального проєкту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф».
+Протягом ІІ кварталу 2026 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури підготовлено драфт аналітичного дослідження «Корупційні ризики у сфері обов’язкового технічного контролю транспортних засобів».
+У квітні - червні 2026 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері лісового господарства проведено роботу над підготовкою звіту щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Корупційні ризики у лісовому господарстві».</t>
   </si>
   <si>
     <t>1.1.3.3.5 (1)</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft laws on improvement of sectoral legislation governing social relations in the sectors indicated in Section 3 of the Anticorruption Strategy, based on the findings of legal monitoring, analytical studies indicated in subclause 1.1.3.3.3, and/or the findings of anticorruption expert examinations of normative legal acts currently in effect conducted as part of the activity indicated in subclause 1.1.3.3.4</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine</t>
   </si>
   <si>
     <t>За результатами проведених заходів, передбачених п. п. 1.1.3.3.3 та 1.1.3.3.4 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, вирішується питання щодо визначення потреби в розробці проектів законів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (2)</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомляє.
-За результатами правового моніторингу, аналітичних досліджень, результатів антикорупційної експертизи чинних нормативно-правових актів,у разі необхідності, будуть підготовлені та подані Кабінетові Міністрів України відповідні проєкти законів. Слід зауважити, що постановою Кабінету Міністрів України від 04 березня 2023 року № 220 «Про затвердження Державної антикорупційної програми на 2023–2025 роки», затверджено заходи з виконання Державної антикорупційної програми на 2023–2025 роки, які передбачають внесення змін до Закону України "Про прокуратуру", зокрема, щодо удосконалення дисциплінарної процедури щодо прокурорів, уточнення вичерпного переліку підстав для звільнення прокурорів, запровадження системи оцінювання якості роботи прокурорів на базі (e-HR) (пункти 2.1.5.1.1, 2.1.5.1.2, 2.1.5.2.2 Заходів з виконання Державної антикорупційної програми, строк виконання – лютий 2025 року). Виконання вказаних заходів покладено на Офіс Генерального прокурора (за згодою), який згідно з частиною першою статті 8 Закону України «Про прокуратуру» організовує та координує діяльність усіх органів прокуратури. Щодо законопроєктів у сфері судоустрою та статусу суддів див. пункти 2.1.2.1.4, 2.1.3.4.1.
-[...1 lines deleted...]
-Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
+1. Моніторинг на тему «Визначення категорій справ, які можуть розглядатись онлайн», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - розроблено проєкт ЗУ «Про внесення змін до ГПК України та ЦПК України щодо екстериторіального розгляду в окремих категоріях справ». Вказаний законопроєкт погоджено без зауважень з Мінфін України, Мінекономіки України; ВРП, ДСАУ, Мінцифра України надали позицію. 15.09.2025 року Мінюстом спільно з ЄБРР, представниками органів державної влади та інститутів громадянського суспільства було проведено презентацію проєкту Закону. Наразі здійснюється доопрацювання проєкту Закону. 
+2. Моніторинг на тему «Предметна підсудність вищого антикорупційного суду», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - за результатами даного моніторингу розроблено та прийнято Закон № 4496-IX від 17.06.2025, яким вносяться зміни до статті 216 КПК України. 
+3. Моніторинг на тему «Виконання рішень у добровільному порядку» та «Функціонування АСВП як публічного електронного реєстру», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - за результатами даного моніторингу розроблено та прийнято ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення порядку виконання судових рішень, рішень інших органів та цифровізації окремих етапів виконавчого провадження» від 07.04.2026 року № 4833-IX. 
+4. Моніторинг на тему «Відповідності положень цивільного процесуального кодексу україни щодо розподілу тягаря доказування у справах про дискримінацію вимогам права європейського союзу (директива ради 2004/113/єс від 13 грудня 2004 року)» – розроблено Проєкт Закону про внесення зміни до статті 81 ЦПК України щодо імплементації положень Директиви Ради Європейського Союзу 2004/113/ЄС (реєстр. № 15107 від 30.03.2026). 
+5. Моніторинг на тему «Заохочення з боку держави застосування медіації між сторонами конфлікту» – Розробляється пілотний проєкт щодо проведення інформаційно-ознайомчих зустрічей з медіатором. 
+6. Моніторинг на тему «Вдосконалення законодавства щодо спеціалізації осіб, які залучаються до кримінального провадження за участю неповнолітніх» - розроблено проєкт ЗУ «Про внесення змін до КК України, КПК України та інших законів України щодо правосуддя, дружнього до дитини», який листом 08 квітня 2026 року № 49023/4392-4-26/11.1.1 направлено до Урядового офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України для його направлення до Європейської Комісії для проведення оцінки відповідності міжнародно-правовим зобов’язанням у сфері європейської інтеграції.
+На підставі інформації, додатково наданої Мін’юстом та врахованої під час актуалізації результатів моніторингу, захід вважається таким, що виконаний вчасно та у повному обсязі.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (3)</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України повідомляє.
 У травні 2023 року МВС брало участь в опрацюванні проєкту ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення правового регулювання правовідносин, пов’язаних з призначенням, отриманням одноразової грошової допомоги та наданням пільг деяким категоріям осіб» (реєстр. № 9226 від 20.04.2023). Закон прийнято ВРУ 09.12.2023 за № 3515-IX, який набрав чинності 29.03.2024. З метою вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії та на виконання завдань визначених підпунктами 2.1.6.1.3 та 2.1.6.3.1 проблеми 2.1.6 пункту 2.1 розділу ІІ «Заходи з виконання ДАП», ДАП затвердженої постановою КМУ від 04.03.2023 № 220 МВС спільно з НПУ розроблено проєкт Закону щодо удосконалення діяльності постійно діючих поліцейських комісій а також атестаційних комісій, який 28.10.2024 зареєстровано у ВРУ за № 12159.
 Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону № 12159 повернуто до МВС.
 31.07.2025 проєкт Закону «Про внесення змін до ЗУ «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» листом МВС за вих. № 28156/01/38-2025 подано на розгляд Уряду, який схвалив його 26.08.202 та 29.08.2025 зареєстровав у ВРУ за № 13716. Крім того МВС України спільно з НПУ з урахуванням оновленого завдання підпункту 2.1.6.2.3 проблеми 2.1.6 пункту 2.1 розділу ІІ додатка 2 Заходів ДАП на 2023—2025 роки внесеного до ДАП постановою КМУ від 18.10.2024 № 1194, розроблено проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарний комісій», який 08.07.2025 зареєстровано у ВРУ за № 13458. Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону №13458 повернуто до МВС.
 29.07.2025 проєкт Закону «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» відповідно до п. 4 § 40 та § 121 Регламенту КМУ МВС подано на розгляд Уряду, який схвалив його 26.08.2025 та 29.08.2025 проєкт Закону зареєстровано у ВРУ за № 13713.
 Водночас захід передбачає розробку проектів законів саме на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та невідповідністю фактично вжитих дій змісту заходу, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (4)</t>
   </si>
   <si>
     <t>Національна поліція України повідомляє.
 Національною поліцією у рамках виконання заходу 2.1.6.1.1 у 2023 році проводилось аналітичне дослідження, предметом якого були питання, визначені розділом 3 Антикорупційної стратегії, а саме організації роботи постійно діючих поліцейських комісій.
 Також Національна поліція України повідомляє про розробку та реєстрацію у Верховній Раді України проєкту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» (реєстр. № 13716 від 29.08.2025) та проєкту Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» (№ 13713 від 29 серпня 2025 року).
 Водночас захід передбачає розроблення проєктів законів щодо вдосконалення галузевого законодавства саме на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Разом із цим у межах оцінки виконання заходу 1.1.3.3.1 встановлено відсутність інформації щодо здійснення Національною поліцією України у 2024-2025 роках систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні.
 З огляду на відсутність взаємозв’язку між розробленими законопроєктами та результатами правового моніторингу, передбаченого змістом заходу, можна констатувати, що показник його виконання не досягнуто, а отже захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (5)</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України надає інформацію щодо виконання підпункту 1 пункту 3.2.2. та пункту 3.4.2.
-[...1 lines deleted...]
-Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
+    <t>Міністерство економіки, довкілля та сільського господарства України (далі - Мінекономіки) надає інформацію щодо здійснених заходів на виконання завдань, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а саме щодо розроблених проектів Законів України.
+Водночас відповідно до змісту заходу проекти законів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, мають бути розроблені на основі результатів: 1) власного правового моніторингу та/або 2) аналітичних досліджень, зазначених у п.п. 1.1.3.3.3 додатка 2 до Програми, про що від Мінекономіки інформація не надходила.
+Таким чином, у зв’язку із настанням строку виконання заходу та невідповідністю вжитих дій змісту заходу, останній є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (6)</t>
   </si>
   <si>
     <t>Міністерство фінансів України надало інформацію щодо розроблених протягом 2023-2025 років законопроєктів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сфері оподаткування.
 Так, Міністерством фінансів України за результатами правового моніторингу розроблено законопроєкти, які схвалено Кабінетом Міністрів України і подано до Верховної Ради України, а саме: 
 - «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану» (реєстр. № 8401 від 31.01.2023);
 - «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок» (реєстр. № 10016 від 06.09.2023);
 - «Про внесення змін до Податкового кодексу України щодо рентної плати за користування радіочастотним спектром (радіочастотним ресурсом) України (реєстр.№ 10423 від 22.01.2024);
 - «Про внесення змін до Податкового кодексу України щодо перегляду ставок акцизного податку на тютюнові вироби» (реєстр. № 11090 від 18.03.2024);
 - «Про внесення змін до Податкового кодексу України щодо наближення законодавства України до законодавства Європейського Союзу в частині акцизного податку» (реєстр. № 11256 від 13.05.2024)
 - «Про внесення змін до Податкового кодексу України щодо системи електронного адміністрування реалізації пального та спирту етилового і удосконалення адміністрування акцизного податку» (реєстр. № 12408 від 14.01.2025);
 - «Про внесення змін до Податкового кодексу України щодо системи електронного адміністрування реалізації пального та спирту етилового і удосконалення адміністрування акцизного податку» (реєстр. № 13595 від 01.08.2025).</t>
   </si>
   <si>
     <t>1.1.3.3.5 (8)</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України (далі - Мінкульт) повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
 Водночас Мінкульт не надає інформацію про розроблені та подані до Кабінету Міністрів України та Верховної Ради України проекти законів  щодо вдосконалення галузевого законодавства на основі результатів правового моніторингу та/або аналітичних досліджень, зазначених у підпункті 1.1.3.3.3.
 Разом з цим, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (9)</t>
@@ -1779,103 +1793,98 @@
   <si>
     <t>1.1.3.3.5 (10)</t>
   </si>
   <si>
     <t>Міністерство охорони здоров’я України повідомляє, що на виконання заходу, з урахуванням проведеного НАЗК аналітичного дослідження «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності», з метою усунення корупційних ризиків та удосконалення процесів оцінювання повсякденного функціонування особи:
 - розроблено та подано на розгляд проєкт Закону України «Про внесення змін до деяких Законів України щодо впровадження оцінювання повсякденного
 функціонування особи», який в подальшому зареєстрований у Верховній Раді України від 04.11.2024 №12178 та підписаний Президентом України;
 - розроблено та прийнято постанову Кабінету Міністрів України № 1338 «Деякі питання запровадження оцінювання повсякденного функціонування особи» від 15.11.2024, що запровадила відмову від системи МСЕК із переходом до оцінювання повсякденного функціонування особи, до якої протягом 2025 року п'ять разів вносились зміни для покращення процесів на основі отриманого зворотного зв'язку від медичної спільноти та громадськості;
 - розроблено та забезпечено ухвалення змін до 32 законів та кодексів України, більше 120 постанов Кабінету Міністрів України та десятків наказів МОЗ.
 З огляду на надану МОЗ інформацію, що свідчить про досягнення показника виконання заходу, можемо констатувати повне його виконання.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (11)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомляє.
 Упродовж 2025 року та 1 кварталу 2026 року до МОН не надходили результати аналітичних досліджень. Строк виконання пов'язаного заходу (1.1.3.3.4) - "не раніше дня набрання чинності законом, зазначеним у підпункті 1.1.3.2.1 - 31.12.2025".
 Водночас, МОН системно вживає заходів щодо усунення корупціогенних факторів у нормативно-правових актах. 
 Разом з цим, зміст заходу передбачає (1) розробку та подання проектів законів щодо вдосконалення галузевого законодавства на основі (2) не лише аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4, а й результатів правового моніторингу.
 З огляду на зазначене, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (12)</t>
   </si>
   <si>
-    <t>Бюро економічної безпеки України повідомляє, що з січня 2024 по березень 2026 рр. Департаментом за результатом інформаційно-пошукової та аналітично-інформаційної роботи розроблено та направлено до Кабінету Міністрів України 31 пропозицію та до Комітету Верховної Ради України з питань фінансів, податкової та митної політики 7 пропозицій. Зокрема до Кабінету Міністрів України подано наступні пропозиції:
-[...5 lines deleted...]
-- та інші.
+    <t>Бюро економічної безпеки України повідомляє, що з січня 2024 по березень 2026 рр. Департаментом за результатом інформаційно-пошукової та аналітично-інформаційної роботи розроблено та направлено до Кабінету Міністрів України 32 пропозиції та до Комітету Верховної Ради України з питань фінансів, податкової та митної політики 8 пропозицій. 
+Разом з тим, Бюро економічної безпеки України не наводить інформації, яка б підтверджувала, що відповідні проєкти були розроблені на основі результатів правового моніторингу чи аналітичних досліджень, зазначених у підпункті 1.1.3.3.3
 Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (13)</t>
   </si>
   <si>
     <t>Державне бюро розслідувань повідомляє.
-У межах компетенції опрацьовано проєкт Закону України «Про оцінювання ефективності та якості роботи органів правопорядку та прокуратури», підготовленого Офісом Генерального прокурора на виконання підпункту 4.3.1 плану заходів, спрямованих на виконання Комплексного стратегічного плану реформування органів правопорядку як частини сектору безпеки і оборони України на 2023-2027 роки, затвердженого розпорядженням КМУ від 23.08.2024 № 792-р (далі – План заходів), який спрямований на забезпечення об’єктивного визначення результатів службової діяльності органів правопорядку та прокуратури для вдосконалення управління ресурсами, забезпечення прозорості й підзвітності, підвищення професійного рівня працівників, зменшення корупційних ризиків і покращення рівня довіри суспільства та громадян.
-[...1 lines deleted...]
-Окрім того, на виконання підпункту 4.5.4 Плану заходів, з метою забезпечення єдиних підходів до моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, Офісом Генерального прокурора підготовлено проєкт спільного наказу Офісу Генеральног прокурора, МВС України, СБУ, ДБР, БЕБ, Міністерства фінансів України «Про затвердження Порядку моніторингу оцінювання ефективності заходів впливу на корупціні ризии в органах правопорядку та прокуратури», який на даний час проходить процедуру узгодження.
+З метою встановлення єдиних правових та організаційних засад забезпечення доброчесності працівників органів правопорядку та прокуратури, визначення критеріїв доброчесності та єдиного механізму її перевірки, ДБР у межах компетенції опрацьовано підготовлений Офісом Генерального прокурора на виконання підпункту 4.5.1 плану заходів, спрямованих на виконання Комплексного стратегічного плану реформування органів правопорядку як частини сектору безпеки і оборони України на 2023-2027 роки, затвердженого розпорядженням КМУ від 23.08.2024 № 792-р (далі – План заходів), проєкт Закону України «Про забезпечення доброчесності працівників органів правопорядку та прокуратури».
+Водночас, ДБР в межах компетенції опрацьовано проєкт Закону України «Про оцінювання ефективності та якості роботи органів правопорядку та прокуратури», підготовленого Офісом Генерального прокурора за дорученням Прем’єр-міністра України на виконання підпункту 4.3.1 Плану заходів, який спрямований на забезпечення об’єктивного визначення результатів службової діяльності органів правопорядку та прокуратури для вдосконалення управління ресурсами, забезпечення прозорості й підзвітності, підвищення професійного рівня працівників, зменшення корупційних ризиків і покращення рівня довіри суспільства та громадян.
+Окрім того, на виконання підпункту 4.5.4 Плану заходів, з метою забезпечення єдиних підходів до моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, ДБР погоджено проєкт Порядку моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, підготовлений Офісом Генерального прокурора. 
 Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.4 The institution of authorized anticorruption units (officers) does not fully realize its potential due to insufficient guarantees of autonomy</t>
   </si>
   <si>
     <t>1.1.4.1</t>
   </si>
   <si>
     <t>The institution of authorized anticorruption units (officers) is operating with integrity as an independent network of leaders drawing on best international and domestic practices and receives comprehensive coordination support from the National Agency</t>
   </si>
   <si>
     <t>1.1.4.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) defines the leadership role of the head of the institution in shaping and implementing the sectoral anticorruption policy in the Law of Ukraine On the Central Executive Authorities and remove the provision to the effect that the minister has a deputy minister tasked with the issues of combating corruption; 
 3) unifies the principles of organization of the activities of authorized officers of government agencies, local self-government bodies, legal entities under public law, as well as legal entities under private law;
 4) includes heads of authorized units of regional state administrations, executive offices of regional councils in the list of heads of authorized units tasked with prevention and detection of corruption, whose dismissal at the initiative of the institution manager would require the consent of the National Agency;
 5) expands the list of reasons for which the National Agency grants consent to the dismissal of the head of the authorized unit (authorized officer);
 6) defines the powers of the National Agency to establish the recommended requirements for the minimum staff headcount of the authorized unit at local self-government bodies;
 7) obligates the head of the government agency to adhere to the requirements with respect to the minimum staff headcount of the authorized unit tasked with prevention and detection of corruption at government agencies;
 8) sets forth the obligation to coordinate with the National Agency any changes in the structure and staff of the agencies indicated in Part 1 of Article 19 of the Law, where such changes result in the reorganization of the authorized unit, the relocation or dismissal of its head or employees, as well as to obtain the approval of the National Agency for this structure and staff list where the authorized unit gets formed (authorized officer gets appointed) for the first time;
 9) obligates the heads of agencies, enterprises, institutions, and organizations to sign a declaration of independence with the head of the authorized unit (authorized officer) using the model form approved by the National Agency and ensure adherence to this declaration, which would make it possible to specify more concretely the guarantees of independence of the authorized unit (authorized officer) from undue influence or interference with its activities;
 10) provides for the approval of the appointment and dismissal of heads of authorized units (authorized officers) at regional offices of government agencies whose jurisdiction covers the entire territory of Ukraine, at enterprises, institutions, and organizations managed by government agencies by the heads of authorized units (authorized officers) of the relevant government agencies, and for the approval of the appointment and dismissal of heads of authorized units (authorized officers) of municipal enterprises by heads of authorized units (authorized officers) at the relevant local self-government bodies.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект. 
 Зазначений законопроект направлений 19.03.2025 на погодження до заінтересованих органів. Здійснюється опрацювання отриманих зауважень та з огляду на висловлені заінтересованими органами зауваження, триває підготовка до узгоджувальних процедур.
 Одним із зауважень, отриманих до законопроекту, є зауваження Мінфіну щодо необхідності погодження цього проекту зі всеукраїнськими асоціаціями органів місцевого самоврядування. З метою врахування цього зауваження Національне агентство надіслало листом від 14.05.2025 № 10-03/42288-25 проект на погодження до діючих в Україні всеукраїнських асоціацій органів місцевого самоврядування. Всі з цих асоціацій підтримали проект без зауважень. 
-Станом на 31.03.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
+Станом на 30.06.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
   </si>
   <si>
     <t>1.1.4.1.11</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the recommended lists of organizational units of regional state administrations, Kyiv and Sevastopol city state administrations, district state administrations, district state administrations in the cities of Kyiv and Sevastopol, approved by the resolution of the Cabinet of Ministers of Ukraine dated April 18, 2021, No. 606, which would include the authorized unit tasked with prevention of corruption in the recommended lists of organizational units of regional state administrations, Kyiv and Sevastopol city state administrations, district state administrations, district state administrations in the cities of Kyiv and Sevastopol</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t xml:space="preserve">The resolution of the Cabinet of Ministers of Ukraine has been adopted. </t>
   </si>
   <si>
     <t>09.06.2023 Кабінетом Міністрів України прийнято постанову № 579 "Про внесення змін до постанови Кабінету Міністрів України від 18 квітня 2012 р. № 606", якою затверджено зміни щодо включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>1.1.4.1.12</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Form of the Contract with the head of a state-owned enterprise, approved by the resolution of the Cabinet of Ministers of Ukraine dated August 2, 1995, No. 597, which would supplement the Model Form with the obligation of the enterprise manager to implement anticorruption standards in the operations of the enterprise and ensure the guarantees of independence of the anticorruption officer</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
@@ -1898,55 +1907,56 @@
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Requirements for Individuals Applying for Category “A” Civil Service Positions, approved by the resolution of the Cabinet of Ministers of Ukraine dated July 22, 2016, No. 448, and defining the following as one of the components of the “Leadership” requirement: fostering a culture of openness, accountability, and zero tolerance of corruption</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>Кабінетом Міністрів України прийнято постанову від 02.06.2023 № 562 "Про внесення зміни до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, якою одним із компонентів вимоги “Лідерство” до осіб, які претендують на зайняття посад державної служби категорії “А” визначено створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>1.1.4.1.14</t>
   </si>
   <si>
     <t>Developing and launching an online course on the role of the leader in developing an environment of integrity in an organization. At least 300 heads of ministries, other central executive authorities, local state administrations, city, town, and village mayors, regional council heads, managers of enterprises, institutions, and organizations of all forms of ownership have completed the training and successfully past the final test.</t>
   </si>
   <si>
     <t>funds of international technical assistance</t>
   </si>
   <si>
     <t>within international technical assistance funds</t>
   </si>
   <si>
     <t>An online course for the leader of an organization has been developed and launched. 
 At least 300 heads of ministries, other central executive authorities, local state administrations, city, town, and village mayors, regional council heads, managers of enterprises, institutions, and organizations of all forms of ownership have completed the training and successfully past the final test.</t>
   </si>
   <si>
-    <t>У межах IV кварталу 2023 року Національним агентством розроблено онлайн-курс для керівників "Розбудова доброчесних організацій" та розміщено його на навчальній платформі Study.NAZK. Станом на 31.12.2025 року всього на курс було зареєстровано 20 509 осіб, з яких 17 954 осіб отримали сертифікат про завершення курсу, а отже, успішно склали вихідне тестування.
+    <t>У межах IV кварталу 2023 року Національним агентством розроблено онлайн-курс для керівників "Розбудова доброчесних організацій" та розміщено його на навчальній платформі Study.NAZK. Станом на 30.06.2026 року всього на курс було зареєстровано 21 962 особи, з них отримали сертифікат про завершення курсу, а отже, успішно склали вихідне тестування 19 193 особи.
 Відповідно до змісту заходу та визначеного показника його виконання передбачено розроблення та впровадження онлайн-курс для керівника організації навчання пройшли та успішно склали вихідне тестування щонайменше 300 керівників міністерств, інших центральних органів виконавчої влади, місцевих державних адміністрацій, міських, селищних, сільських голів, голів обласних рад, керівників підприємств, установ, організацій всіх форм власності.
 Таким чином, частина показника, яка стосується розроблення та впровадження онлайн-курсу, виконана у повному обсязі.
-Водночас наразі відсутня технічна можливість достовірно ідентифікувати належність слухачів до визначених категорій осіб, оскільки під час реєстрації на платформі не передбачено обов’язкового зазначення посади та місця роботи, а також відсутній функціонал коригування таких даних у профілі користувача. У зв’язку з цим на даний момент неможливо визначити кількість керівників визначених категорій серед усіх осіб, які пройшли вихідне тестування.
-З огляду на викладене, відповідний захід не може вважатись виконаним повністю.</t>
+З метою забезпечення можливості ідентифікації категорій слухачів, які успішно завершили курс, у І півріччі 2026 року до вихідної анкети, доступ до якої відкривається виключно після успішного складання вихідного тестування, додано питання щодо категорії посади, повної назви установи (організації), місця роботи та займаної посади.
+Станом на 10.07.2026 серед слухачів, які успішно завершили навчання за курсом «Розбудова доброчесних організацій» у вихідній анкеті ідентифікували себе як керівники 55 осіб (з необхідних 300, що передбачено у змісті заходу).
+З огляду на викладене, станом на кінець ІІ кварталу 2026 року відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.4.1.15</t>
   </si>
   <si>
     <t>Developing a general short-term professional development program for Category “A” civil servants on the role of the leader in fostering an environment of integrity in an organization</t>
   </si>
   <si>
     <t xml:space="preserve">state budget and/or international technical assistance funds </t>
   </si>
   <si>
     <t>The professional development program has been developed.</t>
   </si>
   <si>
     <t>Загальну короткострокову програму підвищення кваліфікації державних службовців категорії “А” щодо ролі керівника у побудові доброчесного середовища організації розроблено Вищою школою публічного управління спільно з Національним агентством з питань запобігання корупції. Наказом Вищої школи публічного управління від 13.07.2023 № 89-09 затверджено  загальну короткострокову програму підвищення кваліфікації «Роль керівника у побудові доброчесного середовища організації»</t>
   </si>
   <si>
     <t>1.1.4.1.16</t>
   </si>
   <si>
     <t>Ensuring the training of Category “A” civil servants as part of the general short-term professional development program on the role of the leader in fostering an environment of integrity in an organization</t>
   </si>
   <si>
     <t>01.12.2024</t>
   </si>
@@ -2058,81 +2068,81 @@
   <si>
     <t xml:space="preserve">Updating the methodology of evaluation of the performance of anticorruption officers with a focus on evaluating their effectiveness in the priority areas of their work </t>
   </si>
   <si>
     <t>The methodology has been updated and approved by an order of the National Agency.</t>
   </si>
   <si>
     <t>The Methodology of Evaluation of the Performance of Anticorruption Units (Anticorruption Officers) was approved by the order of the National Agency on Corruption Prevention dated August 1, 2023 No. 164/23</t>
   </si>
   <si>
     <t>1.1.4.3</t>
   </si>
   <si>
     <t>The following efforts of anticorruption officers have been prioritized: preventing the spread of corrupt practices, getting the public involved in the analysis and eradication of the risks of corruption in normative legal acts of government agencies and local self-government bodies</t>
   </si>
   <si>
     <t>1.1.4.3.2</t>
   </si>
   <si>
     <t>Drafting an order of the National Agency to amend the Model Regulation on the authorized unit (authorized officer) in matters of prevention and detection of corruption regarding specification of case of appointing an authorized persons on prevention and detection of corruption by assigning such functions to them</t>
   </si>
   <si>
     <t>The draft order has been drafted and publicized for a public discussion.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
   </si>
   <si>
     <t>1.1.4.3.3</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft order indicated in subclause 1.1.4.3.2, and ensuring its revision (if needed), issuance, and submission for state registration</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.4</t>
   </si>
   <si>
     <t>Supporting the state registration of the order indicated in subclause 1.1.4.3.2 and its official publication</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>The order has taken effect.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.6</t>
   </si>
   <si>
     <t>Ensuring the training of anticorruption officers as part of the general short-term professional development program in corruption risk management</t>
   </si>
   <si>
     <t>At least 300 anticorruption officers have completed training as part of the general short-term professional development program.</t>
   </si>
   <si>
     <t>Національним агентством з питань запобігання корупції спільно з Вищою школою публічного управління розроблено та погоджено загальну короткострокову програму підвищення кваліфікації «Управління корупційними ризиками» (ЗК/2023/099), яку затверджено наказом Національного агентства України з питань державної служби від 08.09.2023 № 143-23.
 Протягом 2023-2025 років проведено 7 наборів навчання уповноважених осіб з питань запобігання та виявлення корупції за загальною короткостроковою програмою підвищення кваліфікації з питань управління корупційними ризиками:
 - 10-12.10.2023 (30 осіб)
 - 24-26.10.2023 (33 особи)
 - 31.10-02.11.2023 (40 осіб)
 - 16.07-18.07.2024 (50 осіб)
 - 28.10-30.10.2024 (75 осіб)
 - 15.04-17.04.2025 (47 осіб)
 - 29.07-31.07.2025 (53 особи)
 Загальна кількість учасників - 328 осіб.
 Також у 2024 році було реалізовано навчальний проєкт "Марафон практичних навичок уповноваженого: Управління корупційними ризиками". Навчання відбувалося на платформі Google Classroom. Протягом місяця учасники вдосконалювали свої навички, виконуючи реальні завдання з ідентифікації корупційних ризиків і визначення заходів впливу на них, а також отримуючи зворотний зв’язок від провідних експертів. З 445 зареєстрованих представників публічної служби та приватного сектору успішно завершило марафон понад 150 учасників.</t>
   </si>
   <si>
     <t>1.1.5 In many areas of social life, resorting to corrupt practices is a more convenient, efficient, effective, and sometimes only way to satisfy the needs of individuals or legal entities compared to satisfying such needs in the legitimate way</t>
@@ -2177,92 +2187,92 @@
   <si>
     <t>1.1.5.1.3</t>
   </si>
   <si>
     <t>Conducting 10 analytical studies (5 per year) dedicated to:
 1) a detailed study of the most widespread or the most economically detrimental corrupt practices and causes of their existence in the 10 most corruption-plagued sectors;
 2) finding and modeling the implementation of convenient and legitimate approaches to satisfying the relevant needs of individuals or legal entities as opposed to the existing corrupt practices (particularly by launching electronic services)</t>
   </si>
   <si>
     <t>Analytical reports have been prepared, publicized, and brought to the attention of the concerned agencies and legal entities</t>
   </si>
   <si>
     <t>Протягом 2024 року Національне агентство підготувало 5 досліджень аналізу корупційних ризиків у 5 сферах (будівництво, медицина, публічні закупівлі для потреб оборони, військова сфера, управління державними підприємствами), за результатом яких підготовлено та оприлюднено:
 1. «ТОП-10 корупційних ризиків під час реалізації експериментального проєкту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф».
 2. «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності» з урахуванням правового режиму воєнного стану (станом на листопад 2024 року).
 3. Аналітичне дослідження на тему «Корупційні ризики під час здійснення централізованих тилових закупівель для Збройних Сил України».
 4. «ТОП-10 корупційних ризиків під час забезпечення житлом військовослужбовців та шляхи їх подолання» (Актуалізовані рекомендації).
 5. «Топ-15 корупційних ризиків в управлінні підприємствами ДК «Укроборонпром» та шляхи їх подолання» (Актуалізовані рекомендації).
 Протягом 2025 року Національне агентство підготувало 5 дослідження аналізу корупційних ризиків у 5 сферах (лісове господарство, будівництво, судова система, митниця, публічні закупівлі для потреб оборони), за результатом яких підготовлено та оприлюднено:
 1. «Корупційні ризики у лісовому господарстві».
 2. «Корупційні ризики під час будівництва, реконструкції, капітального ремонту цивільних об’єктів для відновлення України» (24.07.2025).
 3. Стратегічний аналіз корупційних ризиків “Корупційні ризики у сфері правосуддя”.
 4. “ТОП-10 корупційних ризиків при реформуванні митних органів” .
 5. «Корупційні ризики під час здійснення закупівель безпілотних систем та засобів радіоелектронної боротьби для Збройних Сил України» (06.11.2026).
 Кожне дослідження містить рекомендації щодо вдосконалення законних форм задоволення потреб фізичних та юридичних осіб. Відповідні дослідження були також оприлюдені та доведені до відома органів державної влади з метою врахування наданих рекомендацій.
-З огляду на досягення показника виконання, захід є виконаним у повному обсязі.
-Крім того, у 2026 році Національне агентство продовжують підготовку аналітичних досліджень:
+З огляду на досягнення показника виконання, захід є виконаним у повному обсязі.
+Крім того, у 2026 році Національне агентство продовжують підготовку аналітичних досліджень.
 1. 27 березня 2026 НАЗК оприлюднило комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення».
-2. У лютому 2026 року НАЗК опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків під час реалізації експериментального проєкту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф».
+2. 22 червня 2026 року Національне агентство презентувало попередні результати аналітичного дослідження «Корупційні ризики у сфері обов’язкового технічного контролю транспортних засобів» 
 Крім того, Національним агентством було проведено:
 - моніторинг імплементації рекомендацій, наданих у дослідженні напряму стратегічного аналізу корупційних ризиків «Корупційні ризики у процедурі зупинення/відновлення реєстрації податкових накладних/розрахунків коригування у Єдиному реєстрі податкових накладних».
 - моніторинг імплементації рекомендацій, наданих у дослідженнях напряму стратегічного аналізу корупційних ризиків у сфері публічних закупівель.
-- у жовтні 2025 року НАЗК опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності» (листопад 2024 р.).</t>
+- у жовтні 2025 року НАЗК опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності» (листопад 2024 р.).
+- у лютому 2026 року НАЗК опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків під час реалізації експериментального проєкту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф».</t>
   </si>
   <si>
     <t>1.1.5.1.4</t>
   </si>
   <si>
     <t>Annual discussion of the conclusions and recommendations outlined in analytical studies with the participation of representatives of government agencies, NGOs, international organizations, international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>Central bodies of executive power, which form or implement state policy in the areas most affected by corruption</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, international technical assistance projects, and the academic community.</t>
   </si>
   <si>
-    <t>У 2023 році Національним агентством з питань запобігання корупції взято участь у таких обговореннях:
+    <t>У 2023 році Національним агентством взято участь у таких обговореннях:
 - у межах ІІ кварталу 2023 року проведено обговорення рекомендацій, наданих у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності (з урахуванням правового режиму воєнного стану – станом на листопад 2024 року)», а також результати моніторингу імплементації рекомендацій, наданих у дослідженні “Корупційні ризики у діяльності ВЛК ЗСУ” з керівництвом Рівненської обласної державної адміністрації;
-- 06.09.2023 організовано та проведено обговорення аналітичного звіту щодо стратегічної оцінки корупційних ризиків у діяльності підприємств державної форми власності та визначення підприємств з найвищим рівнем корупційних ризиків, яке відбулось за участю представників органів державної влади, неурядових та міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти. У обговоренні взяли участь представники Міністерства економіки України, Міністерства оборони України, Міністерства з питань стратегічних галузей промисловості України, Фонду державного майна, Антимонопольного комітету, Державної аудиторської служби, представники Громадської організації «StateWatch» та Київського національного університету імені Тараса Шевченка;
-- 06.12.2023 організовано та проведено круглий стіл на тему «Блокування податкових накладних: корупційні ризики та шляхи їх подолання», на якому представлено дослідження напряму стратегічного аналізу корупційних ризиків «Корупційні ризики щодо реалізації процедури зупинення /відновлення реєстрації податкових накладних/розрахунків коригування у Єдиному реєстрі податкових накладних». В дискусії взяли участь народні депутати, представники Ради бізнес-омбудсмена, Державної податкової служби, бізнес-асоціацій, судді та члени профільних громадських організацій. За підсумками обговорення напрацьовано спільні рекомендації, які можуть стати базою для вдосконалення законодавства у податковій сфері.
+- 06.09.2023 організовано та проведено обговорення аналітичного звіту щодо стратегічної оцінки корупційних ризиків у діяльності підприємств державної форми власності та визначення підприємств з найвищим рівнем корупційних ризиків, яке відбулось за участю представників органів державної влади, неурядових та міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти. У обговоренні взяли участь представники Мінекономіки, МОУ, Мінстратегпрому, ФДМУ, АМКУ, Держаудитслужби, представники ГО «StateWatch» та КНУ ім. Т. Шевченка;
+- 06.12.2023 організовано та проведено круглий стіл на тему «Блокування податкових накладних: корупційні ризики та шляхи їх подолання», на якому представлено дослідження напряму стратегічного аналізу корупційних ризиків «Корупційні ризики щодо реалізації процедури зупинення /відновлення реєстрації податкових накладних/розрахунків коригування у Єдиному реєстрі податкових накладних». В дискусії взяли участь народні депутати, представники Ради бізнес-омбудсмена, ДПС, бізнес-асоціацій, судді та члени профільних громадських організацій. За підсумками обговорення напрацьовано спільні рекомендації, які можуть стати базою для вдосконалення законодавства у податковій сфері.
 - 22.12.2023 представники Національного агентства взяли участь у засіданні Міжвідомчої робочої групи з питань протидії вчиненню службовими особами ТЦК та СП корупційних та інших кримінальних правопорушень, на якому презентували дослідження «Корупційні ризики у діяльності військово-лікарських комісій Збройних Сил України». До обговорення долучилися представники правоохоронних органів та заступник начальника ЦВЛК ЗСУ.
-У 2024 році Національним агентством з питань запобігання корупції взято участь у таких обговореннях:
-- 25.01.2024 взято участь у обговоренні результатів дослідження напряму стратегічного аналізу корупційних ризиків «Корупційні ризики у діяльності військово-лікарських комісій Збройних Сил України», у якому ідентифіковано ТОП-20 найпоширеніших корупційних ризиків у діяльності ВЛК ЗСУ та запропоновано шляхи їх мінімізації. Обговорення відбулось, зокрема, за участі заступників Міністра оборони України та Міністра охорони здоров’я;
+У 2024 році Національним агентством взято участь у таких обговореннях:
+- 25.01.2024 взято участь у обговоренні результатів дослідження напряму стратегічного аналізу корупційних ризиків «Корупційні ризики у діяльності військово-лікарських комісій Збройних Сил України», у якому ідентифіковано ТОП-20 найпоширеніших корупційних ризиків у діяльності ВЛК ЗСУ та запропоновано шляхи їх мінімізації. Обговорення відбулось, зокрема, за участі заступників МОУ та МОЗ;
 - у межах ІІІ кварталу 2024 року Національним агентством обговорено рекомендації надані у дослідженні «Топ-10 корупційних ризиків під час реалізації експериментального проекту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф», з керівництвом Хмельницької обласної військової адміністрації (ОВА), а також Хмельницької обласної та міської рад; з представниками обласної і міської влади на Харківщині; рекомендації також презентовано на ІІІ Business &amp; Legal Infrastructure Forum; важливість рекомендацій обговорювалася і з Послом Японії в Україні;
 - Представниками Національного агентства обговорено рекомендації, надані у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності (з урахуванням правового режиму воєнного стану – станом на листопад 2024 року)», а також результати моніторингу імплементації рекомендацій, наданих у дослідженні “Корупційні ризики у діяльності ВЛК ЗСУ” з керівництвом Рівненської обласної державної адміністрації.
-У 2025 році Національним агентством з питань запобігання корупції взято участь у таких обговореннях:
-- у І кварталі 2025 року Національним агентством з питань запобігання корупції взято участь у обговоренні рекомендацій результатів дослідження та впровадження антикорупційних запобіжників у лісовій сфері. Участь у заході взяли народні депутати, представники Міністерства захисту довкілля та природних ресурсів України, Державного агентства лісових ресурсів України, ДП «Ліси України», інших виконавчих органів влади, громадських організацій, правоохоронних органів, журналісти.
+У 2025 році Національним агентством взято участь у таких обговореннях:
+- у І кварталі 2025 року взято участь у обговоренні рекомендацій результатів дослідження та впровадження антикорупційних запобіжників у лісовій сфері. Також у заході взяли участь народні депутати, представники Міндовкілля, Держлісагентство, ДП «Ліси України», інших виконавчих органів влади, громадських організацій, правоохоронних органів, журналісти.
 - протягом ІІ кварталу 2025 року були проведені регіональні візити до Запоріжжя, Полтави та Чернігова, де були проведені обговорення з керівництвом ОВА, рад, правоохоронцями, громадськими активістами та журналістами щодо сфер, які можуть містити найбільші корупційні ризики у даних регіонах, зокрема щодо сфер відновлення, будівництва фортифікацій та публічних закупівель.
-- у ІІІ кварталі 2025 року Національне агентство з питань запобігання корупції (НАЗК) спільно з Державною аудиторською службою України, Базельським інститутом управління за підтримки Швейцарії презентувало дослідження «Корупційні ризики під час будівництва, реконструкції, капітального ремонту цивільних об’єктів для відновлення України», за результатами якого фахівці надали комплексні рекомендації для усунення найпоширеніших корупційних ризиків у сфері відбудови.
-[...3 lines deleted...]
-- 27 березня 2026 року Національне агентство презентувало на публічному заході комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення», де взяли участь, зокрема, представники Національної комісії з цінних паперів та фондового ринку України, Державної інспекції архітектури та містобудування України, Міністерства розвитку громад, Бюро економічної безпеки України, Національного антикорупційного бюро України, обласних військових адміністрацій, громадських організацій, бізнес-спільноти, наукової спільноти.</t>
+- у ІІІ кварталі 2025 року Національне агентство спільно з Держаудитслужбою, Базельським інститутом управління за підтримки Швейцарії презентувало дослідження «Корупційні ризики під час будівництва, реконструкції, капітального ремонту цивільних об’єктів для відновлення України», за результатами якого фахівці надали комплексні рекомендації для усунення найпоширеніших корупційних ризиків у сфері відбудови. У презентації дослідження взяли участь представники Мінрозвитку, Держагентства відновлення, Рахункової палати, НАБУ, обласних військових адміністрацій, органів місцевого самоврядування, громадських організацій, журналісти.
+У І півріччі 2026 року Національним агентством взято участь у таких обговореннях:
+- 27 березня 2026 року Національне агентство презентувало на публічному заході комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення», де взяли участь, зокрема, представники НКЦПФР, ДІАМ, Мінрозвитку, БЕБ, НАБУ, обласних військових адміністрацій, громадських організацій, бізнес-спільноти, наукової спільноти.
+- 22 червня 2026 року Національне агентство презентувало попередні результати комплексного дослідження «Корупційні ризики у сфері обов’язкового технічного контролю транспортних засобів» під час публічного заходу, присвяченого обговоренню ключових змін реформи системи обов’язкового технічного контролю транспортних засобів (ОТК). У заході взяли участь представники Європейської комісії, Мінрозвитку, МВС, ДП “ДержтрансНДІпроект”, бізнесу та громадськості.</t>
   </si>
   <si>
     <t>1.1.5.1.5</t>
   </si>
   <si>
     <t>Improving the legitimate approaches to satisfying the needs of individuals and legal entities, taking into account the recommendations presented in analytical studies (particularly by launching electronic services, enhancing the transparency and accountability of processes pertaining to interactions between the state and the population and businesses, using re-engineering procedures, as well as implementing technological tools for the elimination of typical corruption risks: modules for random allocation of materials for specific administrative actions, technologies that implement the principle of extraterritorial examination of specific materials and decision-making, artificial intelligence-powered expert systems for aggregation and assessment of big data arrays, etc.)</t>
   </si>
   <si>
     <t xml:space="preserve">The legitimate approaches to satisfying the needs of individuals and legal entities have been improved, taking into account the recommendations presented in the analytical report. </t>
   </si>
   <si>
     <t>Станом на кінець 2024-початок 2025 року встановлено, що лише одна інституція (АТ "Укроборонпром") з близько 30 - врахувала усі рекомендації, надані Національним агентством у дослідженнях стратегічного аналізу корупційних ризиків щодо удосконалення законних форм задоволення потреб фізичних та юридичних осіб. Наразі інституція продовжує вживати заходи щодо подальшої реалізації рекомендацій.
 Разом із цим інформація щодо врахування рекомендацій іншими інституціями відсутня.
 Таким чином, у зв’язку із настанням строку виконання заходу та з урахуванням наданої інформації, захід є виконани частково.</t>
   </si>
   <si>
     <t>1.1.5.1.6</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On the Procedure for Deciding Matters of the Administrative-Territorial System of Ukraine (registration number 4664 dated June 28, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>Станом на момент завершення виконання заходу проект Закону України “Про порядок вирішення питань адміністративно-територіального устрою України” (реєстраційний номер 4664 від 28.01.2021) надалі перебував на розгляді Верховної Ради України.
 Водночас Верховною Радою України прийнято Закон України "Про порядок вирішення окремих питань адміністративно-територіального устрою України" (набрав чинності 26.01.2024), який за суттю правового регулювання аналогічний до проекту Закону України “Про порядок вирішення питань адміністративно-територіального устрою України” (реєстраційний номер 4664 від 28.01.2021). Відтак вбачається, що захід виконано у інший спосіб, ніж визначено Державною антикорупційною програмою.</t>
   </si>
@@ -2861,55 +2871,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q148"/>
+  <dimension ref="A1:Q149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q148"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q149"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -5691,4911 +5701,4962 @@
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>237</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>240</v>
+        <v>201</v>
       </c>
       <c r="K56" s="2"/>
       <c r="L56" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O56" s="2" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="P56" s="2" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="Q56" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="K57" s="2"/>
       <c r="L57" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O57" s="2" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="P57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q57" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>219</v>
+        <v>245</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>220</v>
+        <v>246</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="K58" s="2"/>
       <c r="L58" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N58" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O58" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="P58" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q58" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17">
+      <c r="A59" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="P58" s="2" t="s">
+      <c r="G59" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N59" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="O59" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="P59" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="Q58" s="2" t="s">
-[...50 lines deleted...]
-      <c r="Q59" s="3" t="s">
+      <c r="Q59" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K60" s="3"/>
       <c r="L60" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N60" s="3" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>149</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K61" s="3"/>
       <c r="L61" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N61" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q61" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>268</v>
+        <v>149</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K62" s="3"/>
       <c r="L62" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N62" s="3" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>24</v>
+        <v>270</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>25</v>
+        <v>261</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K63" s="3"/>
       <c r="L63" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N63" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="Q63" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K64" s="3"/>
       <c r="L64" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N64" s="3" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="Q64" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K65" s="3"/>
       <c r="L65" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N65" s="3" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q65" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:17">
-      <c r="A66" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C66" s="2" t="s">
+      <c r="A66" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K66" s="3"/>
+      <c r="L66" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N66" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="O66" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...27 lines deleted...]
-      <c r="P66" s="2" t="s">
+      <c r="P66" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="Q66" s="2" t="s">
+      <c r="Q66" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K67" s="2"/>
       <c r="L67" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="P67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q67" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>149</v>
       </c>
       <c r="I68" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K68" s="2"/>
       <c r="L68" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N68" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="O68" s="2" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="P68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q68" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>299</v>
+        <v>149</v>
       </c>
       <c r="I69" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K69" s="2"/>
       <c r="L69" s="2" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N69" s="2" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="O69" s="2" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="P69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q69" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F70" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="H70" s="2" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="I70" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K70" s="2"/>
       <c r="L70" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M70" s="2" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="N70" s="2" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="O70" s="2" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="P70" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q70" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I71" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K71" s="2"/>
       <c r="L71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N71" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O71" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P71" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q71" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>307</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>308</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I72" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K72" s="2"/>
       <c r="L72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N72" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O72" s="2" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="P72" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q72" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I73" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K73" s="2"/>
       <c r="L73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O73" s="2" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="P73" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q73" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K74" s="2"/>
       <c r="L74" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N74" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O74" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P74" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q74" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I75" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K75" s="2"/>
       <c r="L75" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O75" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P75" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q75" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>317</v>
+        <v>40</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K76" s="2"/>
       <c r="L76" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="N76" s="2" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
       <c r="O76" s="2" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="P76" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q76" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F77" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="G77" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="G77" s="2" t="s">
+      <c r="H77" s="2" t="s">
         <v>321</v>
       </c>
-      <c r="H77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I77" s="2" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K77" s="2"/>
       <c r="L77" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N77" s="2" t="s">
         <v>322</v>
       </c>
       <c r="O77" s="2" t="s">
         <v>323</v>
       </c>
       <c r="P77" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q77" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>325</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="I78" s="2" t="s">
         <v>85</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K78" s="2"/>
       <c r="L78" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N78" s="2" t="s">
         <v>326</v>
       </c>
       <c r="O78" s="2" t="s">
         <v>327</v>
       </c>
       <c r="P78" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q78" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>329</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>330</v>
+        <v>301</v>
       </c>
       <c r="I79" s="2" t="s">
         <v>85</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K79" s="2"/>
       <c r="L79" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N79" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="O79" s="2" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="P79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q79" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:17">
-      <c r="A80" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C80" s="3" t="s">
+      <c r="A80" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D80" s="3" t="s">
+      <c r="D80" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G80" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="E80" s="3" t="s">
+      <c r="H80" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="F80" s="3" t="s">
+      <c r="I80" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K80" s="2"/>
+      <c r="L80" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N80" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="G80" s="3" t="s">
+      <c r="O80" s="2" t="s">
         <v>336</v>
       </c>
-      <c r="H80" s="3" t="s">
-[...24 lines deleted...]
-      <c r="Q80" s="3" t="s">
+      <c r="P80" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q80" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="F81" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="G81" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="G81" s="3" t="s">
+      <c r="H81" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="H81" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I81" s="3" t="s">
-        <v>25</v>
+        <v>342</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K81" s="3"/>
       <c r="L81" s="3" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M81" s="3" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="N81" s="3" t="s">
-        <v>342</v>
+        <v>99</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>343</v>
       </c>
       <c r="P81" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q81" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17">
+      <c r="A82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K82" s="3"/>
+      <c r="L82" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M82" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N82" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="P82" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="Q81" s="3" t="s">
-[...22 lines deleted...]
-      <c r="G82" s="2" t="s">
+      <c r="Q82" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17">
+      <c r="A83" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="H82" s="2" t="s">
+      <c r="D83" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="H83" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="I82" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J82" s="2" t="s">
+      <c r="I83" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="J83" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K82" s="2"/>
-[...6 lines deleted...]
-      <c r="N82" s="2" t="s">
+      <c r="K83" s="2"/>
+      <c r="L83" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="N83" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="O82" s="2" t="s">
-[...2 lines deleted...]
-      <c r="P82" s="2" t="s">
+      <c r="O83" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="P83" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="Q82" s="2" t="s">
-[...19 lines deleted...]
-      <c r="F83" s="3" t="s">
+      <c r="Q83" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17">
+      <c r="A84" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="K84" s="3"/>
+      <c r="L84" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M84" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="G83" s="3" t="s">
-[...8 lines deleted...]
-      <c r="J83" s="3" t="s">
+      <c r="N84" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="O84" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="P84" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q84" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17">
+      <c r="A85" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="J85" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="K83" s="3"/>
-[...12 lines deleted...]
-      <c r="P83" s="3" t="s">
+      <c r="K85" s="2"/>
+      <c r="L85" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M85" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N85" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="O85" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="P85" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="Q83" s="3" t="s">
-[...101 lines deleted...]
-      <c r="Q85" s="3" t="s">
+      <c r="Q85" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>299</v>
+        <v>24</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>374</v>
+        <v>353</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K86" s="3"/>
       <c r="L86" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N86" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="O86" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="O86" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P86" s="3" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="Q86" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="F87" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="G87" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="G87" s="3" t="s">
+      <c r="H87" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="I87" s="3" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K87" s="3"/>
       <c r="L87" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N87" s="3" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="P87" s="3" t="s">
         <v>101</v>
       </c>
       <c r="Q87" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="F88" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="H88" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="G88" s="3" t="s">
+      <c r="I88" s="3" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K88" s="3"/>
       <c r="L88" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N88" s="3" t="s">
         <v>385</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>386</v>
       </c>
       <c r="P88" s="3" t="s">
         <v>101</v>
       </c>
       <c r="Q88" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>387</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>388</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>389</v>
+        <v>321</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>390</v>
+        <v>342</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K89" s="3"/>
       <c r="L89" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N89" s="3" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="P89" s="3" t="s">
         <v>101</v>
       </c>
       <c r="Q89" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="F90" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="H90" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="G90" s="3" t="s">
+      <c r="I90" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="H90" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J90" s="3" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="K90" s="3" t="s">
         <v>26</v>
       </c>
+      <c r="K90" s="3"/>
       <c r="L90" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N90" s="3" t="s">
         <v>395</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>396</v>
       </c>
       <c r="P90" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17">
+      <c r="A91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="K91" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L91" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M91" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N91" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="O91" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="P91" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="Q90" s="3" t="s">
-[...50 lines deleted...]
-      <c r="Q91" s="2" t="s">
+      <c r="Q91" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>403</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I92" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J92" s="2" t="s">
-        <v>404</v>
+        <v>163</v>
       </c>
       <c r="K92" s="2"/>
       <c r="L92" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M92" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N92" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O92" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="P92" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q92" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I93" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>67</v>
+        <v>408</v>
       </c>
       <c r="K93" s="2"/>
       <c r="L93" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N93" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O93" s="2" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="P93" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q93" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I94" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J94" s="2" t="s">
-        <v>166</v>
+        <v>67</v>
       </c>
       <c r="K94" s="2"/>
       <c r="L94" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N94" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O94" s="2" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="P94" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q94" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I95" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="K95" s="2"/>
       <c r="L95" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M95" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N95" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O95" s="2" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="P95" s="2" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="Q95" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I96" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>413</v>
+        <v>150</v>
       </c>
       <c r="K96" s="2"/>
       <c r="L96" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N96" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O96" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="P96" s="2" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="Q96" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I97" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J97" s="2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="K97" s="2"/>
       <c r="L97" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N97" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O97" s="2" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="P97" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q97" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I98" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J98" s="2" t="s">
-        <v>225</v>
+        <v>420</v>
       </c>
       <c r="K98" s="2"/>
       <c r="L98" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N98" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O98" s="2" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="P98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q98" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I99" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J99" s="2" t="s">
-        <v>172</v>
+        <v>225</v>
       </c>
       <c r="K99" s="2"/>
       <c r="L99" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M99" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N99" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O99" s="2" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="P99" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q99" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I100" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J100" s="2" t="s">
-        <v>77</v>
+        <v>172</v>
       </c>
       <c r="K100" s="2"/>
       <c r="L100" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M100" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N100" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O100" s="2" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="P100" s="2" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="Q100" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>425</v>
+        <v>404</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>426</v>
+        <v>25</v>
       </c>
       <c r="J101" s="2" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="K101" s="2"/>
       <c r="L101" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M101" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N101" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="O101" s="2" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="P101" s="2" t="s">
         <v>82</v>
       </c>
       <c r="Q101" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F102" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="G102" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="G102" s="2" t="s">
+      <c r="H102" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="I102" s="2" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J102" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K102" s="2"/>
       <c r="L102" s="2" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M102" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N102" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="O102" s="2" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
       <c r="P102" s="2" t="s">
         <v>82</v>
       </c>
       <c r="Q102" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="103" spans="1:17">
       <c r="A103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F103" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="H103" s="2" t="s">
         <v>435</v>
       </c>
-      <c r="G103" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I103" s="2" t="s">
-        <v>438</v>
+        <v>98</v>
       </c>
       <c r="J103" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K103" s="2"/>
       <c r="L103" s="2" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>43</v>
+        <v>436</v>
       </c>
       <c r="N103" s="2" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="O103" s="2" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="P103" s="2" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="Q103" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:17">
       <c r="A104" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F104" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="H104" s="2" t="s">
         <v>441</v>
       </c>
-      <c r="G104" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I104" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J104" s="2" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="K104" s="2"/>
       <c r="L104" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M104" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N104" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O104" s="2" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="P104" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q104" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:17">
       <c r="A105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>404</v>
+        <v>163</v>
       </c>
       <c r="K105" s="2"/>
       <c r="L105" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M105" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="P105" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q105" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I106" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J106" s="2" t="s">
-        <v>67</v>
+        <v>408</v>
       </c>
       <c r="K106" s="2"/>
       <c r="L106" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M106" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N106" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O106" s="2" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="P106" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q106" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:17">
       <c r="A107" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J107" s="2" t="s">
-        <v>166</v>
+        <v>67</v>
       </c>
       <c r="K107" s="2"/>
       <c r="L107" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M107" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N107" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O107" s="2" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="P107" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q107" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I108" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J108" s="2" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="K108" s="2"/>
       <c r="L108" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M108" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N108" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O108" s="2" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="P108" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q108" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J109" s="2" t="s">
-        <v>413</v>
+        <v>150</v>
       </c>
       <c r="K109" s="2"/>
       <c r="L109" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M109" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N109" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O109" s="2" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="P109" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q109" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:17">
       <c r="A110" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I110" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J110" s="2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="K110" s="2"/>
       <c r="L110" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M110" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N110" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O110" s="2" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="P110" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q110" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:17">
       <c r="A111" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J111" s="2" t="s">
-        <v>225</v>
+        <v>420</v>
       </c>
       <c r="K111" s="2"/>
       <c r="L111" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M111" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N111" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O111" s="2" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="P111" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q111" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:17">
       <c r="A112" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I112" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J112" s="2" t="s">
-        <v>172</v>
+        <v>225</v>
       </c>
       <c r="K112" s="2"/>
       <c r="L112" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M112" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N112" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O112" s="2" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="P112" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q112" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:17">
       <c r="A113" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J113" s="2" t="s">
-        <v>77</v>
+        <v>172</v>
       </c>
       <c r="K113" s="2"/>
       <c r="L113" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M113" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N113" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O113" s="2" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="P113" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q113" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:17">
       <c r="A114" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I114" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J114" s="2" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="K114" s="2"/>
       <c r="L114" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M114" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N114" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O114" s="2" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="P114" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q114" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="115" spans="1:17">
-      <c r="A115" s="3" t="s">
-[...11 lines deleted...]
-      <c r="E115" s="3" t="s">
+      <c r="A115" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F115" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="F115" s="3" t="s">
+      <c r="G115" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K115" s="2"/>
+      <c r="L115" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M115" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N115" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="O115" s="2" t="s">
         <v>466</v>
       </c>
-      <c r="G115" s="3" t="s">
-[...24 lines deleted...]
-      <c r="P115" s="3" t="s">
+      <c r="P115" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="Q115" s="3" t="s">
+      <c r="Q115" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="116" spans="1:17">
       <c r="A116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>470</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>471</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>24</v>
+        <v>472</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>472</v>
+        <v>430</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>160</v>
+        <v>26</v>
       </c>
       <c r="K116" s="3"/>
       <c r="L116" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N116" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="O116" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="O116" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P116" s="3" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q116" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:17">
       <c r="A117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="F117" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="G117" s="3" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="K117" s="3"/>
       <c r="L117" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N117" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="O117" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="O117" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P117" s="3" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q117" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="118" spans="1:17">
       <c r="A118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="F118" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="G118" s="3" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>482</v>
+        <v>166</v>
       </c>
       <c r="K118" s="3"/>
       <c r="L118" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M118" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N118" s="3" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>483</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q118" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:17">
       <c r="A119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>484</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>485</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>268</v>
+        <v>24</v>
       </c>
       <c r="I119" s="3" t="s">
-        <v>25</v>
+        <v>476</v>
       </c>
       <c r="J119" s="3" t="s">
-        <v>26</v>
+        <v>486</v>
       </c>
       <c r="K119" s="3"/>
       <c r="L119" s="3" t="s">
-        <v>486</v>
+        <v>42</v>
       </c>
       <c r="M119" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N119" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="O119" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="N119" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P119" s="3" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="Q119" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="120" spans="1:17">
       <c r="A120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="F120" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K120" s="3"/>
+      <c r="L120" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="G120" s="3" t="s">
+      <c r="M120" s="3" t="s">
         <v>491</v>
       </c>
-      <c r="H120" s="3" t="s">
-[...11 lines deleted...]
-      <c r="L120" s="3" t="s">
+      <c r="N120" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="M120" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N120" s="3" t="s">
+      <c r="O120" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="O120" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P120" s="3" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="Q120" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="121" spans="1:17">
       <c r="A121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="F121" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="G121" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="G121" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H121" s="3" t="s">
-        <v>497</v>
+        <v>24</v>
       </c>
       <c r="I121" s="3" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="J121" s="3" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L121" s="3" t="s">
-        <v>27</v>
+        <v>496</v>
       </c>
       <c r="M121" s="3" t="s">
         <v>35</v>
       </c>
       <c r="N121" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="O121" s="3" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="P121" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q121" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="122" spans="1:17">
-      <c r="A122" s="2" t="s">
-[...8 lines deleted...]
-      <c r="D122" s="2" t="s">
+      <c r="A122" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="G122" s="3" t="s">
         <v>500</v>
       </c>
-      <c r="E122" s="2" t="s">
+      <c r="H122" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="F122" s="2" t="s">
+      <c r="I122" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="K122" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M122" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N122" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="G122" s="2" t="s">
+      <c r="O122" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="H122" s="2" t="s">
-[...23 lines deleted...]
-      <c r="P122" s="2" t="s">
+      <c r="P122" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="Q122" s="2" t="s">
+      <c r="Q122" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="123" spans="1:17">
       <c r="A123" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="F123" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="H123" s="2" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="I123" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J123" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="K123" s="2"/>
+        <v>172</v>
+      </c>
+      <c r="K123" s="2" t="s">
+        <v>509</v>
+      </c>
       <c r="L123" s="2" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M123" s="2" t="s">
-        <v>487</v>
+        <v>43</v>
       </c>
       <c r="N123" s="2" t="s">
         <v>510</v>
       </c>
       <c r="O123" s="2" t="s">
         <v>511</v>
       </c>
       <c r="P123" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q123" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="124" spans="1:17">
       <c r="A124" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>512</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>513</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>24</v>
+        <v>127</v>
       </c>
       <c r="I124" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J124" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K124" s="2"/>
       <c r="L124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M124" s="2" t="s">
-        <v>35</v>
+        <v>491</v>
       </c>
       <c r="N124" s="2" t="s">
         <v>514</v>
       </c>
       <c r="O124" s="2" t="s">
         <v>515</v>
       </c>
       <c r="P124" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q124" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:17">
       <c r="A125" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>516</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>517</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I125" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J125" s="2" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="K125" s="2" t="s">
         <v>26</v>
       </c>
+      <c r="K125" s="2"/>
       <c r="L125" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M125" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N125" s="2" t="s">
         <v>518</v>
       </c>
       <c r="O125" s="2" t="s">
         <v>519</v>
       </c>
       <c r="P125" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q125" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:17">
       <c r="A126" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>520</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>521</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I126" s="2" t="s">
-        <v>472</v>
+        <v>25</v>
       </c>
       <c r="J126" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="K126" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K126" s="2"/>
       <c r="L126" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M126" s="2" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="N126" s="2" t="s">
         <v>522</v>
       </c>
       <c r="O126" s="2" t="s">
         <v>523</v>
       </c>
       <c r="P126" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q126" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="127" spans="1:17">
-      <c r="A127" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D127" s="3" t="s">
+      <c r="A127" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F127" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="E127" s="3" t="s">
+      <c r="G127" s="2" t="s">
         <v>525</v>
       </c>
-      <c r="F127" s="3" t="s">
+      <c r="H127" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="J127" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K127" s="2"/>
+      <c r="L127" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M127" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N127" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="G127" s="3" t="s">
+      <c r="O127" s="2" t="s">
         <v>527</v>
       </c>
-      <c r="H127" s="3" t="s">
-[...24 lines deleted...]
-      <c r="Q127" s="3" t="s">
+      <c r="P127" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q127" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="128" spans="1:17">
       <c r="A128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>530</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>531</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>379</v>
+        <v>301</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>532</v>
+        <v>378</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K128" s="3"/>
       <c r="L128" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N128" s="3" t="s">
-        <v>385</v>
+        <v>532</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>533</v>
       </c>
       <c r="P128" s="3" t="s">
         <v>101</v>
       </c>
       <c r="Q128" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="129" spans="1:17">
       <c r="A129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>534</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>535</v>
       </c>
       <c r="H129" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="I129" s="3" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="K129" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K129" s="3"/>
       <c r="L129" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M129" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N129" s="3" t="s">
-        <v>538</v>
+        <v>389</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="P129" s="3" t="s">
         <v>101</v>
       </c>
       <c r="Q129" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="130" spans="1:17">
       <c r="A130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F130" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="H130" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="G130" s="3" t="s">
+      <c r="I130" s="3" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K130" s="3" t="s">
-        <v>482</v>
+        <v>163</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M130" s="3" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="N130" s="3" t="s">
         <v>542</v>
       </c>
       <c r="O130" s="3" t="s">
         <v>543</v>
       </c>
       <c r="P130" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q130" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17">
+      <c r="A131" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K131" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M131" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N131" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="O131" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="P131" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="Q130" s="3" t="s">
-[...50 lines deleted...]
-      <c r="Q131" s="2" t="s">
+      <c r="Q131" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>551</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>552</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>553</v>
+        <v>24</v>
       </c>
       <c r="I132" s="2" t="s">
-        <v>374</v>
+        <v>481</v>
       </c>
       <c r="J132" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K132" s="2"/>
       <c r="L132" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M132" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N132" s="2" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="O132" s="2" t="s">
         <v>554</v>
       </c>
       <c r="P132" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q132" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="133" spans="1:17">
       <c r="A133" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>555</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>556</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>40</v>
+        <v>557</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>25</v>
+        <v>378</v>
       </c>
       <c r="J133" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K133" s="2"/>
       <c r="L133" s="2" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M133" s="2" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="N133" s="2" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="O133" s="2" t="s">
         <v>558</v>
       </c>
       <c r="P133" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q133" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="134" spans="1:17">
       <c r="A134" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>559</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>560</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>561</v>
+        <v>40</v>
       </c>
       <c r="I134" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J134" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K134" s="2" t="s">
+      <c r="K134" s="2"/>
+      <c r="L134" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M134" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="N134" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="O134" s="2" t="s">
         <v>562</v>
-      </c>
-[...10 lines deleted...]
-        <v>564</v>
       </c>
       <c r="P134" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q134" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F135" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="H135" s="2" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="I135" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J135" s="2" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="K135" s="2"/>
+        <v>26</v>
+      </c>
+      <c r="K135" s="2" t="s">
+        <v>566</v>
+      </c>
       <c r="L135" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M135" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N135" s="2" t="s">
         <v>567</v>
       </c>
       <c r="O135" s="2" t="s">
         <v>568</v>
       </c>
       <c r="P135" s="2" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="Q135" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="136" spans="1:17">
       <c r="A136" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>569</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>570</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I136" s="2" t="s">
-        <v>364</v>
+        <v>25</v>
       </c>
       <c r="J136" s="2" t="s">
-        <v>160</v>
+        <v>566</v>
       </c>
       <c r="K136" s="2"/>
       <c r="L136" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M136" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N136" s="2" t="s">
-        <v>365</v>
+        <v>571</v>
       </c>
       <c r="O136" s="2" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="P136" s="2" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="Q136" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:17">
       <c r="A137" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>574</v>
+        <v>24</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>575</v>
+        <v>368</v>
       </c>
       <c r="J137" s="2" t="s">
         <v>160</v>
       </c>
       <c r="K137" s="2"/>
       <c r="L137" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M137" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N137" s="2" t="s">
-        <v>576</v>
+        <v>369</v>
       </c>
       <c r="O137" s="2" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="P137" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q137" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="138" spans="1:17">
       <c r="A138" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F138" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="H138" s="2" t="s">
         <v>578</v>
       </c>
-      <c r="G138" s="2" t="s">
+      <c r="I138" s="2" t="s">
         <v>579</v>
-      </c>
-[...4 lines deleted...]
-        <v>580</v>
       </c>
       <c r="J138" s="2" t="s">
         <v>160</v>
       </c>
       <c r="K138" s="2"/>
       <c r="L138" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M138" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N138" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="O138" s="2" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="P138" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q138" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:17">
       <c r="A139" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F139" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="G139" s="2" t="s">
         <v>583</v>
       </c>
-      <c r="G139" s="2" t="s">
+      <c r="H139" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="I139" s="2" t="s">
         <v>584</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
       <c r="J139" s="2" t="s">
         <v>160</v>
       </c>
       <c r="K139" s="2"/>
       <c r="L139" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M139" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N139" s="2" t="s">
         <v>585</v>
       </c>
       <c r="O139" s="2" t="s">
         <v>586</v>
       </c>
       <c r="P139" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q139" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:17">
-      <c r="A140" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D140" s="3" t="s">
+      <c r="A140" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="F140" s="2" t="s">
         <v>587</v>
       </c>
-      <c r="E140" s="3" t="s">
+      <c r="G140" s="2" t="s">
         <v>588</v>
       </c>
-      <c r="F140" s="3" t="s">
+      <c r="H140" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="J140" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="K140" s="2"/>
+      <c r="L140" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M140" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N140" s="2" t="s">
         <v>589</v>
       </c>
-      <c r="G140" s="3" t="s">
+      <c r="O140" s="2" t="s">
         <v>590</v>
       </c>
-      <c r="H140" s="3" t="s">
-[...21 lines deleted...]
-      <c r="P140" s="3" t="s">
+      <c r="P140" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="Q140" s="3" t="s">
+      <c r="Q140" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="141" spans="1:17">
       <c r="A141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>593</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>594</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I141" s="3" t="s">
-        <v>426</v>
+        <v>481</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K141" s="3"/>
       <c r="L141" s="3" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M141" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N141" s="3" t="s">
         <v>595</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>596</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="Q141" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="142" spans="1:17">
       <c r="A142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>597</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>598</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>98</v>
+        <v>430</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K142" s="3"/>
       <c r="L142" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M142" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N142" s="3" t="s">
         <v>599</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>600</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="Q142" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:17">
       <c r="A143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>601</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>602</v>
       </c>
       <c r="H143" s="3" t="s">
-        <v>299</v>
+        <v>97</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>380</v>
+        <v>98</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K143" s="3"/>
       <c r="L143" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M143" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N143" s="3" t="s">
         <v>603</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>604</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="Q143" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:17">
       <c r="A144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>605</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>606</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>97</v>
+        <v>301</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="J144" s="3" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="K144" s="3" t="s">
         <v>26</v>
       </c>
+      <c r="K144" s="3"/>
       <c r="L144" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M144" s="3" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="N144" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="O144" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="O144" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P144" s="3" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="Q144" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:17">
       <c r="A145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F145" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="G145" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="G145" s="3" t="s">
+      <c r="H145" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J145" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="H145" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K145" s="3" t="s">
-        <v>612</v>
+        <v>26</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M145" s="3" t="s">
         <v>35</v>
       </c>
       <c r="N145" s="3" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>613</v>
       </c>
       <c r="P145" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q145" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:17">
-      <c r="A146" s="2" t="s">
-[...8 lines deleted...]
-      <c r="D146" s="2" t="s">
+      <c r="A146" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="F146" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="E146" s="2" t="s">
+      <c r="G146" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="F146" s="2" t="s">
+      <c r="H146" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="K146" s="3" t="s">
         <v>616</v>
       </c>
-      <c r="G146" s="2" t="s">
+      <c r="L146" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M146" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N146" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="O146" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="H146" s="2" t="s">
-[...23 lines deleted...]
-      <c r="P146" s="2" t="s">
+      <c r="P146" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="Q146" s="2" t="s">
+      <c r="Q146" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="147" spans="1:17">
       <c r="A147" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="F147" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I147" s="2" t="s">
         <v>622</v>
       </c>
-      <c r="G147" s="2" t="s">
+      <c r="J147" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K147" s="2" t="s">
         <v>623</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="L147" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M147" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N147" s="2" t="s">
         <v>624</v>
       </c>
       <c r="O147" s="2" t="s">
         <v>625</v>
       </c>
       <c r="P147" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q147" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="148" spans="1:17">
       <c r="A148" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>626</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>627</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>149</v>
+        <v>565</v>
       </c>
       <c r="I148" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J148" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="K148" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K148" s="2"/>
       <c r="L148" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M148" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N148" s="2" t="s">
         <v>628</v>
       </c>
       <c r="O148" s="2" t="s">
         <v>629</v>
       </c>
       <c r="P148" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q148" s="2" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="149" spans="1:17">
+      <c r="A149" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J149" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K149" s="2"/>
+      <c r="L149" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M149" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N149" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="O149" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="P149" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q149" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q148"/>
+  <autoFilter ref="A2:Q149"/>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="Q3:Q5"/>
     <mergeCell ref="A6:A15"/>
     <mergeCell ref="B6:B15"/>
     <mergeCell ref="C6:C15"/>
     <mergeCell ref="D6:D15"/>
     <mergeCell ref="E6:E15"/>
     <mergeCell ref="Q6:Q15"/>
     <mergeCell ref="A16:A21"/>
     <mergeCell ref="B16:B21"/>
     <mergeCell ref="C16:C21"/>
     <mergeCell ref="D16:D21"/>
     <mergeCell ref="E16:E21"/>
     <mergeCell ref="Q16:Q21"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="C22:C24"/>
     <mergeCell ref="D22:D24"/>
     <mergeCell ref="E22:E24"/>
     <mergeCell ref="Q22:Q24"/>
-    <mergeCell ref="A25:A58"/>
-[...28 lines deleted...]
-    <mergeCell ref="Q82:Q82"/>
+    <mergeCell ref="A25:A59"/>
+    <mergeCell ref="B25:B59"/>
+    <mergeCell ref="C25:C59"/>
+    <mergeCell ref="D25:D59"/>
+    <mergeCell ref="E25:E59"/>
+    <mergeCell ref="Q25:Q59"/>
+    <mergeCell ref="A60:A66"/>
+    <mergeCell ref="B60:B66"/>
+    <mergeCell ref="C60:C66"/>
+    <mergeCell ref="D60:D66"/>
+    <mergeCell ref="E60:E66"/>
+    <mergeCell ref="Q60:Q66"/>
+    <mergeCell ref="A67:A80"/>
+    <mergeCell ref="B67:B80"/>
+    <mergeCell ref="C67:C80"/>
+    <mergeCell ref="D67:D80"/>
+    <mergeCell ref="E67:E80"/>
+    <mergeCell ref="Q67:Q80"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="C81:C82"/>
+    <mergeCell ref="D81:D82"/>
+    <mergeCell ref="E81:E82"/>
+    <mergeCell ref="Q81:Q82"/>
     <mergeCell ref="A83:A83"/>
     <mergeCell ref="B83:B83"/>
     <mergeCell ref="C83:C83"/>
     <mergeCell ref="D83:D83"/>
     <mergeCell ref="E83:E83"/>
     <mergeCell ref="Q83:Q83"/>
     <mergeCell ref="A84:A84"/>
     <mergeCell ref="B84:B84"/>
     <mergeCell ref="C84:C84"/>
     <mergeCell ref="D84:D84"/>
     <mergeCell ref="E84:E84"/>
     <mergeCell ref="Q84:Q84"/>
-    <mergeCell ref="A85:A90"/>
-[...46 lines deleted...]
-    <mergeCell ref="Q146:Q148"/>
+    <mergeCell ref="A85:A85"/>
+    <mergeCell ref="B85:B85"/>
+    <mergeCell ref="C85:C85"/>
+    <mergeCell ref="D85:D85"/>
+    <mergeCell ref="E85:E85"/>
+    <mergeCell ref="Q85:Q85"/>
+    <mergeCell ref="A86:A91"/>
+    <mergeCell ref="B86:B91"/>
+    <mergeCell ref="C86:C91"/>
+    <mergeCell ref="D86:D91"/>
+    <mergeCell ref="E86:E91"/>
+    <mergeCell ref="Q86:Q91"/>
+    <mergeCell ref="A92:A115"/>
+    <mergeCell ref="B92:B115"/>
+    <mergeCell ref="C92:C115"/>
+    <mergeCell ref="D92:D115"/>
+    <mergeCell ref="E92:E115"/>
+    <mergeCell ref="Q92:Q115"/>
+    <mergeCell ref="A116:A122"/>
+    <mergeCell ref="B116:B122"/>
+    <mergeCell ref="C116:C122"/>
+    <mergeCell ref="D116:D122"/>
+    <mergeCell ref="E116:E122"/>
+    <mergeCell ref="Q116:Q122"/>
+    <mergeCell ref="A123:A127"/>
+    <mergeCell ref="B123:B127"/>
+    <mergeCell ref="C123:C127"/>
+    <mergeCell ref="D123:D127"/>
+    <mergeCell ref="E123:E127"/>
+    <mergeCell ref="Q123:Q127"/>
+    <mergeCell ref="A128:A131"/>
+    <mergeCell ref="B128:B131"/>
+    <mergeCell ref="C128:C131"/>
+    <mergeCell ref="D128:D131"/>
+    <mergeCell ref="E128:E131"/>
+    <mergeCell ref="Q128:Q131"/>
+    <mergeCell ref="A132:A140"/>
+    <mergeCell ref="B132:B140"/>
+    <mergeCell ref="C132:C140"/>
+    <mergeCell ref="D132:D140"/>
+    <mergeCell ref="E132:E140"/>
+    <mergeCell ref="Q132:Q140"/>
+    <mergeCell ref="A141:A146"/>
+    <mergeCell ref="B141:B146"/>
+    <mergeCell ref="C141:C146"/>
+    <mergeCell ref="D141:D146"/>
+    <mergeCell ref="E141:E146"/>
+    <mergeCell ref="Q141:Q146"/>
+    <mergeCell ref="A147:A149"/>
+    <mergeCell ref="B147:B149"/>
+    <mergeCell ref="C147:C149"/>
+    <mergeCell ref="D147:D149"/>
+    <mergeCell ref="E147:E149"/>
+    <mergeCell ref="Q147:Q149"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>