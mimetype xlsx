--- v2 (2026-09-12)
+++ v3 (2026-11-03)
@@ -238,51 +238,51 @@
   </si>
   <si>
     <t xml:space="preserve">State Bureau of Investigation </t>
   </si>
   <si>
     <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24, листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (3)</t>
   </si>
   <si>
     <t>Asset Recovery and Management Agency</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 1940/1-31-24/14, а листом від 12.02.2025 № 1449/1-31-25/14 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання. 
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (4)</t>
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
-    <t>Національна поліція України, у межах повноважень, направила відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 24286/01-2024, листом від 12.02.2025 № 22919/01-2025 - за 2024 рік, листом від 13.02.2026 № 21586/06-2026 - за 2025 рік  у повному обсязі із дотриманням граничних термінів її надання.
+    <t>Національна поліція України, у межах повноважень, направила відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 24286/01-2024, листом від 12.02.2025 № 22919/01-2025 - за 2024 рік, листом від 13.02.2026 № 21586/06-2026 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
     <t>Офіс Генерального прокурора, у межах повноважень, направив відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 25/1-13866ВИХ-24, а листом від 14.02.2025 № 25/1-13622ВИХ-25 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання. 
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (6)</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t xml:space="preserve">Supreme Court ,
 High Anti-Corruption Court of Ukraine </t>
   </si>
   <si>
     <t>Державна судова адміністрація України, у межах повноважень, направила відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 20-4782/24, а листом від 14.02.2025 № 15-3286/25 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання. 
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
@@ -757,51 +757,51 @@
   </si>
   <si>
     <t>Financial and economic calculations of the needs have been performed</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є співвиконавцем заходу 2.2.2.4.8, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення.
 Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги.
 Як наслідок, розроблено та прийнято в експлуатацію компоненти Єдиної державної електронної системи управління галуззю рибного господарства «еРиба» («еРибальство»): «еДекларування», «еДозвіл», «еБирка», «еЖурнал», «еДоговір», «Ліміти та квоти». Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою «еДозвіл», який був запущений 5 липня 2024 року.
 Систему «еРиба» розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (1)</t>
   </si>
   <si>
     <t>Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
     <t>Мінекономіки є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
 Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також провели розрахунки попередніх показників масової оцінки. 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру», зокрема, відповідно до Порядку реалізації пілотного проекту щодо проведення масової оцінки земель, затвердженого постановою Кабінету Міністрів України від 13.10.2023 № 1078. Державним підприємством «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель). Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
-Щодо заходу 2.2.2.4.9. - Верховною Радою України 30.04.2025 прийнято Закон України № 4398-IX «Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів». Зазначений Закон набирає чинності через один рік з дня його опублікування, але не раніше оголошення на сайті Держрибагентства про початок роботи електронної системи. Реалізація ЗУ потребує прийняття низки підзаконних актів без яких провести фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко економічного обґрунтування) в повному обсязі не є можливим. 
+Щодо заходу 2.2.2.4.9. - Верховною Радою України 30.04.2025 прийнято Закон України № 4398-IX «Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів». Зазначений Закон набирає чинності через один рік з дня його опублікування, але не раніше оголошення на сайті Держрибагентства про початок роботи електронної системи. Реалізація ЗУ потребує прийняття низки підзаконних актів без яких провести фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко економічного обґрунтування) в повному обсязі не є можливим.
 Щодо заходу 2.5.4.3.3. - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
 Щодо заходу 2.2.2.2.6. - інформація щодо виконання заходу розміщена у картці заходу 2.2.2.2.6 (1).
 Водночас термін виконання заходу не настав.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (3)</t>
   </si>
   <si>
     <t>26.11.2024</t>
   </si>
   <si>
     <t>26.02.2025</t>
   </si>
   <si>
     <t>Міністерство соціальної політики, сім'ї та єдності України є головним виконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
 Міністерством соціальної політики України повідомлено, що: "Розроблення програмного забезпечення передбаченого заходом 2.7.3.4.8 ДАП здійснено відповідного до договору між Мінсоцполітики, МБО „Фонд Східна Європаˮ та ДП „ІОЦˮ та договору між Мінсоцполітики, Представництва Дитячого фонду ООН «ЮНІСЕФ». Розроблення відповідного програмного забезпечення проводилось за кошти міжнародної технічної допомоги та благодійної допомоги.
 Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ.
 Враховуючи зазначене, фінансові-економічні обрахунки вартості викладені в календарних планах відповідних договорів щодо розробки програмного забезпечення для модернізації ЄІССС в частині функціоналу реабілітації та цифровізації МСЕК, а також модернізації та розвитку ЄІССС (модернізація Соціального веб-порталу електронних послуг Мінсоцполітики та функціоналу електронного кейс-менеджменту (цифрового інструмента «Ведення випадку» (кейс-менеджмент) в Україні".
 Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачено функціонал деактивації даних щодо осіб, які вибули або померли, та відтворення унікального номера запису в Єдиному державному демографічному реєстрі.
 Таким чином, фінансово-економічних розрахунки не охоплюють повною мірою усі вимоги, необхідних для реалізації заходу 2.7.3.4.8 ДАП.
 З огляду на це захід 1.1.1.5.5. є виконаним частково.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (4)</t>
   </si>
@@ -1495,169 +1495,175 @@
     <t>Final revision (if needed) and approval of the updated Anticorruption Expert Examination Procedure and Methodology by the National Agency</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The Procedure and Methodology have been approved.</t>
   </si>
   <si>
     <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Ensuring that the Ministry of Justice (prior to the delegation of these powers to the National Agency) and the National Agency (after receiving the relevant powers) carry out anticorruption expert examination of all draft acts submitted to the Cabinet of Ministers of Ukraine for review</t>
   </si>
   <si>
     <t>Anticorruption expert examinations by the Ministry of Justice / National Agency cover 100 percent of draft laws submitted to the Cabinet of Ministers of Ukraine for review.</t>
   </si>
   <si>
     <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
-Додатково Міністерством юстиції України повідомляється, що протягом І півріччя 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
+Додатково Міністерством юстиції України повідомляється, що протягом І-ІІІ кварталів 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>1.1.3.3</t>
   </si>
   <si>
     <t>Conflicts, gaps, and other factors fostering corruption, which contribute to ambiguous interpretation and violation of the principle of legal certainty as well as corruption risks have been eliminated in the domain of anticorruption efforts and in the priority sectors identified in Section 3 of the Anticorruption Strategy</t>
   </si>
   <si>
     <t>1.1.3.3.1 (1)</t>
   </si>
   <si>
     <t>Conducting legal monitoring activities: systemic, comprehensive efforts aimed at overseeing, analyzing, and assessing the effectiveness of enforcement of sector-specific legislation that governs social relations in sectors outlined in Section 3 of the Anticorruption Strategy, with a view to identifying issues and shortcomings and, by extension, needs for continued improvement of legislation</t>
   </si>
   <si>
     <t>Legal monitoring has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>У 2023 році Міністерством юстиції України здійснено черговий правовий моніторинг, на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, зокрема, проаналізовано сфери судочинства, судоустрою, кримінальної юстиції та визначено потреби у вдосконаленні законодавства. Відповідний звіт опубліковано на офіційному веб-сайті міністерства. За результатами моніторингу підготовлено концепцію проєкту закону України «Про внесення змін до деяких законодавчих актів щодо трансюрисдикційного (екстериторіального) судочинства в окремих категоріях справ».
 Протягом 2024 року міністерством здійснено моніторинги у сферах доступу громадян до правосуддя та безоплатної правничої допомоги на тему: «Призначення захисника для надання безоплатної вторинної правничої допомоги особам, які притягаються до адміністративної відповідальності»; кримінальної юстиції на тему: "Порядок визначення територіальної юрисдикції апеляційних судів у справах про корупційні злочини".
 Протягом І півріччя 2025 року підготовлено та опубліковано моніторинговий звіт за 2024 рік. Підпункт 3 пункту 3.1.2 Антикорупційної стратегії було розглянуто в аналітичному звіті "про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок". Підпункт 3 пункту 3.1.3 Антикорупційної стратегії було розглянуто в аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів. Підпункт 4 пункту 3.1.3 та підпункти 3, 4 пункту 3.1.4 Антикорупційної стратегії проаналізовано в моніторинговому звіті за 2024 рік.
 Протягом другого півріччя 2025 року Мін'юст інформує, що підпункт 1 пункту 3.1.4 " запроваджено механізми унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу" опрацьовуються в рамках оперативного моніторингу "Аналіз питання щодо необхідних змін для унеможливлення перебування на посаді голови суду, незалежно від інстанції, понад два строки або двої переобрань підряд, а також унормування положень на випадок, коли збори суддів не обирають голову суду у встановлений законом строк".
 Моніторингові звіти за 2023 та 2024 рік підготовлено та опубліковано на офіційному веб-сайті, що свідчить про досягнення показника виконання заходу.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (2)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України повідомляє.
 З метою здійснення заходів правового моніторингу видано доручення МВС від 07.06.2024 № 61/01/38, яким НПУ та окремим структурним підрозділам апарату МВС доручено вжити, в межах компетенції, заходів щодо систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, зокрема щодо ефективної моделі призначення на посади, оплати праці, просування по службі та розгляду дисциплінарних скарг у системі НПУ, з метою виявлення проблем, недоліків та визначення потреб у внесенні змін у законодавство. За період 2024-2025 років УЗК МВС опрацьовано 2598 проєктів НПА та організаційно-розпорядчих документів, серед яких 89 надійшло від НПУ, та за результатами опрацювання яких, у 8 випадках висловлено зауваження. У І кварталі 2026 року УЗК МВС опрацьовано 470 проєктів НПА та організаційно-розпорядчих документів, серед яких 12 надійшло від НПУ, та за результатами опрацювання яких, у 1 випадку висловлено зауваження. Водночас УЗК НПУ упродовж 2024-2025 років опрацювало 1230 документів на предмет наявності корупціогенних факторів або корупційних ризиків. У І кварталі 2026 року УЗК НПУ опрацювало 207 документів на предмет наявності корупціогенних факторів або корупційних ризиків. За результатами опрацювання у разі виявлення корупціогенних факторів або корупційних ризиків, виконавцям надавалися пропозиції щодо усунення виявлених недоліків. Звіт за результатами здійснення МВС та НПУ в 2024-2025 роках заходів правового моніторингу, передбачених пунктом 1.1.3.3.1 Заходів із виконання ДАП, розміщено на офіційному вебпорталі МВС.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (3)</t>
   </si>
   <si>
     <t>Національна поліція України повідомляє.
 Національною поліцією у рамках виконання заходу 2.1.6.1.1 у 2023 році проводилось аналітичне дослідження, предметом якого були питання, визначені розділом 3 Антикорупційної стратегії, а саме організації роботи постійно діючих поліцейських комісій.
-За результатами здійснення систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою вдосконалення законодавства у зазначеній сфері та досягнення зазначених вище стратегічних результатів Національною поліцією України розроблені та зареєстровані у Верховній Раді України проєкт Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» (реєстр. № 13716 від 29.08.2025) та проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» (№ 13713 від 29 серпня 2025 року).
+За результатами здійснення систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою вдосконалення законодавства у зазначеній сфері та досягнення зазначених вище стратегічних результатів Національною поліцією України розроблені та зареєстровані у Верховній Раді України проєкт Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» (реєстр. № 13716 від 29.08.2025) та проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» (№ 13713 від 29.08.2025).
+У звязку з відставкою Уряду законопроєкти було відкликано та знято з розгляду.
+13 серпня 2026 року законопроєкт повторно внесено МВС на розгляд Уряду.
 Після прийняття зазначених проєктів актів буде проведено аналіз потреб у подальшому впровадженні їх норм в діяльність Національної поліції України.
 Водночас захід передбачає здійснення систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що передбачено заходом 1.1.3.3.1. Разом із цим у наданій Національною поліцією України інформації відсутні відомості щодо здійснення такої діяльності у межах строків виконання заходу (2024-2025).
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (4)</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України (далі - Мінекономіки) надає інформацію щодо здійснених заходів на виконання завдань, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а саме щодо розроблення та/або прийняття змін до законодавства, що додається до джерел заходу.
+    <t>Мінекономіки надає інформацію щодо здійснених заходів на виконання завдань, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а саме щодо розроблення та/або прийняття змін до законодавства, що додається до джерел заходу.
 Водночас захід 1.1.3.3.1 передбачає не виконання заходів, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а здійснення ним заходів правового моніторингу - систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, про що у наданій Мінекономіки інформації відомості відсутні.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (5)</t>
   </si>
   <si>
     <t>Міністерство фінансів України (далі - Мінфін) повідомляє.
 Мінфіном визначено необхідність подальшого удосконалення законодавства щодо:
 1) рентної плати за користування радіочастотним ресурсом України з метою спрощення адміністрування, створення рівних умов для всіх операторів мобільного зв’язку, зокрема шляхом відміни усіх підвищувальних та понижувальних коефіцієнтів до ставок для стільникового зв’язку (законопроєкт реєстр. № 10423 від 22.01.2024; Закон України від 21.05.2024 № 3721). На виконання вимог цього Закону триває робота щодо підготовки проєкту наказу «Про затвердження Змін до форми Податкової декларації з рентної плати»;
 2) приведення податкового законодавства України до норм законодавства ЄС в частині поступового до 2028 р. підвищення ставок акцизного податку на тютюнові вироби до досягнення мінімального рівня в ЄС; визначення грошової одиниці виміру ставки акцизного податку на тютюнові вироби у євро; уточнення окремих положень адміністрування (законопроєкт реєстр. № 11090 від 18.03.2024; Закон України від 04.12.2024 № 4115). На виконання вимог цього Закону прийнято постанову КМУ від 10.09.2025 № 1118 та наказ Мінфіну від 01.08.2025 № 383;
-3) наближення законодавства України до законодавства ЄС шляхом встановлення графіку щорічного збільшення ставок акцизного податку на пальне протягом чотирьох років – до 31 грудня 2027 р. включно (законопроєкт реєстр. № 11256 від 13.05.2024; Закон України від 3878 від 18.07.2024 № 3878).
-Крім того, Мінфін повідомляє, що з метою удосконалення митного законодавства протягом 2024, 2025 та І півріччя 2026 років прийнято низку нормативно-правових актів.
+3) наближення законодавства України до законодавства ЄС шляхом встановлення графіку щорічного збільшення ставок акцизного податку на пальне протягом чотирьох років – до 31 грудня 2027 р. включно (законопроєкт реєстр. № 11256 від 13.05.2024; Закон України від 3878 від 18.07.2024 № 3878);
+4) адміністрування податку на додану вартість (розроблено законопроєкт «Про внесення змін до Податкового кодексу України щодо удосконалення адміністрування податку на додану вартість», який внесено Урядом до Верховної Ради України (реєстр. № 16037 від 04.09.2026).
+Крім того, Мінфін повідомляє, що з метою удосконалення митного законодавства протягом 2024, 2025 та І-ІІІ кварталів 2026 років прийнято низку нормативно-правових актів.
 Надана Мінфіном інформація свідчить про проведення аналітичної роботи щодо оцінки стану правового регулювання у податковій та митній сферах. Водночас відсутні узагальнені та оприлюднені результати правового моніторингу.
 У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (7)</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України (далі - Мінкульт) повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
-Водночас станом на 30.06.2026 Мінкульт не надав інформації про здійснені заходи правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавствапро з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що свідчить про недосягнення показника виконання.
+Водночас станом на 30.09.2026 Мінкульт не надав підтвердження інформації про здійснені заходи правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавствапро з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що свідчить про недосягнення показника виконання.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (8)</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>Міністерство оборони України повідомляє.
 Департаментом з питань запобігання та виявлення корупції Міністерства оборони України протягом 2024-2025 років проводився аналіз та оцінка ефективності застосування галузевого законодавства, що регулює суспільні відносини у сфері оборони з метою виявлення проблем та недоліків. 
 Результати правового моніторингу оприлюднено на вебсайті Міністерства оборони України.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (9)</t>
   </si>
   <si>
     <t>Міністерством охорони здоров’я України протягом 2024-2025 рр. забезпечено здійснення заходів правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сфері охорони здоров’я.
 Відповідні результати узагальнено та оприлюднено на офіційному вебсайт МОЗ.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (10)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомляє.
 Постанова Кабінету Міністрів України від 17 травня 2024 р. № 574, котрою затверджено Порядок здійснення правового моніторингу щодо підзаконних нормативно-правових актів, набирає чинності одночасно з введенням в дію Закону України "Про правотворчу діяльність" (через один рік з дня припинення або скасування воєнного стану в Україні, введеного Указом Президента України "Про введення воєнного стану в Україні" від 24 лютого 2022 року № 64/2022, затвердженим Законом України "Про затвердження Указу Президента України "Про введення воєнного стану в Україні" від 24 лютого 2022 року № 2102-IX).
 Водночас у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (11)</t>
   </si>
   <si>
     <t>Бюро економічної безпеки України повідомляє.
-З січня 2024 по березень 2026 рр. було розроблено 48 пропозицій щодо внесення змін до нормативно-правових актів з питань усунення передумов створення схем протиправної діяльності у сфері економіки, зокрема:
+З січня 2024 по вересень 2026 рр. було розроблено 53 пропозицій щодо внесення змін до нормативно-правових актів з питань усунення передумов створення схем протиправної діяльності у сфері економіки, зокрема:
 - щодо запровадження механізму опрацювання ризиків у сфері публічних закупівель з метою запобігання бюджетним втратам та усунення передумов створення схем протиправної діяльності;
 - щодо мінімізації та усунення схем виготовлення та розповсюдження фальсифікованих лікарських засобів і медичних виробів шляхом створення єдиної державної системи відстеження руху лікарських засобів і медичних виробів;
 - щодо мінімізації загроз економічній безпеці держави, спричинених порушенням податкового законодавства та непрозорою реалізацією транспортних засобів шляхом доповнення окремих пунктів Порядку державної реєстрації (перереєстрації), зняття з обліку автомобілів, автобусів, а також самохідних машин, сконструйованих на шасі автомобілів, мотоциклів усіх типів, марок і моделей, причепів, напівпричепів, мотоколясок, інших прирівняних до них транспортних засобів та мопедів;
 - щодо запровадження проактивного механізму ризик-орієнтованого автоматичного опрацювання відомостей учасників публічних закупівель та їх субпідрядників / співвиконавців з метою ідентифікації ризиків, пов’язаних з обмеженнями щодо участі в процедурі закупівлі, та підстав відхилення тендерної пропозиції;
 - щодо зменшення масштабів незаконного виробництва та обігу на території України спирту етилового, спиртових дистилятів, біоетанолу, тютюнових виробів і тютюнової сировини шляхом надання БЕБ віддаленого доступу до цілодобової системи відеоспостереження за протоколом TCP/IP через глобальну мережу Інтернет і програмне забезпечення, що дає змогу переглядати відеозаписи з робочих місць;
 - щодо запровадження механізму протидії контрабанді засобів зв’язку, яким запропоновано запровадження системи моніторингу ланцюга постачання товарів від кордону до кінцевого споживача та ефективного алгоритму обміну даними між Держмитслужбою, ДПС, БЕБ, Національною поліцією України та операторами мобільного зв’язку;
 - щодо орієнтовного переліку автоматичних індикаторів ризиків до визначених підстав для відмови в участі у процедурі закупівлі;
 - про впровадження автоматичних індикаторів ризиків, якою запропоновано впровадженні механізму автоматизованого опрацювання ризиків у сфері публічних закупівель.
-Надана БЕБ інформація свідчить про проведення аналітичної роботи у сфері економічної безпеки. 
+Зокрема у 3 кварталі 2026 року розроблені наступні пропозиції:
+- Щодо внесення змін до наказу Міністерства фінансів України від 31.12.2015 № 1307 «Про затвердження форми податкової накладної та Порядку заповнення податкової накладної», зареєстровано в Мінюсті 26 січня 2016 р. за № 137/28267, в частині обов’язкового зазначення ідентифікаційного номера (VIN-коду) транспортного засобу у графі 2 «Опис (номенклатура) товарів/послуг продавця».
+- Щодо запровадження механізму наскрізної ідентифікації коштів міжнародної фінансової допомоги.
+Надана БЕБ інформація свідчить про проведення аналітичної роботи у сфері економічної безпеки.
 Водночас відсутні узагальнені та оприлюднені результати правового моніторингу. У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.2</t>
   </si>
   <si>
     <t xml:space="preserve">Forming sectoral working group tasked with identifying and eradicating factors that foster corruption in the key sectors of social life (primarily those indicated in Section 3 of the Anticorruption Strategy) </t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>Sectoral work groups have been formed and have begun their work.</t>
   </si>
   <si>
     <t>У червні 2024 року Національним агентством з питань запобігання корупції утворено Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері лісового господарства. На початку 2025 року відповідною групою проведено дослідження на тему «Корупційні ризики у лісовому господарстві», яке презентовано 14.02.2025.
 Протягом І кварталу 2025 року Національним агентством утворено 4 секторальні робочі групи, а саме:
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері охорони здоров’я;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері діяльності комунальних підприємств, установ, організацій;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сферах земельних, водних відносин та використання надр.
 Протягом ІІ кварталу 2025 року Національним агентством утворено 3 секторальні робочі групи, а саме:
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у митній сфері, наказ від 10.04.2025 № 103/25 (до якої увійшли, зокрема представники Міністерства фінансів України, Державної митної служби);
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері оподаткування, наказ від 10.04.2025 № 102/25;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері правопорядку, наказ від 10.04.2025 № 104/25 (до якої увійшли, зокрема представники Міністерства внутрішніх справ України, Нацполіції України).
@@ -1707,150 +1713,154 @@
   </si>
   <si>
     <t>За результатами проведених заходів, передбачених п. п. 1.1.3.3.3 та 1.1.3.3.4 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, вирішується питання щодо визначення потреби в розробці проектів законів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (2)</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомляє.
 1. Моніторинг на тему «Визначення категорій справ, які можуть розглядатись онлайн», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - розроблено проєкт ЗУ «Про внесення змін до ГПК України та ЦПК України щодо екстериторіального розгляду в окремих категоріях справ». Вказаний законопроєкт погоджено без зауважень з Мінфін України, Мінекономіки України; ВРП, ДСАУ, Мінцифра України надали позицію. 15.09.2025 року Мінюстом спільно з ЄБРР, представниками органів державної влади та інститутів громадянського суспільства було проведено презентацію проєкту Закону. Наразі здійснюється доопрацювання проєкту Закону. 
 2. Моніторинг на тему «Предметна підсудність вищого антикорупційного суду», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - за результатами даного моніторингу розроблено та прийнято Закон № 4496-IX від 17.06.2025, яким вносяться зміни до статті 216 КПК України. 
 3. Моніторинг на тему «Виконання рішень у добровільному порядку» та «Функціонування АСВП як публічного електронного реєстру», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - за результатами даного моніторингу розроблено та прийнято ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення порядку виконання судових рішень, рішень інших органів та цифровізації окремих етапів виконавчого провадження» від 07.04.2026 року № 4833-IX. 
 4. Моніторинг на тему «Відповідності положень цивільного процесуального кодексу україни щодо розподілу тягаря доказування у справах про дискримінацію вимогам права європейського союзу (директива ради 2004/113/єс від 13 грудня 2004 року)» – розроблено Проєкт Закону про внесення зміни до статті 81 ЦПК України щодо імплементації положень Директиви Ради Європейського Союзу 2004/113/ЄС (реєстр. № 15107 від 30.03.2026). 
 5. Моніторинг на тему «Заохочення з боку держави застосування медіації між сторонами конфлікту» – Розробляється пілотний проєкт щодо проведення інформаційно-ознайомчих зустрічей з медіатором. 
 6. Моніторинг на тему «Вдосконалення законодавства щодо спеціалізації осіб, які залучаються до кримінального провадження за участю неповнолітніх» - розроблено проєкт ЗУ «Про внесення змін до КК України, КПК України та інших законів України щодо правосуддя, дружнього до дитини», який листом 08 квітня 2026 року № 49023/4392-4-26/11.1.1 направлено до Урядового офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України для його направлення до Європейської Комісії для проведення оцінки відповідності міжнародно-правовим зобов’язанням у сфері європейської інтеграції.
 На підставі інформації, додатково наданої Мін’юстом та врахованої під час актуалізації результатів моніторингу, захід вважається таким, що виконаний вчасно та у повному обсязі.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (3)</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України повідомляє.
 У травні 2023 року МВС брало участь в опрацюванні проєкту ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення правового регулювання правовідносин, пов’язаних з призначенням, отриманням одноразової грошової допомоги та наданням пільг деяким категоріям осіб» (реєстр. № 9226 від 20.04.2023). Закон прийнято ВРУ 09.12.2023 за № 3515-IX, який набрав чинності 29.03.2024. З метою вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії та на виконання завдань визначених підпунктами 2.1.6.1.3 та 2.1.6.3.1 проблеми 2.1.6 пункту 2.1 розділу ІІ «Заходи з виконання ДАП», ДАП затвердженої постановою КМУ від 04.03.2023 № 220 МВС спільно з НПУ розроблено проєкт Закону щодо удосконалення діяльності постійно діючих поліцейських комісій а також атестаційних комісій, який 28.10.2024 зареєстровано у ВРУ за № 12159.
 Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону № 12159 повернуто до МВС.
-31.07.2025 проєкт Закону «Про внесення змін до ЗУ «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» листом МВС за вих. № 28156/01/38-2025 подано на розгляд Уряду, який схвалив його 26.08.202 та 29.08.2025 зареєстровав у ВРУ за № 13716. Крім того МВС України спільно з НПУ з урахуванням оновленого завдання підпункту 2.1.6.2.3 проблеми 2.1.6 пункту 2.1 розділу ІІ додатка 2 Заходів ДАП на 2023—2025 роки внесеного до ДАП постановою КМУ від 18.10.2024 № 1194, розроблено проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарний комісій», який 08.07.2025 зареєстровано у ВРУ за № 13458. Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону №13458 повернуто до МВС.
-[...1 lines deleted...]
-Водночас захід передбачає розробку проектів законів саме на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
+31.07.2025 проєкт Закону «Про внесення змін до ЗУ «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» листом МВС за вих. № 28156/01/38-2025 подано на розгляд Уряду, який схвалив його 26.08.202 та 29.08.2025 зареєстровав у ВРУ за № 13716. Крім того МВС України спільно з НПУ з урахуванням оновленого завдання підпункту 2.1.6.2.3 проблеми 2.1.6 пункту 2.1 розділу ІІ додатка 2 Заходів ДАП на 2023—2025 роки внесеного до ДАП постановою КМУ від 18.10.2024 № 1194, розроблено проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарний комісій», який 08.07.2025 зареєстровано у ВРУ за № 13458. Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону №13458 повернуто до МВС.  17.07.2026 проєкт Закону №13716 відкликаний відповідно до п.3 ст.105 Регламенту ВРУ та надісланий до МВС для визначення актуальності, повторного погодження із заінтересованими органами та внесення на розгляд Уряду. 13.08.2026 листом МВС за №15086/01/38-2026 проєкт Закону внесено на розгляд Уряду. 22.09.2026 року проєкт розглянуто на засіданні Урядового комітету та повернуто до МВС проведення консультацій з Єврокомісією. 30.09. 2026 доопрацьований з урахуванням рекомендацій ЄК проєкт Закону листом МВС за №39574/08/38-2026 направлено до НАЗК для погодження. 
+29.07.2025 проєкт Закону «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» відповідно до п. 4 § 40 та § 121 Регламенту КМУ МВС подано на розгляд Уряду, який схвалив його 26.08.2025 та 29.08.2025 проєкт Закону зареєстровано у ВРУ за № 13713.  17.07.2026 проєкт Закону № 13713 відкликаний та направлений з КМУ до МВС для визначення актуальності, повторного погодження із заінтересованими органами та внесення на розгляд Уряду. 13.08.2026 листом МВС за вих. №15087/01/38-2026 проєкт Закону внесено на розгляд Уряду та 19.08.2026 повернуто до МВС. 20.08.2026 проєкт Закону листом МВС за №34157/01/38-2026 внесено на розгляд Уряду. 22.09.2026 проєкт Закону розглянуто на засіданні Урядового комітету та повернуто до МВС для проведення додаткових консультацій з Єврокомісією.
+Водночас захід передбачає розробку проектів законів саме на основі (1) результатів правового моніторингу, (2) аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, (3) та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та невідповідністю фактично вжитих дій змісту заходу, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (4)</t>
   </si>
   <si>
     <t>Національна поліція України повідомляє.
 Національною поліцією у рамках виконання заходу 2.1.6.1.1 у 2023 році проводилось аналітичне дослідження, предметом якого були питання, визначені розділом 3 Антикорупційної стратегії, а саме організації роботи постійно діючих поліцейських комісій.
 Також Національна поліція України повідомляє про розробку та реєстрацію у Верховній Раді України проєкту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» (реєстр. № 13716 від 29.08.2025) та проєкту Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» (№ 13713 від 29 серпня 2025 року).
-Водночас захід передбачає розроблення проєктів законів щодо вдосконалення галузевого законодавства саме на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
-Разом із цим у межах оцінки виконання заходу 1.1.3.3.1 встановлено відсутність інформації щодо здійснення Національною поліцією України у 2024-2025 роках систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні.
+У звязку з відставкою Уряду законопроєкти було відкликано та знято з розгляду.
+Водночас захід передбачає розроблення проєктів законів щодо вдосконалення галузевого законодавства саме на основі (1) результатів правового моніторингу, (2) аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, (3) та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
+Разом із цим у межах моніторингу виконання заходу 1.1.3.3.1 встановлено відсутність інформації щодо здійснення Національною поліцією України у 2024-2025 роках систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні.
 З огляду на відсутність взаємозв’язку між розробленими законопроєктами та результатами правового моніторингу, передбаченого змістом заходу, можна констатувати, що показник його виконання не досягнуто, а отже захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (5)</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України (далі - Мінекономіки) надає інформацію щодо здійснених заходів на виконання завдань, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а саме щодо розроблених проектів Законів України.
+    <t>Мінекономіки надає інформацію щодо здійснених заходів на виконання завдань, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а саме щодо розроблених проектів Законів України.
 Водночас відповідно до змісту заходу проекти законів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, мають бути розроблені на основі результатів: 1) власного правового моніторингу та/або 2) аналітичних досліджень, зазначених у п.п. 1.1.3.3.3 додатка 2 до Програми, про що від Мінекономіки інформація не надходила.
 Таким чином, у зв’язку із настанням строку виконання заходу та невідповідністю вжитих дій змісту заходу, останній є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (6)</t>
   </si>
   <si>
     <t>Міністерство фінансів України надало інформацію щодо розроблених протягом 2023-2025 років законопроєктів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сфері оподаткування.
 Так, Міністерством фінансів України за результатами правового моніторингу розроблено законопроєкти, які схвалено Кабінетом Міністрів України і подано до Верховної Ради України, а саме: 
 - «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану» (реєстр. № 8401 від 31.01.2023);
 - «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок» (реєстр. № 10016 від 06.09.2023);
 - «Про внесення змін до Податкового кодексу України щодо рентної плати за користування радіочастотним спектром (радіочастотним ресурсом) України (реєстр.№ 10423 від 22.01.2024);
 - «Про внесення змін до Податкового кодексу України щодо перегляду ставок акцизного податку на тютюнові вироби» (реєстр. № 11090 від 18.03.2024);
 - «Про внесення змін до Податкового кодексу України щодо наближення законодавства України до законодавства Європейського Союзу в частині акцизного податку» (реєстр. № 11256 від 13.05.2024)
 - «Про внесення змін до Податкового кодексу України щодо системи електронного адміністрування реалізації пального та спирту етилового і удосконалення адміністрування акцизного податку» (реєстр. № 12408 від 14.01.2025);
 - «Про внесення змін до Податкового кодексу України щодо системи електронного адміністрування реалізації пального та спирту етилового і удосконалення адміністрування акцизного податку» (реєстр. № 13595 від 01.08.2025).</t>
   </si>
   <si>
     <t>1.1.3.3.5 (8)</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України (далі - Мінкульт) повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
-Водночас Мінкульт не надає інформацію про розроблені та подані до Кабінету Міністрів України та Верховної Ради України проекти законів  щодо вдосконалення галузевого законодавства на основі результатів правового моніторингу та/або аналітичних досліджень, зазначених у підпункті 1.1.3.3.3.
+Водночас Мінкульт не надає інформацію про розроблені та подані до Кабінету Міністрів України та Верховної Ради України проекти законів щодо вдосконалення галузевого законодавства на основі результатів правового моніторингу та/або аналітичних досліджень, зазначених у підпункті 1.1.3.3.3.
 Разом з цим, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (9)</t>
   </si>
   <si>
     <t>Міністерство оборони України повідомляє.
 У Міноборони здійснювалися заходи щодо вдосконалення галузевого законодавства у сфері оборони на основі результатів правового моніторингу, аналітичних досліджень та антикорупційної експертизи чинних нормативно-правових актів.
 Законодавчі зміни розроблялись з урахуванням ключових сфер корупційних ризиків, визначених у розділі 3 Антикорупційної стратегії на 2021–2025 роки та охоплювали усі напрямки вдосконалення управління оборонним сектором, забезпечення відкритості процедур та підвищення ефективності виконання завдань ЗСУ.
 Вдосконалення законодавства включало:
 визначення стандартизованих та прозорих процедур проходження військової служби, призову та мобілізації, які унеможливлюють непрозорі або суб’єктивні рішення;
 впровадження сучасних електронних систем обліку та контролю майна, ресурсів, кадрів та закупівель;
 посилення механізмів кадрової доброчесності та соціального захисту військовослужбовців, включно з процедурами добору, ротації та забезпечення житлом;
 розширення антикорупційних інструментів контролю, зокрема через діяльність військового омбудсмена, перевірку відповідності продукції оборонного призначення стандартам та антикорупційну експертизу нормативно-правових актів.
 Перелік Законів України, прийнятих у 2023–2025 роках розробником яких є Міністерство оборони України, додається.
 З урахуванням оновленої інформації, наданої  Міноборони, яка підтверджує досягнення показника виконання заходу, останній є виконаним вчасно та у повному обсязі.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (10)</t>
   </si>
   <si>
     <t>Міністерство охорони здоров’я України повідомляє, що на виконання заходу, з урахуванням проведеного НАЗК аналітичного дослідження «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності», з метою усунення корупційних ризиків та удосконалення процесів оцінювання повсякденного функціонування особи:
 - розроблено та подано на розгляд проєкт Закону України «Про внесення змін до деяких Законів України щодо впровадження оцінювання повсякденного
 функціонування особи», який в подальшому зареєстрований у Верховній Раді України від 04.11.2024 №12178 та підписаний Президентом України;
 - розроблено та прийнято постанову Кабінету Міністрів України № 1338 «Деякі питання запровадження оцінювання повсякденного функціонування особи» від 15.11.2024, що запровадила відмову від системи МСЕК із переходом до оцінювання повсякденного функціонування особи, до якої протягом 2025 року п'ять разів вносились зміни для покращення процесів на основі отриманого зворотного зв'язку від медичної спільноти та громадськості;
 - розроблено та забезпечено ухвалення змін до 32 законів та кодексів України, більше 120 постанов Кабінету Міністрів України та десятків наказів МОЗ.
 З огляду на надану МОЗ інформацію, що свідчить про досягнення показника виконання заходу, можемо констатувати повне його виконання.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (11)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомляє.
-Упродовж 2025 року та 1 кварталу 2026 року до МОН не надходили результати аналітичних досліджень. Строк виконання пов'язаного заходу (1.1.3.3.4) - "не раніше дня набрання чинності законом, зазначеним у підпункті 1.1.3.2.1 - 31.12.2025".
-[...1 lines deleted...]
-Разом з цим, зміст заходу передбачає (1) розробку та подання проектів законів щодо вдосконалення галузевого законодавства на основі (2) не лише аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4, а й результатів правового моніторингу.
+Упродовж 2025 року та І-ІІІ кварталів 2026 року до МОН не надходили результати аналітичних досліджень. Строк виконання пов'язаного заходу (1.1.3.3.4) - "не раніше дня набрання чинності законом, зазначеним у підпункті 1.1.3.2.1 - 31.12.2025".
+Водночас, МОН системно вживає заходів щодо усунення корупціогенних факторів у нормативно-правових актах.
+Разом з цим, зміст заходу передбачає розробку та подання проектів законів щодо вдосконалення галузевого законодавства на основі:
+(1) не лише аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4, а й 
+(2) результатів правового моніторингу.
 З огляду на зазначене, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (12)</t>
   </si>
   <si>
-    <t>Бюро економічної безпеки України повідомляє, що з січня 2024 по березень 2026 рр. Департаментом за результатом інформаційно-пошукової та аналітично-інформаційної роботи розроблено та направлено до Кабінету Міністрів України 32 пропозиції та до Комітету Верховної Ради України з питань фінансів, податкової та митної політики 8 пропозицій. 
+    <t>Бюро економічної безпеки України у межах звітування за ІІІ квартал 2026 року повідомляє, що з січня 2024 по березень 2026 рр. Департаментом за результатом інформаційно-пошукової та аналітично-інформаційної роботи розроблено та направлено до Кабінету Міністрів України 37 пропозиції та до Комітету Верховної Ради України з питань фінансів, податкової та митної політики 8 пропозицій.
 Разом з тим, Бюро економічної безпеки України не наводить інформації, яка б підтверджувала, що відповідні проєкти були розроблені на основі результатів правового моніторингу чи аналітичних досліджень, зазначених у підпункті 1.1.3.3.3
 Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (13)</t>
   </si>
   <si>
     <t>Державне бюро розслідувань повідомляє.
+На виконання підпункту 1.8 пункту 1 підрозділу 4.3 розділу Дорожньої карти з питань верховенства права, схваленої розпорядженням Кабінету Міністрів України від 14.05.2025 №475-р «Деякі питання забезпечення переговорного процесу про вступ України до Європейського Союзу за кластером 1 «Основи вступу до ЄС», ДБР листом від 31.08.2026 погоджено проєкт Закону України «Про внесення змін до Закону України «Про запобігання корупції» щодо участі громадськості у здійсненні заходів із запобігання корупції в органах правопорядку та прокуратури», розроблений Офісом Генерального прокурора.
 З метою встановлення єдиних правових та організаційних засад забезпечення доброчесності працівників органів правопорядку та прокуратури, визначення критеріїв доброчесності та єдиного механізму її перевірки, ДБР у межах компетенції опрацьовано підготовлений Офісом Генерального прокурора на виконання підпункту 4.5.1 плану заходів, спрямованих на виконання Комплексного стратегічного плану реформування органів правопорядку як частини сектору безпеки і оборони України на 2023-2027 роки, затвердженого розпорядженням КМУ від 23.08.2024 № 792-р (далі – План заходів), проєкт Закону України «Про забезпечення доброчесності працівників органів правопорядку та прокуратури».
 Водночас, ДБР в межах компетенції опрацьовано проєкт Закону України «Про оцінювання ефективності та якості роботи органів правопорядку та прокуратури», підготовленого Офісом Генерального прокурора за дорученням Прем’єр-міністра України на виконання підпункту 4.3.1 Плану заходів, який спрямований на забезпечення об’єктивного визначення результатів службової діяльності органів правопорядку та прокуратури для вдосконалення управління ресурсами, забезпечення прозорості й підзвітності, підвищення професійного рівня працівників, зменшення корупційних ризиків і покращення рівня довіри суспільства та громадян.
-Окрім того, на виконання підпункту 4.5.4 Плану заходів, з метою забезпечення єдиних підходів до моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, ДБР погоджено проєкт Порядку моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, підготовлений Офісом Генерального прокурора. 
-Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
+Окрім того, на виконання підпункту 4.5.4 Плану заходів, з метою забезпечення єдиних підходів до моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, ДБР 30.09.2026 погоджено проєкт спільного наказу ДБР, Офісу Генерального прокурора, Міністерства внутрішніх справ України, Служби безпеки України, Бюро економічної безпеки України, Міністерства фінансів України «Про затвердження Порядку моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, підготовлений Офісом Генерального прокурора.
+Водночас захід передбачає розробку проектів законів на основі (1) результатів правового моніторингу, (2) аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, (3) та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.4 The institution of authorized anticorruption units (officers) does not fully realize its potential due to insufficient guarantees of autonomy</t>
   </si>
   <si>
     <t>1.1.4.1</t>
   </si>
   <si>
     <t>The institution of authorized anticorruption units (officers) is operating with integrity as an independent network of leaders drawing on best international and domestic practices and receives comprehensive coordination support from the National Agency</t>
   </si>
   <si>
     <t>1.1.4.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) defines the leadership role of the head of the institution in shaping and implementing the sectoral anticorruption policy in the Law of Ukraine On the Central Executive Authorities and remove the provision to the effect that the minister has a deputy minister tasked with the issues of combating corruption; 
 3) unifies the principles of organization of the activities of authorized officers of government agencies, local self-government bodies, legal entities under public law, as well as legal entities under private law;
 4) includes heads of authorized units of regional state administrations, executive offices of regional councils in the list of heads of authorized units tasked with prevention and detection of corruption, whose dismissal at the initiative of the institution manager would require the consent of the National Agency;
 5) expands the list of reasons for which the National Agency grants consent to the dismissal of the head of the authorized unit (authorized officer);
 6) defines the powers of the National Agency to establish the recommended requirements for the minimum staff headcount of the authorized unit at local self-government bodies;
 7) obligates the head of the government agency to adhere to the requirements with respect to the minimum staff headcount of the authorized unit tasked with prevention and detection of corruption at government agencies;
 8) sets forth the obligation to coordinate with the National Agency any changes in the structure and staff of the agencies indicated in Part 1 of Article 19 of the Law, where such changes result in the reorganization of the authorized unit, the relocation or dismissal of its head or employees, as well as to obtain the approval of the National Agency for this structure and staff list where the authorized unit gets formed (authorized officer gets appointed) for the first time;
 9) obligates the heads of agencies, enterprises, institutions, and organizations to sign a declaration of independence with the head of the authorized unit (authorized officer) using the model form approved by the National Agency and ensure adherence to this declaration, which would make it possible to specify more concretely the guarantees of independence of the authorized unit (authorized officer) from undue influence or interference with its activities;
 10) provides for the approval of the appointment and dismissal of heads of authorized units (authorized officers) at regional offices of government agencies whose jurisdiction covers the entire territory of Ukraine, at enterprises, institutions, and organizations managed by government agencies by the heads of authorized units (authorized officers) of the relevant government agencies, and for the approval of the appointment and dismissal of heads of authorized units (authorized officers) of municipal enterprises by heads of authorized units (authorized officers) at the relevant local self-government bodies.</t>
@@ -1873,51 +1883,51 @@
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t xml:space="preserve">The resolution of the Cabinet of Ministers of Ukraine has been adopted. </t>
   </si>
   <si>
     <t>09.06.2023 Кабінетом Міністрів України прийнято постанову № 579 "Про внесення змін до постанови Кабінету Міністрів України від 18 квітня 2012 р. № 606", якою затверджено зміни щодо включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>1.1.4.1.12</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Form of the Contract with the head of a state-owned enterprise, approved by the resolution of the Cabinet of Ministers of Ukraine dated August 2, 1995, No. 597, which would supplement the Model Form with the obligation of the enterprise manager to implement anticorruption standards in the operations of the enterprise and ensure the guarantees of independence of the anticorruption officer</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>На виконання заходу 1.1.4.1.12. Мінекономіки розроблено проект постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається внести зміни до Типової форми контракту (шляхом викладення його у новій редакції) з керівником підприємства, що є у державній власності, передбачивши в контракті, у тому числі, обов’язок керівника підприємства впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 прийнято рішення про необхідність доопрацювання проекту постанови. При цьому доручено Мінекономіки разом із заінтересованими органами опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства та головою виконавчого органу господарського товариства, у статутному капіталі якого 100 відсотків акцій (часток) належать державі.
-Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494).
+Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494). 17.07.2025 проект Закону було відкликано.
 Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства.
 З урахуванням цього Закону та в рамках підготовки пропозицій щодо внесення змін до Політики державної власності, затвердженої постановою КМУ від 29.11.2024 № 1369, передбачається визнати такою, що втратила чинність, постанову КМУ від 2 серпня 1995 р. № 597.
 Водночас, з огляду на викладене, показник виконання заходу не досягнуто: постанову Кабінету Міністрів України не прийнято, у зв’язку з чим захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>1.1.4.1.13</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Requirements for Individuals Applying for Category “A” Civil Service Positions, approved by the resolution of the Cabinet of Ministers of Ukraine dated July 22, 2016, No. 448, and defining the following as one of the components of the “Leadership” requirement: fostering a culture of openness, accountability, and zero tolerance of corruption</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>Кабінетом Міністрів України прийнято постанову від 02.06.2023 № 562 "Про внесення зміни до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, якою одним із компонентів вимоги “Лідерство” до осіб, які претендують на зайняття посад державної служби категорії “А” визначено створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>1.1.4.1.14</t>
   </si>
   <si>
     <t>Developing and launching an online course on the role of the leader in developing an environment of integrity in an organization. At least 300 heads of ministries, other central executive authorities, local state administrations, city, town, and village mayors, regional council heads, managers of enterprises, institutions, and organizations of all forms of ownership have completed the training and successfully past the final test.</t>
   </si>
   <si>
     <t>funds of international technical assistance</t>
   </si>