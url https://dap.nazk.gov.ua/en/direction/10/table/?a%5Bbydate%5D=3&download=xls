--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -119,310 +119,345 @@
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) вцілому (Закон набув чинності 08.03.2024).
 Положення ухваленого закону:
 а) передбачає ухвалення Кабінетом Міністрів України Політики державної власності (підп. 1 заходу 2.4.1.1.1);
 б) у порівнянні з редакцією законопроекту, який був ухвалений у першому читанні, ухвалений закон не містить положень щодо розробки та затвердження індивідуальних політик власності на підприємствах державної форми власності (підп. 2 заходу 2.4.1.1.1) ;
 в) у тексті ухваленого закону відсутні положення щодо вимог до змісту відповідних політик власності (зокрема, повинні містити цілі державної власності, основні завдання державних компаній, основні види господарської діяльності, показники продуктивності) (підп. 3 заходу 2.4.1.1.1).
 Разом з тим ухваленим Законом передбачено зміни до ст. 6 Закону України «Про управління об’єктами державної власності» та положення про затвердження уповноваженим органом управління на підставі Політики державної власності та після консультацій з наглядовою радою щороку листа очікувань власника, що містить коротко- та середньострокові фінансові, операційні і нефінансові цілі діяльності державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, що визначаються з урахуванням стратегічних планів розвитку таких підприємств, господарських товариств, та які підлягають оприлюдненню. Такий лист очікування власника потребує оприлюднення. (п. 5 ч. 1 ст. 6, ст. 11-6 ЗУ України «Про управління об’єктами державної власності»).
 29.11.2024 Уряд затвердив Політику, яка містить положення, зокрема, про затвердження листа очікувань, в якому визначаються цілі діяльності підприємства, товариства з контрольною часткою держави та цільові показники ефективності для оцінки досягнення цілей діяльності з урахуванням стратегічного плану розвитку відповідного суб’єкта господарювання.
 Відповідно Методичних рекомендацій щодо підготовки листа очікувань власника, затверджених наказом Мінекономіки від 01.10.2024 № 24098, цілі діяльності підприємства, товариства з контрольною часткою держави, визначаються з урахуванням його комерційної та некомерційної господарської діяльності та мають відповідати положенням його статуту та фактичним видам діяльності. З метою контролю за досягненням цілей діяльності підприємства, товариства з контрольною часткою держави, для кожної фінансової, операційної та нефінансової цілі рекомендовано зазначати відповідні цільові показники ефективності.
 Крім цього, передбачається затвердження стратегічного плану розвитку, річного фінансового плану, річного інвестиційного плану, інвестиційного плану на середньострокову перспективу (три - п’ять років) державних унітарних підприємств, господарських товариств, у статутному капіталі яких 100 відсотків акцій (часток) належать державі.
 Також відповідно до стратегічного плану розвитку, Політики державної власності, цілей діяльності, визначених у листі очікувань власника, керівник державного унітарного підприємства, голова виконавчого органу господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, зобов’язаний складати і виконувати річний фінансовий план, річний інвестиційний план, інвестиційний план на середньострокову перспективу (три - п’ять років) відповідно до закону.
-Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.</t>
+Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft State Ownership Policy</t>
   </si>
   <si>
     <t>09.03.2024</t>
   </si>
   <si>
     <t>09.11.2024</t>
   </si>
   <si>
     <t>The State Ownership Policy has been approved by the Cabinet of Ministers of Ukraine.</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 29.11.2024 № 1369 "Деякі питання Політики державної власності" затверджено Політику державної власності.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>2.4.1.1.3</t>
   </si>
   <si>
     <t>Preparing drafts of individual ownership policies for at least 15 of the largest (in terms of the cumulative value of assets) enterprises under state ownership, which are of strategic importance for the national economy and security</t>
   </si>
   <si>
     <t>05.12.2024</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>
   <si>
     <t>Authorized management bodies</t>
   </si>
   <si>
     <t>Drafts of individual ownership policies have been developed.</t>
   </si>
   <si>
-    <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
+    <t>У ході звітування за 2 квартал 2026 року Міністерство енергетики України в додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомило наступне:
+«Підпунктом 1 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону України «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління» від 22.02.2024 № 3587-IX, який набрав чинності 08.03.2024, Кабінет Міністрів України зобов'язано у шестимісячний строк з дня набрання чинності цим Законом, зокрема, прийняти нормативно-правові акти, необхідні для реалізації цього Закону, включаючи Політику державної власності.
+Постановою Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності» затверджено Політику державної власності.
+Разом з тим, зазначеною Політикою державної власності не передбачається підготовка та затвердження проектів індивідуальних політик власності, зокрема не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави, а отже даний захід потребує відповідного коригування з метою приведення його у відповідність з Політикою державної власності.»
+У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.4.1.1.4</t>
   </si>
   <si>
     <t>Holding consultations with stakeholders regarding the drafts of individual ownership policies indicated in subclause 2.4.1.1.3, obtaining expert opinions</t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.05.2025</t>
   </si>
   <si>
     <t>Consultations with stakeholders regarding the drafts of individual ownership policies for at least 15 of the largest enterprises under state ownership have been held, and expert opinions have been obtained.</t>
   </si>
   <si>
+    <t>У ході звітування за 2 квартал 2026 року Міністерство енергетики України у додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомило наступне:
+«Підпунктом 1 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону України «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління» від 22.02.2024 № 3587-IX, який набрав чинності 08.03.2024, Кабінет Міністрів України зобов'язано у шестимісячний строк з дня набрання чинності цим Законом, зокрема, прийняти нормативно-правові акти, необхідні для реалізації цього Закону, включаючи Політику державної власності.
+Постановою Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності» затверджено Політику державної власності.
+Разом з тим, зазначеною Політикою державної власності не передбачається підготовка та затвердження проектів індивідуальних політик власності, зокрема не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави, а отже даний захід потребує відповідного коригування з метою приведення його у відповідність з Політикою державної власності.»
+У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
+  </si>
+  <si>
     <t>2.4.1.1.5</t>
   </si>
   <si>
     <t>Revising the drafts of individual ownership policies indicated in subclause 2.4.1.1.3 (if needed), approving and making them public</t>
   </si>
   <si>
     <t>05.06.2025</t>
   </si>
   <si>
     <t>05.07.2025</t>
   </si>
   <si>
     <t>The drafts of individual ownership policies for at least 15 of the largest enterprises under state ownership have been revised, approved, and made public.</t>
-  </si>
-[...1 lines deleted...]
-    <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу.</t>
   </si>
   <si>
     <t>2.4.1.2</t>
   </si>
   <si>
     <t>The functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy have been segregated</t>
   </si>
   <si>
     <t>2.4.1.2.1</t>
   </si>
   <si>
     <t>Preparing an analytical report containing analysis of:
 1) international standards and best practices in matters of segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 2) the relevant international experience in matters of segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 3) the national context of the operations of business entities in the public sector of the economy and segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 4) the feasibility and expediency of creating a centralized body for coordination of ownership;
 5) the operating principles of the administration of the centralized ownership coordination authority, particularly as a way to prevent it from being subjected to political influence (if creating the administration of the centralized ownership coordination authority has been found to be expedient)</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
-Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
-Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроєкту до Верховної Ради України.
+Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проекту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
+Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроекту до Верховної Ради України.
 На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств до органів, які не поєднують управлінські функції з формуванням державної політики.
-Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
+Звертаємо увагу, що захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.
+Надана Міністерством інформація не містить самого аналітичного звіту або іншого документа, який би засвідчував проведення комплексного аналізу питань, визначених заходом 2.4.1.2.1. Водночас окремі результати, які можуть бути наслідком проведеного аналізу, відображено у затвердженій Політиці державної власності, однак це не підтверджує підготовки передбаченого заходом аналітичного звіту та проведення комплексного аналізу всіх питань, визначених його пунктами 1–5.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+Факт врахування окремих результатів вивчення міжнародного досвіду під час розроблення Політики державної власності не може підміняти передбачений заходом результат та свідчити про підготовку аналітичного звіту, який має містити комплексний аналіз усіх п’яти визначених заходом питань. Отже, підстав для встановлення «Виконано частково» / «Виконано» недостатньо, оскільки наданими матеріалами не підтверджено досягнення передбаченого заходом результату — підготовку аналітичного звіту.
+Зокрема, очікуваним стратегічним результатом 2.4.1.2. є «Розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки». Затверджена Політика державної власності лише закріплює принцип відокремленості функцій та передбачає недопущення поєднання в одному органі повноважень власника з повноваженнями щодо формування і реалізації державної політики, однак не забезпечує фактичного розмежування таких функцій між конкретними суб’єктами та не визначає завершену модель їх розподілу. Водночас захід 2.4.1.2.1 передбачає підготовку аналітичного звіту, який має визначити, зокрема, оптимальну модель розподілу функцій та доцільність створення централізованого органу координації власності, а його результати мають бути використані для реалізації наступного заходу 2.4.1.2.3. щодо розроблення законопроекту, яким безпосередньо має бути розмежовано відповідні функції.
+Таким чином, захід станом на 2 квартал 2026 року залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.1.2.2</t>
   </si>
   <si>
     <t>Discussing the report indicated in subclause 2.1.3.2.2 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The report has been discussed.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 Робота з вивчення міжнародних практик та іноземного досвіду здійснювалася під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ за участю органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
 Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Вона передбачає, зокрема, відокремлення функцій держави як власника з метою недопущення поєднання повноважень з управління корпоративними правами та формування державної політики в одній сфері відповідно до стандартів ЄС.
 Також передбачено створення суб’єкта консолідованого управління — керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких активів визначатиметься за результатами їх класифікації, а концепція узгоджуватиметься з міжнародними партнерами з урахуванням найкращих практик.
 Крім того, Кабінет Міністрів та Мінекономіки забезпечують підготовку рішень для формування нормативно-правової бази централізованої моделі управління та внесення відповідних змін до законодавства.
 На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств органам, які не поєднують управлінські функції з формуванням державної політики.
-Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.</t>
+Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.
+Інформація, надана за ІІ квартал 2026 року, відтворює інформацію, надану за І квартал 2026 року. Відтак наведене не змінює попереднього висновку щодо неможливості констатувати виконання заходу 2.4.1.2.2.</t>
   </si>
   <si>
     <t>2.4.1.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to segregate the functions of the owner, the regulator, and the policymaking agency with respect to business entities in the public sector of the economy, taking into account the outcomes of the activities indicated in subclauses 2.4.1.2.1 and 2.4.1.2.2</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 Кабінетом Міністрів прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності, положеннями якої передбачено, зокрема:
 - одним із принципів реалізації прав держави як власника є відокремленість функцій – Кабінет Міністрів визначає суб’єктів управління з урахуванням мети, яка полягає у запобіганні поєднанню в одному органі державної влади повноважень власника підприємства, корпоративних прав держави та повноважень щодо формування та реалізації державної політики у сфері, в якій провадить діяльність підприємство, товариство з корпоративними правами держави, з урахуванням стандартів ЄС;
 - Кабінет Міністрів представить концепцію суб’єкта консолідованого управління підприємствами, корпоративними правами держави, відповідно до якої одна керуюча компанія здійснюватиме управління частиною підприємств і корпоративних прав держави, які відповідно до результатів розподілу підприємств та корпоративних прав держави за категоріями, визначеними цією Політикою власності, будуть залишені в державній власності та можуть бути передані в управління керуючої компанії за рішенням Кабінету Міністрів. Кабінет Міністрів проведе консультації з міжнародними партнерами щодо узгодження концепції з найкращою міжнародною практикою та щодо переліку підприємств, корпоративних прав держави, якими керуватиме цей суб’єкт консолідованого управління;
 - Кабінет Міністрів і Мінекономіки забезпечують розроблення проектів рішень, необхідних для створення нормативно-правової бази та функціонування централізованої моделі управління, а також внесення на розгляд Верховної Ради України проекту закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління. Запровадження централізованої моделі управління здійснюватиметься з урахуванням положень національного та європейського законодавства;
 - до введення в дію централізованої моделі управління Кабінет Міністрів, Мінекономіки та суб’єкти управління повинні забезпечити прийняття рішень для зменшення кількості суб’єктів управління та передачі підприємств, корпоративних прав держави в управління органам державної влади, які не виконують функції з формування та реалізації державної політики у сфері діяльності підприємств, товариств із корпоративними правами держави.
 Планом організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації постанови КМУ «Деякі питання Політики державної власності», схваленим на засіданні Уряду 29.11.2024, передбачено, що Мінекономіки разом з Фондом державного майна та іншими центральними органами виконавчої влади має до 31.12.2025:
 - розробити та подати на розгляд Кабінету Міністрів проект плану заходів щодо впровадження принципу відокремленості функцій власника та повноважень щодо формування та реалізації державної політики у відповідній сфері, включаючи пропозиції щодо зміни суб’єктів управління, які здійснюють функції з управління державними унітарними підприємствами та корпоративними правами держави;
 - подати в установленому порядку на розгляд Кабінету Міністрів проєкт закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління підприємствами, корпоративними правами держави.
 З огляду на викладене, конкретні кроки щодо виконання підпункту 2.4.1.2.3 передбачено здійснити протягом 2025 року відповідно до положень Політики державної власності.
 Міністерство економіки, довкілля та сільського господарства України за 1 квартал 2026 року інформує: конкретні заходи щодо виконання підпункту 2.4.1.2.3 передбачено реалізувати у 2026 році відповідно до Політики державної власності та в межах виконання кроку 6.5 Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244.
-Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.</t>
+Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.
+Інформація, надана за ІІ квартал 2026 року, відтворює інформацію, надану за І квартал 2026 року. Відтак наведене не змінює попереднього висновку щодо неможливості констатувати виконання заходу 2.4.1.2.3.</t>
   </si>
   <si>
     <t>2.4.1.3</t>
   </si>
   <si>
     <t>An annual independent audit of public sector entities of strategic importance for the economy and security of the state was introduced; the criteria for mandatory independent audit and the establishment of supervisory boards in public sector entities, including taking into account the level of corruption risks and the level of corruption in the sector, are periodically reviewed</t>
   </si>
   <si>
     <t>2.4.1.3.4</t>
   </si>
   <si>
     <t>Preparing a periodic analytical report (within the 1st quarter of the year in which this report is to be prepared) on the substantiated definition of the criteria for mandatory formation of independent supervisory boards at state-owned enterprises and conducting an independent audit of such enterprises (if the independent audit is not mandated for all state-owned enterprises without exception)</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>З метою проведення аналізу та підготовки періодичного аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад Мінекономіки було направлено запит на суб’єкти управління об’єктами державної власності та суб’єкти господарювання державного сектору економіки щодо надання інформації про стан утворення наглядових рад на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі за визначеною формою.
 За результатами проведеного аналізу наданої відповідними суб’єктами інформації Мінекономіки підготовлено аналітичний звіт щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад, який 18.06.2025 оприлюднено на вебсайті Мінекономіки за посиланням:
  https://me.gov.ua/Documents/Detail/b48f88c6-c1a4-461f-bbc8-c226f90be401?lang=uk-UA&amp;title=AnalitichniiZvitSchodoObruntovanogoViznachenniaKriteriivDliaOboviazkovogoUtvorenniaUPidprimstvakhDerzhavnoiFormiVlasnostiNezalezhnikhNagliadovikhRad
 Враховуючи те, що звіт був підготовлений у ІІ кварталі, а відповідно до назви заходу, аналітичний мав би бути підготовлений протягом І кварталу року, в якому здійснюється підготовка такого звіту, захід є виконаним невчасно, але повністю.</t>
   </si>
   <si>
     <t>2.4.1.3.5</t>
   </si>
   <si>
     <t>Discussing the report (within the 2nd quarter of the year in which the report was prepared) indicated in subclause 2.4.1.3.4 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>18.06.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 З метою проведення обговорення підготовленого на виконання заходу 2.4.1.3.4. аналітичний звіт щодо обґрунтованого визначення критеріїв для обов'язкового утворення у підприємствах державної форми власності незалежних наглядових рад оприлюднено 18.06.2025 на вебсайті Мінекономіки.
 Станом на 30.06.2025 до опублікованого 18.06.2024 на вебсайті Мінекономіки аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад надано лише відгуки щодо його підтримки та не підтримки. Водночас жодного коментаря по суті звіту не надано.
 Крім того Мінекономіки зазначає, що питання щодо визначення умов, при яких утворення наглядової ради є обов’язковим на підприємствах, у товариствах з контрольною часткою держави, було обговорено з Європейським банком реконструкції та розвитку, Секретаріатом Організації економічного співробітництва та розвитку, Міжнародним валютним фондом, Світовим банком, із залученням консультантів - товариства з обмеженою відповідальністю «Ернст енд Янг», адвокатського об’єднання «Юридична фірма «Василь Кісіль і Партнери», проєкта USAID/UKaid «Реформування Державних Підприємств в Україні» (SOERA), товариства з обмеженою відповідальністю «Делойт Консалтинг Оверсіз Проджектс», а також із заінтересованими органами під час розробки постанови Кабінету Міністрів України від 29.11.2024 № 1369 «Про затвердження Політики державної власності», зокрема пункту 103 вищевказаної постанови.
-Разом з тим, звертаємо увагу, що захід передбачає проведення обговорення саме звіту, підготовленого на виконання заходу 2.4.1.3.4, а не окремих питань, які ним охоплюються, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, що здійснено не було.
-З огляду на те, що а) настала дата завершення виконання заходу; б) обговорення звіту не відбулося, захід 2.4.1.3.5. не виконано.</t>
+Надана Мінекономіки інформація дає підстави вважати, що публічне обговорення аналітичного звіту фактично відбулося (публічне обговорення аналітичного звіту було проведено у формі подання відгуків), зокрема звіт було оприлюднено 18.06.2025, розміщено повідомлення про його обговорення та за результатами обговорення отримано 129 відгуків. Водночас захід 2.4.1.3.5 передбачає проведення обговорення за участю конкретно визначених категорій учасників — представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги та наукової спільноти. Надана інформація не містить відомостей, які б дали змогу підтвердити участь у проведеному обговоренні представників усіх зазначених категорій. Наведена Мінекономіки інформація про окреме обговорення відповідних питань з міжнародними організаціями, консультантами та заінтересованими органами також не підтверджує участі зазначених представників саме в обговоренні аналітичного звіту, як того вимагає захід. Таким чином, проведення публічного обговорення звіту може вважатися підтвердженим, однак виконання заходу в частині забезпечення участі визначеного ним кола представників не підтверджено, що дає підстави оцінити захід як виконаний частково.
+Оскільки аналітичний звіт було оприлюднено 18.06.2025, а за інформацією Мінекономіки процедура його публічного обговорення тривала 30 календарних днів, обговорення було завершено вже у ІІІ кварталі 2025 року, тоді як відповідно до заходу 2.4.1.3.5 його проведення мало відбутися протягом ІІ кварталу 2025 року, у зв’язку з чим захід слід вважати виконаним невчасно.</t>
   </si>
   <si>
     <t>2.4.1.4</t>
   </si>
   <si>
     <t>At all business entities for which the establishment of supervisory boards is mandatory, such boards are empowered to control the implementation of internal anticorruption measures. Supervisory boards are formed in a competitive and transparent manner</t>
   </si>
   <si>
     <t>2.4.1.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) defines a competitive and transparent procedure for forming supervisory boards of state-owned enterprises;
 2) defines requirements for independent members of supervisory boards of state-owned enterprises;
 3) defines the functional duties of members of supervisory boards of state-owned enterprises;
 4) provides for the need to develop a methodology for defining clear and transparent performance indicators for supervisory boards of state-owned enterprises;
 5) defines an exhaustive list of grounds for termination of the powers of members of supervisory boards at state-owned enterprises, and their liability for improper discharge of their duties.</t>
   </si>
   <si>
     <t>Міністерством економіки повідомлено, що 22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) в цілому (Закон набув чинності 08.03.2024).
 Вказаним Законом ч. 2 ст. 11-2 Закону України «Про управління об’єктами державної власності» викладено у редакції, що передбачає, що кандидати на посаду члена наглядової ради державного унітарного підприємства добираються та призначаються в порядку, визначеному Кабінетом Міністрів України. Добір кандидатів на посаду члена наглядової ради здійснюється з дотриманням принципів колективної придатності, різноманітності складу, рівності вимог, професійності, відкритості і прозорості та розпочинається не пізніше ніж за три місяці до закінчення строку повноважень відповідного члена наглядової ради (якщо у зазначений строк не прийнято рішення про продовження строку його повноважень) або не пізніше 10 днів з дня дострокового припинення повноважень.
 Кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, затверджує Кабінет Міністрів України. Додаткові кваліфікаційні вимоги до незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, можуть бути визначені статутом, положенням про наглядову раду та/або положенням про принципи формування наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Крім цього, в ч. 11-3 Закону України «Про управління об’єктами державної власності» оновлені положення щодо того, хто не може бути незалежним членом наглядової ради. А ст. 11-4 вказаного Закону визначено виключну компетенцію наглядових рад державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Таким чином положення ухваленого Закону № 3587-IX не в повній мірі покривають зміст заходу 2.4.1.4.1. з огляду на таке:
 а) підп. 1 та 2 заходу щодо визначення конкурсної та прозорої процедур формування наглядових рад підприємств державної форми власності, а також вимог до незалежних членів наглядових рад підприємств державної форми власності не передбачено Законі, як це передбачено у Державній антикорупційній програмі. Натомість Законом передбачено, що ці процедури та вимоги здійснюються у порядку, визначеному Кабінетом Міністрів України;
 б) щодо підп. 3 та 4 заходу, то ухваленим Законом визначено лише те, хто не може бути незалежним членом наглядової ради та вцілому компетенція наглядових рад.
 Також ухвалений Закон передбачає вичерпний перелік підстав для дострокового припинення повноважень членів наглядових рад підприємств державної форми власності, їх відповідальності за неналежне виконання своїх обов’язків.
-Таким чином, ухвалений Закон забезпечує лише часткове врегулювання питань, щодо яких виконавцем заходу мав би бути розроблений законопроект.</t>
+Таким чином, ухвалений Закон забезпечує лише часткове врегулювання питань, щодо яких виконавцем заходу мав би бути розроблений законопроект.
+Інформація станом на 2 квартал 2026 року: 
+Прийнято постанову КМУ від 10.01.2025 № 12. 
+Урядом з метою удосконалення процедури відбору і призначення членів наглядових рад суб’єктів господарювання державного сектору економіки прийнято постанову Кабінету Міністрів України від 31.12.2025 № 1804, якою, зокрема:
+1. викладено в новій редакції порядок проведення конкурсного відбору кандидатів на посаду незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі та їх призначення
+2. викладено в новій редакції порядок визначення та затвердження кандидатур представників держави, які призначаються до наглядових рад державних унітарних підприємств, і тих, які обираються до наглядових рад господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі
+3. затверджено кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
+Прийнято наказ Мінекономіки від 30.04.2026 № 5484 “Про затвердження Методичних рекомендацій щодо організації системи внутрішнього контролю на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі”.
+Таким чином, інформація за ІІ квартал 2026 року свідчить про те, що і надалі врегулювалися окремі питання заходу 2.4.1.4.1. Зокрема, постановою КМУ від 31.12.2025 № 1804 оновлено порядок конкурсного відбору кандидатів на посаду незалежного члена наглядової ради, визначення кандидатур представників держави та затверджено кваліфікаційні вимоги до членів наглядових рад. Отже, питання, визначені підпунктами 1 і 2 заходу, додатково врегульовано на підзаконному рівні.
+Водночас зазначене не дає підстав вважати захід виконаним повністю, оскільки ДАП прямо передбачає розроблення та подання Кабінетові Міністрів України проекту закону, яким мають бути визначені передбачені заходом питання. Прийняття підзаконних актів не є тотожним установленому ДАП результату, а тому під час моніторингу виконання заходу не може бути зараховане як заміна передбаченого ДАП результату. Врахування таких актів як повного виконання заходу фактично означало б зміну визначеного ДАП результату без внесення відповідних змін до самого заходу.</t>
   </si>
   <si>
     <t>2.4.1.4.2</t>
   </si>
   <si>
     <t>Forming supervisory boards at state-owned enterprises for which the creation of supervisory boards is mandated</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>State authorities — subjects of management of state-owned objects</t>
   </si>
   <si>
     <t>Supervisory board have been formed.</t>
   </si>
   <si>
     <t>Відповідно до Аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад, підготовленого Мінекономікою на виконання заходу 2.4.1.3.4 "Станом на 01.01.2025 у підпорядкуванні суб’єктів управління перебувало 2 916 суб’єктів господарювання державного сектору економіки (далі – суб’єкти господарювання), в тому числі 2 571 державних підприємства та 345 господарських товариств з державною часткою у статутному капіталі більше 50,0 відсотків.
 У 21 з 89 (23,6 % від загальної кількості великих) суб’єкта господарювання, що віднесені до категорії великих підприємств, утворено наглядову раду, до них віднесено ключові компанії державного сектору (перебувають в управлінні Кабінету Міністрів України, Мінекономіки, Міненерго, Міноборони, Держкомтелерадіо, Держлісагентство, ДКА, АТ «УОП»), а саме: ПрАТ «Укргідроенерго», АТ «Укренергомашини», АТ «Укрзалізниця», НАК «Нафтогаз України», АТ «НАЕК «Енергоатом», Поліграфкомбінат «Україна», ТОВ «Оператор ГТС України», НЕК «УКРЕНЕРГО», ПрАТ «Українське Дунайське Пароплавство», АТ «Укрпошта», ДП «Агенція оборонних закупівель», ПрАТ «Запоріжтрансформатор», АТ «Мотор Січ», ТОВ «Кременчуцька ТЕЦ», АТ «АвтоКрАЗ», АТ «Національна суспільна телерадіокомпанія України», ДП «Ліси України», АТ «Хартрон», АТ «Компанія авіаційного та ракетно-технічного машинобудування»; АТ «Українські розподільні мережі», АТ «Укртатнафта».»
 Щодо інших підприємств державної форми власності, для яких створення наглядових рад є обов’язковим, інформація не була надана.
 У межах інформування за 4 квартал 2025 року повідомляється наступне.
 Відповідно до заходу 2.4.1.4.2 суб’єкти управління об’єктами державної власності, зокрема центральні органи виконавчої влади, інші державні органи, обласні військові адміністрації, а також інші уповноважені органи управління корпоративними правами держави, на виконання запиту Національного агентства з питань запобігання корупції інформували НАЗК про наявність підприємств державної форми власності у сфері їх управління, відповідність таких підприємств критеріям обов’язкового утворення наглядових рад та стан їх фактичного формування. За результатами аналізу наданої інформації встановлено, що наглядові ради сформовані лише на частині підприємств, тоді як щодо окремих підприємств, які відповідають критеріям обов’язковості, наглядові ради не створені, перебувають на стадії формування або потребують актуалізації складу.
-З огляду на те, що а) надані відомості підтверджують створення (формування) наглядових рад лише на частині підприємств державної форми власності, для яких їх утворення є обов’язковим; б) є наявність випадків, коли підприємства відповідають критеріям обов’язковості створення наглядових рад, однак такі наглядові ради станом на дату надання інформації не сформовані; в) подані матеріали свідчать про проведення ідентифікації підприємств та інформування НАЗК, проте не підтверджують досягнення показника виконання заходу в частині формування наглядових рад на всіх підприємствах, де їх створення є обов’язковим, захід 2.4.1.4.2 є таким, що виконано частково.</t>
+З огляду на те, що а) надані відомості підтверджують створення (формування) наглядових рад лише на частині підприємств державної форми власності, для яких їх утворення є обов’язковим; б) є наявність випадків, коли підприємства відповідають критеріям обов’язковості створення наглядових рад, однак такі наглядові ради станом на дату надання інформації не сформовані; в) подані матеріали свідчать про проведення ідентифікації підприємств та інформування НАЗК, проте не підтверджують досягнення показника виконання заходу в частині формування наглядових рад на всіх підприємствах, де їх створення є обов’язковим, захід 2.4.1.4.2 є таким, що виконано частково.
+У межах інформування за 2 квартал 2026 року Міністерством енергетики України у додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомлено наступне:
+«Наглядові ради сформовано в АТ «Оператор ринку», АТ «Українські розподільні мережі», АТ «Харківський науково-дослідний та проектно-конструкторський інститут «Енергопроект», ТОВ «Оператор ГТС України», НЕК «Укренерго».
+Оновленню складу підлягають наглядові ради АТ «Оператор ринку», АТ «Українські розподільні мережі», ТОВ «Оператор ГТС України», НЕК «Укренерго» відповідно до розпорядження Кабінету Міністрів України від 17.11.2025 № 1258-р «Про затвердження плану заходів щодо оновлення складу наглядових рад та виконавчих органів суб'єктів господарювання паливно-енергетичного комплексу» та постанови Кабінету Міністрів України від 03.12.2025 № 1596 «Питання управління деякими суб'єктами господарювання».
+Листом від 12.03.2026 № 4202-09/24565-03 Мінекономіки повідомило Міненерго, що за результатами відбору Комісією з відбору членів наглядових рад суб'єктів господарювання затверджено перелік переможців відбору на посаду незалежного члена наглядової ради та представників держави, які обираються (призначаються) до складу наглядової ради суб'єктів господарювання паливно-енергетичного комплексу, які визначені планом заходів щодо оновлення складу наглядових рад деяких суб'єктів господарювання, затвердженим розпорядженням Кабінету Міністрів України від 17.11.2025 № 1258, який Комісія рекомендує суб'єкту управління суб'єкта господарювання на посаду члена наглядової ради та надала такий перелік.
+Наказом Міненерго від 26.03.2026 № 163 «Про деякі питання Акціонерного товариства «Українські розподільні мережі» обрано Наглядову раду АТ «Українські розподільні мережі» та затверджено умови цивільно-правових договорів з членами Наглядової ради.
+Наказом Міненерго від 15.05.2026 № 255 «Про деякі питання Наглядової ради Приватного акціонерного товариства «Національна енергетична компанія «Укренерго» затверджено склад Наглядової ради НЕК «Укренерго». Таким чином, Наглядова рада НЕК «Укренерго» сформована у повному складі.
+Наказом Міненерго від 03.07.2026 № 325 затверджено склад Наглядової ради ТОВ «Оператор ГТС України». Таким чином, Наглядова рада ТОВ «Оператор ГТС України» сформована у повному складі».
+У межах інформування за 2 квартал 2026 року ситуація щодо формування наглядових рад на окремих підприємствах державної форми власності покращилася. Зокрема, Міненерго повідомлено про сформованість ряду наглядових рад. При цьому щодо окремих підприємств здійснювалися заходи з оновлення складу наглядових рад. 
+Водночас надана інформація не підтверджує формування наглядових рад на всіх підприємствах державної форми власності, для яких їх утворення є обов’язковим. Зокрема, у наданій раніше інформації за результатами ідентифікації таких підприємств встановлено наявність суб’єктів, у яких наглядові ради не створені, перебувають на стадії формування або потребують актуалізації складу, а інформації, яка б підтверджувала усунення зазначених випадків щодо всіх таких підприємств, не надано.
+З огляду на те, що показником виконання заходу визначено саме «наглядові ради сформовано», а надані матеріали підтверджують формування наглядових рад лише на частині підприємств та не дають підстав стверджувати про їх формування на всіх підприємствах, для яких таке утворення є обов’язковим, захід 2.4.1.4.2 доцільно оцінити як такий, що виконано частково.</t>
   </si>
   <si>
     <t>2.4.1.5</t>
   </si>
   <si>
     <t>Corporate governance standards have been introduced at public sector entities that are of strategic importance for the national economy and security or have the highest level of corruption risks, or are among the most important business entities in the defense industry (in particular, the right to terminate the contract with managers who violate anticorruption legislation or rules of ethical conduct has been established)</t>
   </si>
   <si>
     <t>2.4.1.5.1</t>
   </si>
   <si>
     <t>Preparing an analytical report on the strategic assessment of corruption risks in the operations of a state-owned enterprise and identification of enterprises with the highest levels of corruption risks</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The National Agency on Corruption Prevention developed the draft of the Indicators for the Analysis of State-Owned Enterprises with the Highest Level of Corruption Risks (hereinafter - the Indicators), which were being published from August 9 to 25, 2023 on the official website of the National Agency on Corruption Prevention for public discussion and receiving proposals (https://nazk .gov.ua/uk/novyny/nazk-zaproshuye-ekspertiv-doluchytysya-do-rozbudovy-dobrochesnosti-v-upravlinni-derzhpidpryyemstvamy/).
 It is assumed that the Indicators will become the basis for the central executive authority, which ensures the formation and implementation of state policy in the field of management of state-owned objects, other government agencies that manage state-owned enterprises when determining the list of enterprises where corporate governance standards should be implemented as a matter of priority, taking into account, among other things, the list of state-owned enterprises of strategic importance for the nation’s economy and security or enterprises that are the most critical business entities in the defense industry.
 Taking into account, in particular, the proposals submitted to the Indicators during the public discussion, the National Agency on Corruption Prevention prepared the Analytical Report on the Strategic Assessment of Corruption Risks in the Activities of State-Owned Enterprises and the Identification of Enterprises with the Highest Level of Corruption Risks (Analytical Report), which was published on September 1, 2023 on the official website of the National Agency on Corruption Prevention.</t>
   </si>
   <si>
@@ -440,127 +475,146 @@
   <si>
     <t>On September 6, 2023, the National Agency organized and held a public discussion of the Analytical Report on the Strategic Assessment of Corruption Risks in the Activities of State-Owned Enterprises and the Identification of Enterprises with the Highest Level of Corruption Risks, which took place with the participation of representatives of government agencies, non-governmental and international organizations, international technical assistance projects, academic community.
 Representatives of the Ministry of Economy of Ukraine, the Ministry of Defense of Ukraine, the Ministry of Strategic Industries of Ukraine, the State Property Fund of Ukraine, the Antimonopoly Committee of Ukraine, the State Audit Service of Ukraine, representatives of the Non-Governmental Organization "StateWatch" and Taras Shevchenko National University of Kyiv took part in the discussion.</t>
   </si>
   <si>
     <t>2.4.1.5.3</t>
   </si>
   <si>
     <t>Preparing an analytical report outlining the list of state-owned enterprises of strategic importance for the nation’s economy and security or those with the highest level of corruption risks or enterprises that are the most critical business entities in the defense industry</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України не повідомило про підготовлений аналітичний звіт.
 Натомість Мінекономіки повідомляє, що за поданням Мінекономіки Урядом прийнято постанову від 16.02.2024 № 179, якою актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою Кабінету Міністрів України від 04.03.2015 № 83 (далі – Перелік).
 До Переліку включено 291 ключовий суб’єкт господарювання, зокрема 77 — у сфері оборони. Подальший перегляд Переліку з метою його актуалізації має здійснюватися щорічно відповідно до пункту 2 постанови КМУ від 04.03.2015 № 83.
 Поряд із цим, Урядом прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності та доручено Мінекономіки до 31.12.2024 забезпечити здійснення розподілу (сортування) державних унітарних підприємств, господарських товариств, у статутному капіталі яких більше 50 % акцій (часток) належать державі (крім банків), за категоріями, передбаченими Політикою державної власності.
 За результатами здійснення зазначеного розподілу на засіданні Уряду 27.12.2024 (розділ 6 протоколу № 135 засідання КМУ від 27.12.2024) схвалено підготовлений Мінекономіки за пропозиціями центральних органів виконавчої влади відповідно до Плану України розподіл (сортування) державних унітарних підприємств, господарських товариств, у статутних капіталах яких є корпоративні права держави, за категоріями, передбаченими Політикою державної власності, за такими переліками, зокрема:
 - суб’єкти господарювання держсектору економіки, які залишаються у державній власності, у тому числі ті, що не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна»;
 - суб’єкти господарювання держсектору економіки, необхідні для забезпечення обороноздатності держави, які залишаються в державній власності на період дії правового режиму воєнного стану, приватизація яких може бути проведена після його припинення або скасування.
 При цьому, на засіданні Уряду 29.11.2024 (пункт 6 розділу 2 протоколу № 122 засідання КМУ від 29.11.2024) відповідно до кроків Плану України визначено:
 - перелік ключових державних підприємств, товариств, об’єднань;
 - перелік державних підприємств та товариств, у яких до ІІ кварталу 2026 р. повинні бути утворені наглядові ради, більшість членів яких є незалежними;
 - перелік підприємств, які до кінця ІІІ кварталу 2026 р. матимуть організаційно-правову форму АТ або ТОВ.
-Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
+Інформація, надана Мінекономіки станом на 2 квартал 2026 року:
+За поданням Мінекономіки Урядом прийнято постанови від 16.02.2024 № 179 та від 12.03.2026 № 330, якими актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
+До Переліку включено 295 ключових суб’єктів господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
+Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо. Надана Мінекономіки інформація стосується актуалізації Переліку об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затвердженого постановою Кабінету Міністрів України від 04.03.2015 № 83, зокрема постановою КМУ від 12.03.2026 № 330, а також розподілу суб’єктів господарювання державного сектору економіки за категоріями відповідно до Політики державної власності. Водночас зазначені результати не є тотожними з показником виконання зазначеного заходу (підготовка та оприлюдненню аналітичного звіту), а їх зарахування як виконання заходу фактично означало б підміну визначеного ДАП заходу іншим змістом. Отже, підстав для констатування виконання заходу немає.</t>
   </si>
   <si>
     <t>2.4.1.5.4</t>
   </si>
   <si>
     <t>Discussing the report indicated in subclause 2.4.1.5.3 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За поданням Мінекономіки Урядом прийнято постанову від 16.02.2024 № 179, якою актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
 На сьогодні до Переліку включено 291 ключовий суб’єкт господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
 Подальший перегляд Переліку з метою його актуалізації має здійснюватися щорічно відповідно до пункту 2 постанови КМУ від 04.03.2015 № 83.
 Поряд із цим, Урядом прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності та, зокрема, доручено Мінекономіки за поданням суб’єктів управління об’єктами державної власності до 31.12.2024 забезпечити здійснення розподілу (сортування) державних підприємств, господарських товариств, у статутному капіталі яких більше 50 % акцій (часток) належать державі (крім банків), за категоріями, передбаченими Політикою державної власності.
 За результатами здійснення розподілу на засіданні Уряду 27.12.2024 (розділ 6 протоколу № 135 засідання КМУ від 27.12.2024) схвалено підготовлений Мінекономіки за пропозиціями центральних органів виконавчої влади відповідно до Плану України розподіл (сортування) державних унітарних підприємств, господарських товариств, у статутних капіталах яких є корпоративні права держави, за категоріями, передбаченими Політикою державної власності, за такими переліками, зокрема:
 - суб’єкти господарювання держсектору економіки, які залишаються у державній власності, у тому числі ті, що не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна»;
 - суб’єкти господарювання держсектору економіки, необхідні для забезпечення обороноздатності держави, які залишаються в державній власності на період дії правового режиму воєнного стану, приватизація яких може бути проведена після його припинення або скасування.
 При цьому, на засіданні Уряду 29.11.2024 (пункт 6 розділу 2 протоколу № 122 засідання КМУ від 29.11.2024) відповідно до кроків Плану України визначено:
 - перелік ключових державних підприємств, товариств, об’єднань;
 - перелік державних підприємств та товариств, у яких до ІІ кварталу 2026 р. повинні бути утворені наглядові ради, більшість членів яких є незалежними;
 - перелік підприємств, які до кінця ІІІ кварталу 2026 р. матимуть організаційно-правову форму АТ або ТОВ.
+Інформація, надана Мінекономіки станом на 2 квартал 2026 року:
+За поданням Мінекономіки Урядом прийнято постанови від 16.02.2024 № 179 та від 12.03.2026 № 330, якими актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
+До Переліку включено 295 ключових суб’єктів господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
 Водночас з огляду на невиконання заходу 2.4.1.5.3, зважаючи на взаємозв'язок останнього із цим заходом, констатувати виконання цього заходу неможливо.</t>
   </si>
   <si>
     <t>2.4.1.5.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft action plan to align the corporate governance system of business entities identified following the activities indicated in subclauses 2.4.1.5.1—2.4.1.5.4 with corporate governance standards of the Organization for Economic Cooperation and Development (hereinafter “the OECD”), which provides for, inter alia, the competitive selection of managers, heads of executive authorities, and members of supervisory boards of entities in the public sector of the economy, which has been suspended due to the institution of martial law, for the period beginning with 2023</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>The action plan has been approved by the Cabinet of Ministers of Ukraine.</t>
   </si>
   <si>
     <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу, у зв'язку з чим, з огляду на настання дати його завершення, захід слід вважати невиконаним.
-Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України.</t>
+Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України
+Інформація за 2 квартал 2026 року: 
+Мінекономіки здійснено заходи щодо приведення системи корпоративного управління у суб’єктах господарювання у відповідність із стандартами корпоративного управління ОЕСР, а саме:
+- Приєднання до рекомендації Ради ОЕСР щодо керівних принципів у сфері боротьби з корупцією та доброчесності на підприємствах державного сектору.
+Відповідно до розпорядження Уряду від 17.12.2025 № 1436 схвалено проект листа Уряду України до ОЕСР про запит стосовно приєднання до Рекомендації Ради ОЕСР щодо керівних принципів у сфері боротьби з корупцією та доброчесності на підприємствах державного сектору.
+- 01.04.2026 під участі у 46-му засіданні Робочої групи з питань державної власності та практик приватизації ОЕСР отримано лист про приєднання до зазначених Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності.
+- Мінекономіки 23.05.2026 направлено на розгляд Уряду пропозиції щодо приєднання до Рекомендації Ради ОЕСР щодо принципів корпоративного управління.
+Урядом з метою удосконалення процедури відбору і призначення членів наглядових рад суб’єктів господарювання державного сектору економіки прийнято постанову Кабінету Міністрів України від 31.12.2025 № 1804.
+Урядом прийнято постанову від 05.02.2026 №139 “Про внесення змін до постанов Кабінету Міністрів України від 10.03.2017 № 142 і від 31.05.2022 № 643”, постанову від 20.05.2026 № 652 “Про внесення зміни до пункту 2 постанови Кабінету Міністрів України від 31 травня 2022 р. № 643”.
+Відповідно до підпункту “г” пункту 18 частини другої статті 5 Закону України від 22.02.2024 № 3587-IX Мінекономіки розроблено проєкт постанови “Деякі питання конкурсного відбору керівників державних унітарних підприємств, голів виконавчих органів господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі”, а також визнати такою, що втратила чинність постанову Кабінету Міністрів України від 03.09.2008 № 777.
+У І півріччі 2026 року за участі комітету з призначення членів наглядових рад особливо важливих для економіки підприємств, товариств забезпечено формування та оновлення складу НР особливо важливих для економіки суб'єктів господарювання державного сектору економіки, зокрема: АТ НАЕК Енергоатом, НАК Нафтогаз України, ТОВ Оператор ГТС України, НЕК Укренерго, ДП Ліси України, АТ Укрзалізниця.
+Надана за ІІ квартал 2026 року інформація свідчить про здійснення Мінекономіки окремих заходів у сфері вдосконалення корпоративного управління. Водночас інформації про розроблення та подання Кабінетові Міністрів України проекту плану заходів, а також його затвердження Кабінетом Міністрів України не надано. З огляду на визначений показник виконання заходу («план заходів затверджено Кабінетом Міністрів України») наведені дії не можуть бути зараховані як виконання заходу, оскільки не забезпечують досягнення визначеного ДАП результату. При цьому зміст та визначений ДАП результат заходу не можуть бути підмінені іншими результатами або окремими заходами, оскільки це не відповідатиме встановленому змісту заходу та його показнику виконання. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.1.5.6</t>
   </si>
   <si>
     <t>Preparing the annual report (within the 1st quarter of the year) on the progress made in implementing the action plan to align the corporate governance system of specific business entities with corporate governance standards of the OECD (including for the period of 2021 and 2022), which should include recommendations on revising the aforementioned action plan (if needed)Preparing the annual report (within the 1st quarter of the year) on the progress made in implementing the action plan to align the corporate governance system of specific business entities with corporate governance standards of the OECD (including for the period of 2021 and 2022), which should include recommendations on revising the aforementioned action plan (if needed)</t>
   </si>
   <si>
     <t>The report has been prepared and made public.</t>
   </si>
   <si>
     <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу.
 Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України.
+За результатами моніторингу станом на II квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на те, що а) настала дата завершення виконання заходу; б) звіт не підготовлено та не оприлюднено, захід 2.4.1.5.6. не виконано.</t>
   </si>
   <si>
     <t>2.4.1.5.7</t>
   </si>
   <si>
     <t>Preparing the legal framework that would provide for the possibility of early termination of contracts with managers exercising the powers of a one-person executive body, or with members of a collective executive body of state-owned enterprises of strategic importance for the nation’s economy and security or those with the highest level of corruption risks or enterprises that are the most critical business entities in the defense industry, if such individuals have committed gross violations of the requirements of anticorruption legislation or the code of ethics</t>
   </si>
   <si>
     <t>The legal framework has been prepared.</t>
   </si>
   <si>
     <t>Мінекономіки повідомило про розробку проекту постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається викласти у новій редакції Типову форму контракту з керівником державного унітарного підприємства.
 Узгоджений проект постанови подано в установленому порядку на розгляд Уряду листом від 05.02.2024 № 3211-03/9199-01.
 Типовою формою контракту, яку пропонується затвердити проектом постанови, передбачається віднести до зобов’язань керівника державного унітарного підприємства, зокрема:
 - забезпечувати регулярну, але не рідше ніж один раз на два роки, оцінку корупційних ризиків у діяльності підприємства;
 - забезпечувати розробку та вжиття передбачених законодавством та антикорупційною програмою підприємства заходів для запобігання і протидії корупції у діяльності юридичної особи;
 - впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 При цьому Типовою формою контракту передбачається, що орган управління звільняє Керівника у разі закінчення строку дії контракту або достроково за ініціативою Керівника, а також у випадку порушень законодавства та умов цього контракту.
 Контракт може бути припинений у встановленому законодавством порядку до закінчення строку його дії, а Керівник може бути звільнений з посади у разі прийняття органом управління, у тому числі за пропозицією місцевого органу державної виконавчої влади, рішення про припинення його повноважень у разі, зокрема, одноразового грубого порушення Керівником законодавства, невиконання, неналежного виконання обов'язків, передбачених цим контрактом, що призвело до негативних наслідків для підприємства; вчинення корупційного правопорушення або правопорушення, пов’язаного з корупцією.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 Мінекономіки встановлено завдання опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства.
 Проект Закону погоджено без зауважень заінтересованими органами (Мін’юстом, Мінфіном, Мінцифри та Фондом державного майна) і в установленому порядку подано на розгляд Кабінету Міністрів України листом Мінекономіки від 10.06.2024 № 3211-03/42270-01.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494). Разом з тим, 17.07.2025 зазначений проект Закону був відкликаний та знятий з розгляду ВРУ.
 Натомість, 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення «підприємств» та їх перетворення у господарські товариства.
-Водночас, з огляду на розроблений проект постанови та закону, відповідні зміни стосуються саме контракту з керівниками державних унітарних підприємств. Натомість зміст заходу 2.4.1.5.7 передбачає підготовку правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами. Тобто змістом заходу охоплюються не лише керівники державних унітарних підприємств, але й господарських товариств, у статутному капіталі яких наявна частка держави.</t>
+Водночас, з огляду на розроблений проект постанови та закону, відповідні зміни стосуються саме контракту з керівниками державних унітарних підприємств. Натомість зміст заходу 2.4.1.5.7 передбачає підготовку правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами. Тобто змістом заходу охоплюються не лише керівники державних унітарних підприємств, але й господарських товариств, у статутному капіталі яких наявна частка держави.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.1.6</t>
   </si>
   <si>
     <t>A system of internal control and risk management has been introduced at public sector entities</t>
   </si>
   <si>
     <t>2.4.1.6.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to:
 1) define the requirements for the implementation of an internal control system at state-owned enterprises, which includes the functions of compliance, risk management, and internal audit (“three lines of defense” model);
 2) balance the internal control system with the implementation of anticorruption programs, including corruption risk management;
 3) define the powers of the supervisory board to exercise control over the functioning of the internal control system (at enterprises where audit committees have been formed pursuant to the Law of Ukraine On Audit of Financial Statements and Audit Practice), which includes implementing internal anticorruption measures</t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект із реєстр. № 5593-д) в цілому (Закон набув чинності 08.03.2024).
 Вказаним Законом доповнено ст. 11-2 Закону України «Про управління об’єктами державної власності» новою частиною 9, якою передбачено, що державне унітарне підприємство, господарське товариство, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, повинно створити комплексну, адекватну та ефективну систему внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту, з урахуванням особливостей свого виду діяльності, характеру та обсягів операцій, що здійснюються у ході провадження такої діяльності, та ризиків, властивих такій діяльності.
 Контроль за функціонуванням системи внутрішнього контролю здійснює наглядова рада.
 При цьому, зазначеним Законом України від 22.02.2024 № 3587-IX передбачено затвердження Кабінетом Міністрів України Політики державної власності, яка визначатиме, серед іншого, принципи організації управління державним майном та діяльністю державних унітарних підприємств, господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі, у тому числі розподіл функцій власника, регулятора та органу, що визначає політику щодо підприємств державного сектору економіки, розподіл повноважень між уповноваженим органом управління та органами державного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 На виконання зазначеного Урядом прийнято постанову від 29 11.2024 № 1369, якою затверджено Політику державної власності, яка деталізує вимоги до систем внутрішнього контролю. Зокрема, передбачено:
 - створення підприємствами та товариствами з державною часткою систем внутрішнього контролю, що охоплює комплаєнс, управління ризиками, внутрішній аудит, запобігання та врегулювання конфлікту інтересів, антикорупційні заходи та систему повідомлень про порушення. Підхід до впровадження систем — ризик-орієнтований;
 - наглядова рада або вищий орган управління (якщо наглядова рада не передбачена) забезпечує затвердження внутрішніх документів, необхідних для функціонування зазначених систем;
 - особи, відповідальні за комплаєнс та управління ризиками (крім суб’єктів у сфері фінансових послуг), можуть бути підзвітні як виконавчому органу, так і наглядовій раді, маючи право виносити питання безпосередньо на її розгляд. При цьому наглядова рада здійснює загальний контроль за їх діяльністю;
@@ -568,80 +622,88 @@
 - наглядова рада за участі комітету з аудиту (та інших комітетів за потреби) регулярно оцінює ефективність систем внутрішнього контролю та вживає заходів для їх вдосконалення.</t>
   </si>
   <si>
     <t>2.4.1.6.2</t>
   </si>
   <si>
     <t>Implementing an internal control and risk management system at state-owned enterprises</t>
   </si>
   <si>
     <t>09.12.2024</t>
   </si>
   <si>
     <t>The internal control and risk management system has been implemented at state-owned enterprises.</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки, довкілля та сільського господарства України Законом України від 22.02.2024 № 3587-IX “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління” запроваджено положення, яким передбачено, що державне унітарне підприємство, господарське товариство, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, повинно створити комплексну, адекватну та ефективну систему внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту, з урахуванням особливостей свого виду діяльності, характеру та обсягів операцій, що здійснюються у ході провадження такої діяльності, та ризиків, властивих такій діяльності. Контроль за функціонуванням системи внутрішнього контролю здійснює наглядова рада.
 Наразі, вимоги щодо створення та особливостей функціонування системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності (а саме державних унітарних підприємствах та господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі) визначені пунктами 122 – 127 Політики державної власності, затвердженої постановою Кабінету Міністрів України від 29 листопада 2024 р. № 1369.
 Водночас відповідний захід передбачає вже впровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності, а не законодавчі зміни в правовому регулюванні системи внутрішнього контролю та управління ризиками.
 У межах звітування за IV квартали 2025 року Мінекономіки повідомляє, що здійснено наступні заходи з метою виконання заходу 2.4.1.6.2. «Запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності»:
 - внесено зміни до Статутів підприємств державної форми власності, які належать до
 сфери управління Мінекономіки (далі –Підприємства), а саме доповнено розділом «Система внутрішнього контролю» щодо створення, ключових функцій, мети системи внутрішнього контрою Підприємств;
 - направлено листом від 18.12.2025 № 2803-17/88950-08 проєкт Методичних рекомендацій щодо організації системи управління ризиками як складової системи внутрішнього контролю на державних унітарних підприємствах (далі – проєкт Методичних рекомендацій) до керівників Підприємств з метою отримання пропозицій до проєкту Методичних рекомендацій;
 - проведено 18.12.2025 семінар-нараду з керівниками Підприємств та узгоджено проєкт Методичних рекомендацій;
 - впроваджуються заходи щодо затвердження проєкту Методичних рекомендацій.
 У межах звітування за 1 квартал 2026 року додатково повідомляється, що акціонерними товариствами, що входять до сфери управління Мінекономіки, поінформовано про стан впровадження системи внутрішнього контролю.
+У межах звітування за 2 квартал 2026 року Мінекономіки повідомляє наступне: 
+«1. Методичні рекомендації щодо організації системи внутрішнього контролю на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі, затверджено наказом Мінекономіки від 30.04.2026 № 5484.
+2. Фактичне виконання змісту та завдань цього заходу забезпечується на системній основі.
+Мінекономіки, як органом управління суб’єктами господарювання державного сектору економіки, на постійній основі вживає заходів щодо належного управління корпоративними правами таких суб’єктів.
+Впроваджено обов'язковий механізм зворотного зв'язку, відповідно до якого суб’єкти господарювання щомісячно подають до Мінекономіки, зокрема інформацію щодо комплексного аналізу стану контролю діяльності виконавчого органу, дотримання антикорупційної політики суб’єкта господарювання, порядку здійснення закупівель, фінансово-бюджетної дисципліни, порядку прийняття рішень про вчинення правочинів, а також функціонування системи внутрішнього контролю, зокрема норм комплаєнсу, управління ризиками та внутрішнього аудиту.
+Всі базові елементи внутрішнього контролю, комплаєнсу та аудиту перебувають під безперервним наглядом Мінекономіки».
+Затвердження Методичних рекомендацій щодо організації системи внутрішнього контролю є позитивною динамікою у виконанні заходу та створює необхідні передумови для його реалізації. Водночас надана інформація не підтверджує фактичного запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності у обсязі, передбаченому показником виконання заходу. Отже, зазначені результати наразі не є достатніми для оцінки заходу як «Виконано частково» / «Виконано», оскільки фактичне запровадження системи, визначене показником виконання, не підтверджено.
 З огляду на те, що а) 09.12.2024 настала дата завершення виконання заходу; б) система внутрішнього контролю та управління ризиками не була запроваджена на підприємствах державної форми власності, захід не виконано.</t>
   </si>
   <si>
     <t>2.4.2 Insufficient transparency of privatization procedures and failure by buyers to comply with the terms of the sale of the privatized asset</t>
   </si>
   <si>
     <t>2.4.2.1</t>
   </si>
   <si>
     <t>Instruments have been put in place to prevent the negative impact of privatization authorities and organizers of privatization auctions on the number of bidders and competition.</t>
   </si>
   <si>
     <t>2.4.2.1.1</t>
   </si>
   <si>
     <t>Supporting the consideration in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law) of the draft law on the list of facilities under state ownership that are ineligible for privatization (registration number 4020 dated September 2, 2020), which defines the list of facilities under state ownership that are ineligible for privatization</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Проект Закону України «Про перелік об’єктів права державної власності, що не підлягають приватизації» (реєстр. № 4020 від 02.09.2020) у другому читанні перебуває на розгляді у Верховній Раді України. За інформацією, розміщеною у реєстраційній картці, законопроект готується до другого читання.
 Разом з тим, На виконання Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244 з метою реалізації ініціативи Європейського Союзу «Ukraine Facility», запровадженої Регламентом (ЄС) Європейського Парламенту та Ради (ЄС) від 29.02.2024 № 2024/79, Кабінетом Міністрів України прийнято постанову Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності», а також схвалено на засіданні Кабінету Міністрів України 29.11.2024 план організації підготовки проектів актів та виконання інших завдань необхідних для реалізації зазначеної постанови Кабінету Міністрів України.
 Відповідно до положень Політики державної власності, за результатами здійснення розподілу державні підприємства, товариства з корпоративними правами держави повинні бути поділені на категорії.
 Мінекономіки за участю суб’єктів управління було підготовлено та Урядом схвалено (пункт 6 витягу з протоколу № 135 засідання Кабінету Міністрів України від 27.12.2024) розподіл державних підприємств, товариств з корпоративними правами держави на категорії, зокрема, суб'єкти господарювання державного сектору економіки, які залишаються у державній власності, у тому числі ті, які не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна».
 Мінекономіки сформовано оновлені переліки об’єктів права державної власності, що не підлягають приватизації, як пропозиції до проекту Закону України «Про перелік об'єктів права державної власності, що не підлягають приватизації» (реєстр. № 4020 від 02.09.2020) та листом від 24.09.2025 № 3212-02/64671-01 подано на розгляд Комітету Верховної Ради України з питань економічного розвитку, для розгляду їх під час підготовки законопроекту до другого читання.
 Відповідно до інформації, наданої за 1 квартал 2026 року: на сьогодні Комітет Верховної Ради України з питань економічного розвитку доопрацьовує законопроєкт, зокрема, з урахуванням пропозицій Мінекономіки, для внесення його на розгляд Верховної Ради України у другому читанні.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на а) забезпечення супроводження проекту закону; б) показник виконання заходу не досягнуто: закон не підписано Президентом України, захід 2.4.2.1.1. є таким, що виконаний частково.</t>
   </si>
   <si>
     <t>2.4.2.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on approval of the Procedure for Holding Electronic Auctions to Sell Assets of Major Privatization and Choosing the Winning Bidder Based on the Outcome of the Electronic Auction</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>State Property Fund of Ukraine</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>The State Property Fund of Ukraine developed the Draft Resolution of the Cabinet of Ministers of Ukraine On Approval of the Procedure for Holding Electronic Auctions to Sell Assets of Major Privatization, harmonized it with the concerned authorities in accordance with the Rules of Procedure of the Cabinet of Ministers of Ukraine, approved by Resolution of the Cabinet of Ministers of Ukraine dated July 18, 2007 No. 950 (with amendments), received the opinion of the Ministry of Justice of Ukraine and submitted Draft Resolution to the Cabinet of Ministers of Ukraine for review. At its meeting on February 21, 2023, the Government adopted Resolution of the Cabinet of Ministers of Ukraine On Approval of the Procedure for Holding Electronic Auctions to Sell Assets of Major Privatization No. 183.</t>
   </si>
   <si>
     <t>2.4.2.2</t>
@@ -676,61 +738,62 @@
   </si>
   <si>
     <t>2.4.2.2.3</t>
   </si>
   <si>
     <t>Eliminating the most common problems encountered in the performance by buyers of the mandatory conditions of the sale and/or operation of a privatized asset</t>
   </si>
   <si>
     <t>The problems encountered in the performance by buyers of the mandatory conditions of the sale and/or operation of a privatized asset have been eliminated.</t>
   </si>
   <si>
     <t>Службовою запискою від 31.03.2025 № 23-3-4277 Департаментом надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом 2024 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до загального Звіту Фонду за 2024 рік.
 Протягом 2024 року невиконання умов встановлено за 33 договорами. Порушено судові справи про розірвання 20 договорів купівлі-продажу. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 925,61 тис. грн (Із загальної суми нарахованих у 2024 році штрафних санкцій власниками сплачено у добровільному порядку 190,47 тис. грн.
 Відповідно до наказу № 2497, термін подання відповідальним структурним підрозділом річного звіту (Президенту України, Верховній Раді України та Кабінету Міністрів України) та опублікування на офіційному вебсайті Фонду – до 01.05.2025.
 З метою усунення (зменшення) проблем у виконанні покупцями обов’язкових умов продажу, здійснення постійного моніторингу погашення заборгованості на проданих державних підприємствах, формування оперативної інформації щодо виконанням покупцями зобов'язань та здійснення належних заходів реагування у разі виявлення порушення договірних умов, Фонд листом від 10.04.2025 № 10-23-9237 звернув особливу увагу Регіональних відділень Фонду на необхідність здійснення належних контрольних заходів за укладеними договорами купівлі-продажу єдиних майнових комплексів державних підприємств в частині забезпечення погашення власниками заборгованості із заробітної плати та перед бюджетом у визначені договорами строки, та надав відповідні рекомендації щодо проведення перевірок.
 Службовою запискою Департаменту від 18.04.2025 № 23-3-557 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом І кварталу 2025 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Аналітичної довідки Фонду. Протягом 1 кварталу 2025 року невиконання умов встановлено за 1 договором. Порушено судові справи про розірвання 3 договорів купівлі-продажу (за результатами проведених перевірок у попередніх звітних періодах). Штрафні санкції у звітному періоді не нараховувалися.
 Службовою запискою від 16.07.2025 № 23-3-897 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи І півріччя 2025 року щодо найбільш поширених проблем у виконанні покупцями обов'язкових умов продажу, та здійснених заходів органами приватизації за результатами виявлених порушень. Інформація відображається на сайті Фонду у рубриці "Діяльність. Звіти Фонду" у розділі 1.7 "Контроль за виконанням умов договорів купівлі-продажу" сторінки 16-18 Аналітичної довідки за І півріччя 2025.
 Службовою запискою від 17.10.2025 № 23-3-1204 надано аналітичну інформацію за підсумками роботи протягом 9 місяців 2025 року по розділу 3.5.7. «Контроль за виконанням умов договорів купівлі-продажу» (додається), з урахуванням вимог Методичних рекомендацій.
 Інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Фонд державного майна України повідомляє, що інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Інформація за 1 квартал 2026 року.
 Службовою запискою Департаменту від 23.03.2026 № 23-3-285 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи у 2025 року, у тому числі щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Звіту Фонду за 2025 рік.
 Протягом 2025 року невиконання умов встановлено за 28 договорами. Порушено судові справи про розірвання 17 договорів купівлі-продажу. Також протягом 2025 року відкрито провадження у справах про зобов’язання виконати умови за 4 договорами купівлі-продажу у зв’язку з порушенням покупцями договірних умов щодо здійснення державної реєстрації об’єктів приватизації. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 3, 893 млн грн. (відповідна інформація відображається в аналітичній довідці на сторінках 6-9).
 Слід звернути увагу, що відповідно до частини другої статті 4 Закону України «Про Фонд державного майна України», Фонд щороку до 01 травня подає Президенту України, Верховній Раді України і Кабінету Міністрів України звіт про роботу Фонду та хід приватизації державного майна. У свою чергу, наказом Фонду від 18.12.2025 № 2307 визначено відповідальні структурні підрозділи Фонду за організацію підготовки та оприлюднення звітних матеріалів на офіційному вебсайті Фонду.
 Відповідно, інформація щодо забезпечення усунення виявлених найбільш поширених проблем у виконанні покупцями обов’язкових умов продажу та/або експлуатації об’єкта приватизації буде оприлюднено на офіційному вебсайті Фонду у визначений наказом термін – 01.05.2026.
-Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме: 
-[...2 lines deleted...]
-– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання); 
+Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме:
+– непогашення у визначений договором строк заборгованості державних підприємств (перед бюджетом та із заробітної плати);
+– нездійснення державної реєстрації прав на придбані об’єкти нерухомого майна;
+– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання);
 – відчуження об'єкта приватизації (його частини) без згоду органу приватизації.
-Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема: 
-– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів; 
+Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема:
+– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів;
 – за невиконання фінансових зобов’язань (несплати заборгованості у повному обсязі) – подано позови про розірвання договорів купівлі-продажу;
-– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна; 
-– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу. 
+– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна;
+– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу.
 Аналіз наданої інформації свідчить про те, що Фондом здійснювався системний контроль та вживалися заходи реагування на виявлені порушення, однак це не є тотожним усуненню проблем у розумінні показника виконання заходу. Зокрема, станом на 31.12.2025 невиконання умов зафіксовано за 28 договорами, за 84 договорами претензійно-позовна робота триває, а нараховані штрафні санкції на суму 3,893 млн грн сплачені лише у розмірі 0,134 млн грн, тобто менше 4% від нарахованого. Водночас певний прогрес досягнуто: власниками погашено борги у розмірі 93,4 млн грн, за 46 перевіреними договорами дотримано умови збереження робочих місць, ряд об'єктів повернуто у державну власність.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на викладене, показник виконання заходу не досягнуто у повному обсязі, захід є таким, що виконано частково.</t>
   </si>
   <si>
     <t>2.4.2.3</t>
   </si>
   <si>
     <t>Small-scale privatization or lease of state and municipal property is carried out using the electronic system Prozorro.Sale and in compliance with the principles of fair competition</t>
   </si>
   <si>
     <t>2.4.2.3.1</t>
   </si>
   <si>
     <t>Preparing an analytical report on the causes of low competition during state or municipal property lease auctions</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>З метою підготовки зазначеного аналітичного звіту, Мінекономіки листами від 16.06.2023 № 3211-07/28963-08 та від 12.03.2024 № 3211-07/18663-08 надіслало запити до АТ “Прозорро.Продажі” щодо надання пропозиції та інформації для підготовки зазначеного аналітичного звіту.
 З урахуванням наданих листом АТ “Прозорро.Продажі” від 20.03.2024 № 305-03/2024 пропозицій Мінекономіки підготувало відповідний аналітичний звіт, який листом від 18.04.2024 № 3211-07/28538-03 надіслало до Фонду державного майна з пропозицією опрацювати звіт в найкоротші терміни, надавши відповідні пропозиції та коментарі.
 За результатами опрацювання отриманих від Фонду державного майна коментарів підготовлено остаточну версію аналітичного звіту, який оприлюднено 04.06.2024 на сайті Мінекономіки за посиланням: https://www.me.gov.ua/Documents/Detail?lang=uk-UA&amp;id=a273974b-d49d-4257-8652-deb01401e8c1&amp;title=AnalitichniiZvitZgidnoIzPunktom2-4-2-3-1-ZakhodivZVikonanniaDerzhavnoiAntikoruptsiinoiProgramiNa2023-2025-Roki-ZatverdzhenikhPostanovoiuKabinetuMinistrivUkrainiVid04-03-2023-220-ProPrichiniNizkoiKonkurentsiiNaAuktsionakhZOrendiDerzhavnogoTaKomunalnogoMaina</t>
   </si>
   <si>
     <t>2.4.2.3.2</t>
   </si>
@@ -742,100 +805,104 @@
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>Підготовлений на виконання заходу 2.4.2.3.1 аналітичний звіт оприлюднено 04.06.2024 на сайті Мінекономіки за посиланням: https://www.me.gov.ua/Documents/Detail?lang=uk-UA&amp;id=a273974b-d49d-4257-8652-deb01401e8c1&amp;title=AnalitichniiZvitZgidnoIzPunktom2-4-2-3-1-ZakhodivZVikonanniaDerzhavnoiAntikoruptsiinoiProgramiNa2023-2025-Roki-ZatverdzhenikhPostanovoiuKabinetuMinistrivUkrainiVid04-03-2023-220-ProPrichiniNizkoiKonkurentsiiNaAuktsionakhZOrendiDerzhavnogoTaKomunalnogoMaina.
 До опублікованого 04.06.2024 на сайті Мінекономіки аналітичного звіту надано лише відгуки щодо його підтримки та не підтримки.
 Водночас жодного коментаря по суті звіту не надано.
 Суттєвих проблемних питань, що впливають на зниження конкуренції на аукціонах з оренди державного та комунального майна, окрім безпекової ситуації, пов’язаної з триваючою повномасштабною агресією проти України, під час підготовки та обговорення аналітичного звіту не виявлено.
 Мінекономіки повідомляє, що подальше обговорення аналітичного звіту, зокрема за участю представників неурядових та міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, наразі вбачається недоцільним.</t>
   </si>
   <si>
     <t>2.4.2.3.3</t>
   </si>
   <si>
     <t>Eliminating the discovered causes of low competition during state or municipal property lease auctions</t>
   </si>
   <si>
     <t>The discovered causes of low competition during state or municipal property lease auctions have been eliminated.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За результатами аналізу виявлених причин низької конкуренції на аукціонах з оренди встановлено, що одним з ключових проблемних питань, що вплинули на певне зниження конкуренції на аукціонах з оренди державного та комунального майна, залишається те, що пропозиція на ринку оренди державного і комунального майна значно перевищує попит, особливо в умовах воєнного стану.
 Вирішенню зазначеного питання сприятиме, насамперед, стабілізація та покращення в цілому безпекової ситуації в країні.
 Разом з тим, в аналітичному звіті, підготовленому Мінекономіки на виконання п.п. 2.4.2.3.1, було виявлені інші причини низької конкуренції на аукціонах з оренди державного та комунального майна (окрім зазначеної вище), інформація про усунення яких відсутня.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 Таким чином, з огляду на показник виконання та на те, що виявлені причини низької конкуренції на аукціонах з оренди державного та комунального майна не усунуто, захід слід вважати невиконаним.</t>
   </si>
   <si>
     <t>2.4.2.3.4</t>
   </si>
   <si>
     <t>Developing and approving the procedure of data exchange between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>The procedure of data exchange between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out has been approved.</t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)», відповідно до укладеного з Фондом «Євразія» меморандуму розробником реалізовано, а Фондом прийнято 6 модулів онлайн-платформи з управління орендною державного майна (далі – Платформа).
 Уведення в промислову експлуатацію Платформи потребує подальшого доопрацювання розроблених та створення додаткових модулів.
 Для доопрацювання Платформи Фондом було надано до Мінцифри обґрунтування потреби в наданні ресурсної підтримки. Розпорядженням Кабінету Міністрів України від 30.08.2024 № 819-р виділено 2,0 млн грн, за рахунок яких закуплено послуги з розробки оновленого техніко-економічного обґрунтування та технічного завдання на створення Платформи. З урахуванням затвердженого ТЕО Фонд здійснює пошук джерел фінансування для завершення розробки Платформи.
 Також Фонд неодноразово, зокрема листом від 17.12.2024 № 10-46-2-33963 звертався до НАЗК та Уряду з пропозицією продовжити термін виконання заходу.
-Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).</t>
+Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).
+Станом на 2 квартал 2026 року Фонд державного майна України повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб». Вказаним законом зокрема передбачена обов’язковість протягом трьох років перетворення державних підприємств у товариства, що матиме наслідком кількості їх чинних договорів оренди так і державного майна, яке може бути об’єктом оренди.
+Надана за 2 квартал 2026 року інформація не підтверджує затвердження порядку обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності, що є показником виконання заходу. З огляду на відсутність інформації про затвердження зазначеного порядку, підстав для визнання заходу виконаним немає. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.2.3.5</t>
   </si>
   <si>
     <t>Ensuring data exchange and interoperability between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Automatic data exchange and interoperability between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out has been ensured.</t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)» було розпочато створення онлайн платформи управління орендою державного майна (далі – Платформа). Актом приймання-передачі наданих послуг від 13.05.2024 Фонд державного майна України (далі – ФДМУ) прийняв від виконавця послуги з реалізації перших 6 модулів Платформи.
 Однак, функціонал Платформи, який уже реалізовано, не покриває всіх потреб ФДМУ для забезпечення реалізації вимог Закону України «Про оренду державного та комунального майна» щодо передачі в оренду державного майна через електронні аукціони. Для введення в промислову експлуатацію Платформи в повному обсязі потребує подальшого доопрацювання розроблених та створення додаткових модулів (сервісів).
 Також ФДМУ здійснюється пошук джерел фінансування для завершення розробки Платформи, зокрема направлено до Мінцифри запит та обґрунтування потреби в наданні ресурсної підтримки ФДМУ, як замовнику проєкту інформатизації, для створення та впровадження Платформи. Пропозицію було підтримано і проєкт включено до переліку окремих завдань, проєктів, робіт з інформатизації Національної програми інформатизації, що фінансуються за рахунок бюджетних призначень за бюджетною програмою 2911040 «Національна програма інформатизації» розпорядженням Кабінету Міністрів України від 30.08.2024 № 819.
 Водночас слід зазначити, що забезпечити автоматизований обмін даними та технічну можливість взаємодії між електронною системою «Prozorro.Sale» та Платформою щодо майна, яке передане або передається в оренду, можливо тільки після введення в експлуатацію Платформи.
 ФДМУ листом від 12.07.2024 № 10-46-19021 надсилав до НАЗК пропозицію щодо внесення змін до пунктів 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, однак зазначені пропозиції не були враховані при підготовці проєкту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023 – 2025 роки»
 З огляду на об’єктивну неможливість дотримання термінів, передбачених пунктами 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, ФДМУ до Кабінету Міністрів України та НАЗК направлено лист від 13.09.2024 №10-46-25030 стосовно врахування пропозиції ФДМУ до вищезазначеного проекту постанови Кабінету Міністрів України, а саме визначення термінів виконання зазначених пунктів.
-Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
+Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3 The insufficient scope of publicly available information about business entities in which the state has an ownership stake significantly reduces the transparency of their activities, complicates public control and fosters corruption.</t>
   </si>
   <si>
     <t>2.4.3.1</t>
   </si>
   <si>
     <t>On the basis of the Unified Register of State-Owned Properties, a register of state and municipal unitary enterprises, as well as business companies in which more than 50 percent of the authorized capital stock (equity) belongs to the state or a territorial community, has been created and populated with data, with mandatory publication of information on the activities of such legal entities in accordance with international standards, including information on government aid received</t>
   </si>
   <si>
     <t>2.4.3.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the functioning of the Unified Register of State-Owned Properties and provide for the creation of an information resource based on the relevant register, which would publicize information about enterprises under state and municipal ownership, particularly by:
 1) defining the mechanism of cooperation between the participants involved in the process of forming the Unified Register of State-Owned Properties;
 2) defining a clear procedure of periodic submission of information by managed entities to the Unified Register of State-Owned Properties, as well as the procedure by which they shall submit information following changes affecting state-owned properties;
 3) providing for the mandatory annual publication of aggregated reports on the 100 largest state-owned enterprises;
 4) defining the scope of publication of information about the operations of state-owned enterprises in accordance with the OECD Guidelines on Corporate Governance in State-Owned Enterprises;
 5) defining the criteria based on which centralized submission of information to the information resource designed for publication of data on enterprises under state and municipal ownership is mandatory for enterprises under municipal ownership;
 6) defining the scope of publication of information about the operations of enterprises under municipal ownership in accordance with the OECD Guidelines on Corporate Governance in State-Owned Enterprises;
 7) providing for the publication of information about government aid received by enterprises under state ownership and enterprises under municipal ownership;
 8) instituting effective, proportional, and deterrent sanctions for failure to comply with the requirements with respect to submission and disclosure of legislatively mandated information about the operations of a state-owned enterprise and a municipally-owned enterprise, for incompleteness or inaccuracy of such information, or for failing to comply with the requirements with respect to the format of its submission and disclosure.</t>
   </si>
   <si>
@@ -859,51 +926,52 @@
 Зокрема, положеннями ухваленого Закону № 3137-ІХ визначено коло учасників формування Єдиного реєстру об’єктів державної власності (далі – Реєстр), у тому числі запровадження інформаційної взаємодії між інформаційними ресурсами, держателями яких є інші органи державної влади, а також визначено суб’єктів подання держателю Реєстру інформації, необхідної для його ведення. Відповідно до положень ухваленого Закону внесені зміни до статті 12 Закону України «Про управління об’єктами державної власності», зокрема спрямовані на:
 1) визначення ФДМУ держателем Реєстру, який забезпечує його ведення та формування;
 2) вдосконалення взаємодії ФДМУ із суб’єктами управління для формування та ведення Реєстру, зокрема запровадження інформаційної взаємодії між інформаційними ресурсами, держателями яких є інші органи державної влади;
 3) надання доступу до даних Реєстру, у тому числі шляхом їх оприлюднення;
 4) визначення, що інформація з Реєстру надається відповідно до порядку та умов надання інформації з Реєстру, затверджених ФДМУ.
 Однак положення ухваленого Закону не в повній мірі покривають зміст законопроекту, розробка та подання Кабінету Міністрів України якого передбачається відповідним заходом ДАП.
 Разом з тим, щодо підпунктів 1-7 заходу 2.4.3.1.1 Фондом державного майна України поінформовано, що механізм взаємодії між учасниками формування Реєстру, порядок подання інформації, порядок структура, строки та умови оприлюднення інформації будуть визначатися підзаконними нормативно-правовими актами, а також угодами (договорами) про обмін інформацією та відповідну взаємодію та відповідні положення будуть реалізовуватися в межах заходів 2.4.3.1.6. з урахуванням підпунктів 2.4.3.1.7 – 2.4.3.1.10.
 Так, зокрема ФДМУ розроблено проєкт постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», положення якого передбачають визначені цим пунктом завдання. ФДМУ подано проєкт акта до КМУ (14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 після його додаткових опрацювань за результатами засідань Урядового комітету з питань економічної, фінансової, аграрної політики, стратегічних галузей промисловості, паливно-енергетичного комплексу та у справах ветеранів від 23.01.2025 та від 24.04.2025, проєкт акта подано на розгляд Уряду). Разом з тим, Секретаріатом КМУ 17.07.2025 проєкт акта повернуто Фонду у зв’язку зі зміною складу Уряду.
 Доопрацьований проєкт постанови повторно погоджено 11 ОВВ без зауважень та 2 ОВВ (Мінцифри, Мін’юстом) – із зауваженнями, які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
 Відповідний проект постанови Кабінет Міністрів України містить положення щодо:
 1) механізму взаємодії між учасниками формування Єдиного реєстру об’єктів державної власності, у тому числі шляхом інформаційної взаємодії, на єдиних методологічних засадах;
 2) порядку подання інформації та змін до неї суб’єктами управління до Єдиного реєстру об’єктів державної власності, у тому числі із визначенням строків та форм подання;
 3) визначення кола користувачів Реєстру для доступу до його даних, у тому числі які оприлюднюються; порядку, строків, структури даних оприлюднення інформації, зокрема через вебсайт Реєстру, а також вебпортал щодо суб’єктів господарювання, призначений для формування, оброблення, зберігання, захисту та оприлюднення інформації про державні та комунальні суб’єкти господарювання.
 Детальніше щодо проекту постанови див. інформацію щодо заходу 2.4.3.1.4(1).
 Таким чином, відповідний проект постанови Кабінет Міністрів України містить положення, які забезпечують виконання пп. 1, 2, 4 та частково 7 Заходу 2.4.3.1.1.
 Разом з тим, захід 2.4.3.1.1. передбачає створення інформаційного ресурсу для оприлюднення інформації не лише щодо підприємств державної форми власності, а також комунальної, що не передбачено проектом постанови.
 Зокрема, проект не покриває вимоги пп. 5, 6 та частково 7 Заходу 2.4.3.1.1., оскільки:
 5) не визначено критерії, за якими централізоване подання інформації до інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності є обов’язковим для підприємств комунальної форми власності;
 6) не визначено обсяг оприлюднення інформації про діяльність підприємств комунальної форми власності з урахуванням Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності;
 7) не передбачено оприлюднення інформації про отриману державну допомогу підприємствами комунальної форми власності.
 Крім того, проект постанови не містить положень, якими було б передбачено обов’язкове щорічне оприлюднення агрегованих звітів принаймні щодо 100 найбільших підприємств державної форми власності, що передбачено в п. 3 Заходу 2.4.3.1.1.
 Щодо виконання підпункту 8 в межах заходу 2.4.3.1.1. Фондом державного майна України розроблено та надано оновлені пропозиції до положень проекту Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального процесуального кодексу України стосовно удосконалення державної політики управління об’єктами державної і комунальної власності» (відповідний законопроект зареєстровано у Верховній Раді України за реєстр. № 4573 від 04.01.2021), які передбачають встановлення відповідальності керівників за неподання, несвоєчасне подання або подання інформації про об’єкти державної власності не в повному обсязі держателю Реєстру. 02.05.2023 відповідний законопроект прийнято у 1 читанні за основу.
 Крім того, 09.01.2025 прийнято ЗУ «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб» (№4196-IX, що вводиться в дію 28.08.2025), в положеннях якого передбачено створення функціонального сервісу для формування, оновлення, оприлюднення реєстрових даних про об’єкти права комунальної власності.
-Узагальнена інформація щодо виконання пп.2.4.3.1.1. додається файлом.</t>
+Узагальнена інформація щодо виконання пп.2.4.3.1.1. додається файлом.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.2 (2)</t>
   </si>
   <si>
     <t>Drafting normative legal acts (amendments to normative legal acts) aimed at the implementation of the provisions of the law indicated in subclause 2.4.3.1.1</t>
   </si>
   <si>
     <t>23.06.2023</t>
   </si>
   <si>
     <t>23.08.2023</t>
   </si>
   <si>
     <t>The draft normative legal acts have been drafted and publicized for a public discussion.</t>
   </si>
   <si>
     <t>Верховна Рада України прийняла Закон України від 30.05.2023 № 3137-IX «Про внесення змін до деяких законодавчих актів України щодо оптимізації діяльності Фонду державного майна України, вдосконалення управління державним майном та підвищення ефективності санкційної політики» (далі – Закон № 3137-IX).
 Відповідно до Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону № 3137-IX (далі – План) (додається) Мінекономіки визначено відповідальним за пунктами 1.3, 1.4, 1.5, 1.6, а також співвиконавцем за пунктами 1.1 та 1.2.
 По пункту 1.3 Плану Мінекономіки разом з іншими заінтересованими органами влади було розроблено та Урядом прийнято постанову Кабінету Міністрів України «Деякі питання управління активами, стягнутими в дохід держави» від 21.11.2023 № 1233 (далі – постанова № 1233), якою затверджено Порядок управління Фондом державного майна активами, щодо яких ухвалено рішення суду про застосування санкції відповідно до Закону України «Про санкції», а також здійснення реалізації таких активів та внесено зміни до деяких актів Уряду з метою належної реалізації положень Закону № 3137-IX.
 Щодо пунктів 1.4, 1.5 та 1.6 Плану Мінекономіки згідно з компетенцією було поінформовано Кабінет Міністрів, що в Мінекономіки відсутні НПА, які потребують затвердження/приведення у відповідність із Законом 3137-ІХ (листи Мінекономіки від 20.08.2023 № 3211-01/43586-01 та від 30.08.2024 № 3211-01/46299-01 додаються). Крім того, по пунктах 1.4, 1.5 та 1.6 Плану Мінекономіки не є головним виконавцем (відсутнє скликання). Виконавці - Мінекономіки, ФДМУ та органи виконавчої влади (за списком). Зміст заходу передбачає виконання згідно з компетенцією.
 План по Закону 3137-ІХ для Мінекономіки було знято з контролю Кабінетом Міністрів у листопаді 2023 року як такий, що виконано.
 Крім того, Мінекономіки опрацьовано та листом від 19.06.2024 № 3211-04/44279-03 надано Висновок до проєкту постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», розробленої Фондом державного майна України на виконання, зокрема, пунктів 2.4.3.1.1, 2.4.3.1.2 та 2.4.3.1.6 Заходів з виконання ДАП на 2023-2025 роки, затверджених постановою КМУ від 04.03.2023 № 220, спрямованих на реалізацію положень Закону № 3137-IX.</t>
   </si>
   <si>
@@ -923,211 +991,233 @@
     <t>2.4.3.1.3 (1)</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft normative legal acts indicated in subclause 2.4.3.1.2, and ensuring their revision (if needed)</t>
   </si>
   <si>
     <t>23.09.2023</t>
   </si>
   <si>
     <t>23.10.2023</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>On November 1, 2023, the State Property Fund of Ukraine published a draft resolution of the Cabinet of Ministers of Ukraine “On Amendments to Resolution of the Cabinet of Ministers of Ukraine No. 467, dated April 14, 2004” (http://surl.li/oxjyzb) on its website for the purpose of public consultations. No comments or proposals were received.
 On June 20, 2024, the State Property Fund of Ukraine published the revised draft resolution of the Cabinet of Ministers of Ukraine, “On Amending Resolution of the Cabinet of Ministers of Ukraine No. 467, dated April 14, 2004, and Recognizing Certain Resolutions of the Cabinet of Ministers of Ukraine as Invalid” (http://surl.li/ywoodc) on its website for the purpose of public consultations.</t>
   </si>
   <si>
     <t>2.4.3.1.3 (2)</t>
   </si>
   <si>
     <t>Мінекономіки на виконання п.1.3 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону №3137-IX (далі – План) було розроблено та Урядом прийнято пКМУ «Деякі питання управління активами, стягнутими в дохід держави» від 21.11.2023 №1233(далі – постанова №1233), якою затверджено Порядок управління Фондом державного майна активами, щодо яких ухвалено рішення суду про застосування санкції відповідно до ЗУ «Про санкції», а також здійснення реалізації таких активів та внесено зміни до деяких актів Уряду з метою належної реалізації положень Закону №3137-IX.
 По п.1.4, 1.5 та 1.6 Плану Мінекономіки не є головним виконавцем (відсутнє скликання). КМУ було поінформовано, що в Мінекономіки відсутні НПА, які потребують затвердження/приведення у відповідність із Законом 3137-ІХ. План по Закону 3137-ІХ для Мінекономіки було знято з контролю КМУ у листопаді 2023 року як такий, що виконано.
 Мінекономіки опрацьовано та листом від 19.06.2024 №3211-04/44279-03 надано Висновок до проєкту пКМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», розробленої ФДМУ на виконання, зокрема, пунктів 2.4.3.1.1, 2.4.3.1.2 та 2.4.3.1.6 Заходів з виконання ДАП на 2023-2025 роки, спрямованих на реалізацію положень Закону №3137-IX.
-Також Мінекономіки листом від 19.08.2025 № 3223-06/55083-03 надано Висновок до надісланого ФДМУ на повторне погодження проєкту постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України».
-Проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» оприлюднено на офіційному вебсайті ФДМУ (http://surl.li/uojdc) для проведення громадського обговорення.
+Також Мінекономіки листом від 19.08.2025 № 3223-06/55083-03 надано Висновок до надісланого ФДМУ на повторне погодження проєкту постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України». 
+Проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» оприлюднено на офіційному вебсайті ФДМУ (http://surl.li/uojdc) для проведення громадського обговорення (прийнято КМУ 07.01.2026 за № 15 (набрання чинності відбудеться 01.07.2027).
 Мінекономіки зазначає, що громадське обговорення постанови №1233 не здійснювалось, оскільки зазначений нормативно-правовий акт не містить ознак регуляторного акта, а його прийняття не потребує реалізації процедур, передбачених ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності».
 Таким чином, ураховуючи лист ДРС та положення Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою КМУ від 03.11.2010 № 996, відсутні законодавчі підстави для проведення громадського обговорення постанови №1233.
 Незалежно від позиції Мінекономіки, яка ґрунтується на положеннях ст. 5 Закону України "Про засади державної регуляторної політики у сфері господарської діяльності", відповідно до чого такий проект акта може не підлягати громадському обговоренню як такий, що не містить ознак регуляторного, обов'язковість громадського обговорення актів, розроблених на досягнення очікуваного стратегічного результату 2.4.3.1 ДАП, напряму випливає із положень п. 2.4.3.1.3 додатка 2 до ДАП та ч. 1 ст. 18-1 Закону України "Про запобігання корупції".
-А тому неможливо погодитися із позицією Міністерства економіки, довкілля та сільського господарства України щодо необов'язковості проведення громадського обговорення, у зв'язку із чим захід залишається невиконаним.</t>
+А тому неможливо погодитися із позицією Міністерства економіки, довкілля та сільського господарства України щодо необов'язковості проведення громадського обговорення, у зв'язку із чим захід залишається невиконаним.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.4 (1)</t>
   </si>
   <si>
     <t>Adopting the normative legal acts indicated in subclause 2.4.3.1.2 and, as appropriate, performing their state registration or submitting them to the Cabinet of Ministers of Ukraine</t>
   </si>
   <si>
     <t>23.12.2023</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>Normative legal acts have come into force.</t>
   </si>
   <si>
     <t>Розроблений ФДМУ проєкт постанови «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» у 2024р. погоджено та надано висновки до нього 13 органами виконавчої влади, а також Рішенням ДРС погоджено проєкт регуляторного акта.
 14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 07.08.2025 проєкт акта надіслано на повторне погодження 11 ОВВ (№ 10-62-19799), Уповноваженому ВРУ з прав людини (№ 10-62-19801), НАЗК (№ 10-62-19802) та Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату КМУ (№ 10-62-19798).
 12.08.2025 відповідно до процедур, передбачених ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», доопрацьований проєкт акта повторно надіслано на погодження до ДРС (№ 10-62-20260).
 26.08.2025 проєкт акта надіслано Мін’юсту для проведення правової експертизи (№ 10-62-21533), а також 15.09.2025 надіслано додаткові матеріали, зокрема щодо висновку Мінцифри (№ 10-62-23131).
 11.09.2025 отримано від Державної регуляторної служби Рішення № 554 про погодження проєкту регуляторного акта.
 19.09.2025 отримано від Мін’юсту (№ 135668/148161-12-25/8.1.6) висновок за результатами правової експертизи проєкту акта. Загальна підсумкова оцінка: відповідний із зауваженнями щодо недотримання вимог нормопроєктувальної техніки.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 органами виконавчої влади (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15). У постанові КМУ від 07.01.2026 № 15 зазначено, що ця постанова набирає чинності з 1 липня 2027 року.
-З огляду на вищезазначене, а також з урахуванням змісту заходу та його показника виконання, захід виконано невчасно та частково.</t>
+З огляду на вищезазначене, а також з урахуванням змісту заходу та його показника виконання, захід виконано невчасно та частково.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.4 (2)</t>
   </si>
   <si>
     <t>2.4.3.1.5</t>
   </si>
   <si>
     <t>Holding trainings on the application of the provisions enacted upon the entry into force of the law indicated in subclause 2.4.3.1.1</t>
   </si>
   <si>
     <t>23.01.2024</t>
   </si>
   <si>
     <t>At least 10 trainings have been held for representatives of the Ministry of the Economy, the State Property Fund, its regional offices and divisions; state-owned enterprises, enterprise under municipal ownership.</t>
   </si>
   <si>
     <t>Фонд державного майна України інформує.
 За підтримки проєкту USAID/UKaid «Діяльність у рамках реформи державних підприємств України» (SOERA) проведено навчання з нових стандартів корпоративного управління, запроваджених Законом України від 22.02.2024 № 3587-IX, зокрема щодо рекомендацій стосовно розкриття інформації про дотримання керівних принципів ОЕСР корпоративного врядування на державних підприємствах, а також комунальних підприємствах.
 Після прийняття проєкту постанови «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» (https://www.spfu.gov.ua/userfiles/files/PPD.pdf), положення якого передбачають запровадження нових спрощених підходів до процесів збору інформації про об’єкти державної власності, зокрема через електронні кабінети створювачів Реєстру, ФДМУ додатково будуть вживатися заходи щодо проведення тренінгів стосовно застосування його положень представникам суб’єктів управління.
 14.11.2024 (№ 10-62-30850), 18.12.2024 (№ 10-62-34119), 24.02.2025 (№ 10-62-4833) та 12.05.2025 (№ 10-62-12075) проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 органами виконавчої влади (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
 Наразі ФДМУ здійснюється підготовка для проведення представникам суб’єктів управління тренінгів щодо застосування нових положень стосовно формування та надання відомостей про об’єкти державної власності до Реєстру, затверджених постановою КМУ від 07.01.2026 №15.
 Інформація станом на 1 квартал 2026 року.
 ФДМУ повідомляє, що Кабінетом Міністрів України прийнято постанову від 07 січня 2026 року № 15 «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», яка спрямована на вдосконалення функціонування нового програмного продукту Єдиного реєстру об’єктів державної власності та його складових.
 ФДМУ підготовлено презентаційні матеріали для суб’єктів управління щодо реалізації нових підходів до формування, ведення та використання Реєстру.
 ФДМУ проведено тренінги, участь у яких взяли публічні реєстратори Реєстру, представники суб’єктів управління, зокрема Мінекономіки, Мінрегіон, Міненергетики, державні підприємства та установи (у тому числі заклади освіти, управління водного господарства), а також окремі територіальні громади тощо (понад 400 учасників).
 За результатами проведених заходів забезпечено підвищення рівня обізнаності учасників щодо нових вимог законодавства, уніфікацію підходів до формування та ведення даних у Реєстрі, а також створено передумови для своєчасного та коректного подання інформації до Реєстру, підвищення її якості та повноти.
-ФДМУ у звітній інформації зазначає про проведення тренінгів для представників суб'єктів управління щодо застосування нових положень постанови КМУ від 07.01.2026 №15, участь у яких взяли понад 400 учасників. Водночас надана інформація не дозволяє верифікувати виконання показника заходу, оскільки: 1) не вказано кількість проведених тренінгів, що унеможливлює підтвердження досягнення мінімального порогу у 10 заходів (при цьому ФДМУ надано одну презентацію тренінгу на тему «Єдиний реєстр об'єктів державної власності. Реалізація положень постанови Кабінету Міністрів України від 07.01.2026 № 15», що дає підстави припускати проведення єдиного заходу, а не серії тренінгів, передбаченої показником виконання); 2) серед учасників прямо не згадано регіональні представництва та відділення Фонду державного майна України, а також підприємства комунальної форми власності, участь яких є обов'язковою умовою виконання показника. 
+ФДМУ у звітній інформації за 2 квартал 2026 року зазначає наступне:
+«ФДМУ підготовлено презентаційні матеріали з питань реалізації положень постанови КМУ № 15 щодо нових підходів до формування, ведення та використання Реєстру для представників суб’єктів управління, ФДМУ та його регіональних відділень.
+ФДМУ проведено 2 тренінги у форматі конференції Zoom, що забезпечило одночасне охоплення максимально широкої цільової аудиторії. В результаті участь у тренінгах взяли представники суб’єктів управління, зокрема Мінекономіки, Мінрегіону, Міненергетики, облдержадміністрацій, державних підприємств та установ (у тому числі заклади освіти, управління водного господарства), окремих територіальних громад тощо (понад 400 учасників) та 2 тренінги регіональних відділень ФДМУ (понад 70 учасників).
+Перелік учасників (організацій) наведено у додатку.
+Також ФДМУ проведено 7 спеціалізованих офлайн-тренінгів для працівників відповідних функціональних структурних підрозділів центрального апарату ФДМУ з питань реалізації їх повноважень за такими напрямами, зокрема:
+- облік державних підприємств, їх об’єднань, установ, організацій та державних органів як юридичних осіб;
+- облік нерухомого майна державних підприємств, їх об’єднань, установ і організацій;
+- облік державного майна, що не увійшло до статутного капіталу господарських товариств;
+- облік корпоративних прав держави у статутному капіталі господарських товариств – резидентів і нерезидентів;
+- формування та оприлюднення на вебпорталі суб’єктів господарювання інформації про суб’єктів господарювання державного сектору економіки;
+- надання інформації з Реєстру;
+- виконання функцій публічних реєстраторів Реєстру.
+Проведення зазначених заходів забезпечило охоплення представників усіх цільових категорій учасників, визначених завданням, надання необхідних методичних роз’яснень щодо застосування нових положень постанови КМУ № 15, уніфікацію підходів до формування та ведення даних у Реєстрі, а також можливість отримання відповідей на практичні питання».
+Водночас ФДМУ у звітній інформації за 2 квартал 2026 року зазначає про проведення 11 тренінгів, а саме: 2 тренінгів у форматі конференцій Zoom, 2 тренінгів для регіональних відділень ФДМУ та 7 спеціалізованих офлайн-тренінгів для працівників відповідних функціональних структурних підрозділів центрального апарату ФДМУ. Таким чином, за інформацією ФДМУ, кількісний показник заходу щодо проведення не менше 10 тренінгів досягнуто.
+Разом з тим, надані матеріали не дають змоги підтвердити проведення кожного із зазначених 11 тренінгів. Зокрема, наданими матеріалами підтверджується організація та проведення окремого тренінгу щодо реалізації положень постанови КМУ від 07.01.2026 № 15, що підтверджується відповідним запрошенням та презентаційними матеріалами.
+Крім того, навіть з урахуванням зазначеної ФДМУ кількості проведених тренінгів надані матеріали не дають змоги підтвердити участь у них усіх категорій учасників, визначених показником виконання заходу, зокрема підприємств комунальної форми власності. ФДМУ зазначає про участь представників окремих територіальних громад, однак така інформація сама по собі не підтверджує участі саме підприємств комунальної форми власності, прямо визначених показником виконання заходу.
 Крім того, захід 2.4.3.1.5. щодо проведення тренінгів безпосередньо пов'язаний із заходом 2.4.3.1.1., оскільки передбачає тренінги щодо застосування положень, запроваджених саме законом, прийняття якого є результатом виконання заходу 2.4.3.1.1. Захід 2.4.3.1.1. передбачає підготовку та подання Кабінетові Міністрів України проекту закону, яким мають бути комплексно врегульовані всі визначені підпунктами 1–8 питання функціонування Єдиного реєстру об'єктів державної власності та створення інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності.
-З огляду на те, що а) настала дата завершення виконання заходу; б) не було проведено не менше 10 тренінгів щодо застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1., участь у яких взяли представники Мінекономіки, Фонду державного майна та його регіональних представництв, відділень; підприємств державної форми власності, підприємств комунальної форми, захід вважається невиконаним.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) за інформацією ФДМУ проведено 11 тренінгів, однак наданими матеріалами не підтверджено проведення кожного із зазначених тренінгів; в) не підтверджено участь у проведених тренінгах усіх категорій учасників, визначених показником виконання заходу, зокрема підприємств комунальної форми власності; г) підтверджені матеріали свідчать про проведення тренінгу щодо реалізації положень постанови КМУ від 07.01.2026 № 15, тоді як відповідно до заходу 2.4.3.1.5 тренінги мають бути спрямовані на застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1, а результатом виконання заходу 2.4.3.1.1 має бути саме підготовка та подання Кабінетові Міністрів України відповідного проекту закону, – захід не може вважатися виконаним у повному обсязі.
+Захід виконано невчасно, оскільки передбачені ним тренінги проводилися після прийняття постанови КМУ від 07.01.2026 № 15, тоді як встановлений строк виконання заходу 23 січня 2024 року вже сплив.</t>
   </si>
   <si>
     <t>2.4.3.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine a draft normative legal act approving the new version of the Regulation on the Unified Register of State-Owned Properties as well as the information resource for publishing information about state-owned enterprises and municipally-owned enterprises, which is a component of the relevant register </t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine,
 Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>The normative legal act has been adopted.</t>
   </si>
   <si>
     <t>ФДМУ розроблено проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», яким внесено зміни до Положення про Єдиний реєстр об’єктів державної власності шляхом викладання його у новій редакції. Зміни спрямовані на встановлення порядку, строків, структури даних оприлюднення інформації, зокрема через вебпортал суб’єктів господарювання, а також враховані завдання п. 2.4.3.1.1.
 Протягом 2024р. проєкт постанови погоджено та надано висновки до нього 13 ОВВ, а також Рішенням ДРС погоджено проєкт регуляторного акта.
 14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 ОВВ (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
-З огляду на те, що Урядом затверджено постанову КМУ (від 07.01.2026 № 15) за межами строку виконання заходу, а також постановою КМУ не передбачено створення інформаційного ресурсу для оприлюднення інформації щодо підприємств комунальної форми власності як складової відповідного реєстру, захід є таким, що виконаний невчасно та частково.</t>
+З огляду на те, що Урядом затверджено постанову КМУ (від 07.01.2026 № 15) за межами строку виконання заходу, а також постановою КМУ не передбачено створення інформаційного ресурсу для оприлюднення інформації щодо підприємств комунальної форми власності як складової відповідного реєстру, захід є таким, що виконаний невчасно та частково.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.7</t>
   </si>
   <si>
     <t>Developing software and configuring hardware required for updating of the Unified Register of State-Owned Properties, including the information resource for publishing information about state-owned enterprises and municipally-owned enterprises</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine,
 Ministry of Finance of Ukraine,
 Ministry of Justice of Ukraine,
 State Statistics Service of Ukraine,
 Antimonopoly Committee of Ukraine ,
 National Commission on Securities and Stock Market,
 Ministry for Communities and Territories Development of Ukraine,
 Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">The software has been developed and hardware configured for updating the Unified Register of State-Owned Properties, including the information resource for publishing information about state-owned enterprises and municipally-owned enterprises. </t>
   </si>
   <si>
     <t>Для виконання цього завдання є потреба у фінансуванні заходів, пов’язаних з розробкою нової інформаційно-комунікаційної системи Єдиного реєстру об’єктів державної власності (ІКС Реєстру) та її складових, впровадженням та налаштуванням відповідного ПЗ ІКС Реєстру на основі технічного завдання.
 ФДМУ підготовлено та направлено до Мінцифри, зокрема листом від 22.04.2024 №10-62-10919, обґрунтування потреб в наданні ресурсної підтримки на розробку ІКС Реєстру та включення цього проєкту до переліку завдань НПІ на 2024–2025 рр.
 Листом від 31.05.2024 №10-62-14797 ФДМУ звертався до НАЗК щодо надання фінансової підтримки для реалізації цього заходу.
 Розпорядженням КМУ від 30.08.2024 №819-р затверджено перелік пріоритетних завдань, проєктів та робіт з інформатизації, серед яких – створення ПТК «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки.
 ФДМУ підготовлено технічні вимоги до створення ПТК «Реєстр». Враховуючи обмеженість часу до завершення бюджетного 2024р., було вжито заходів для забезпечення реалізації завдання у максимально стислі строки. Зокрема, здійснено процедури публічних закупівель відповідно до вимог ЗУ «Про публічні закупівлі» щодо послуг з розробки проєктної документації, придбання серверної інфраструктури для Реєстру та окремого ліцензійного ПЗ.
 07.02.2025 (№10-62-3561) ФДМУ звертався до Мінцифри щодо надання фінансової підтримки на розробку ІКС Реєстру, за результатами розгляду якого повідомлено, що ресурсна підтримка завдань з інформатизації Мінцифрою у 2025 році не забезпечуватиметься.
 03.04.2025 (№10-15-8678) та 21.04.2025 (№10-15-10198) надано Мінцифри пропозиції до окремих проектів з інформатизації на 2026-2028 роки, що потребують надання ресурсної підтримки замовникам для їх виконання, а також обґрунтування потреб з детальним описом завдання, пов’язаного зі створенням ІКС Реєстру, а також обсягів видатків на виконання таких послуг, узгоджені з Адміністрацією Держспецзв’язку.
 24.12.2025 надано Мінфіну розрахунки для потреб створення ІКС Реєстру, її складових.
 Водночас ФДМУ вживав заходів щодо залучення потенційних донорів, зокрема у рамках проєктів міжнародної технічної допомоги з Німецьким товариством міжнародного співробітництва (GIZ) ГмбХ (2025р.) та Французькою агенцією міжнародного технічного співробітництва Expertise France (2026р.), а також отримання коштів з державного бюджету. Узагальнена інформація додається файлом.
 На сьогодні придбано та налаштовано ІТ-інфраструктуру Реєстру та відсутнє фінансування на розроблення ПЗ.
-З огляду на те, що а) настала дата завершення виконання заходу; б) програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, не розроблено та не запроваджено, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, не розроблено та не запроваджено, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.9</t>
   </si>
   <si>
     <t xml:space="preserve">Ensuring integration or data exchange and interoperability between the Unified Register of State-Owned Properties, including the information resource for publishing information about state-owned enterprises and municipally-owned enterprises, and the Best Zvit Oracle automated electronic document exchange system </t>
   </si>
   <si>
     <t>Integration and data exchange and interoperability between the Unified Register of State-Owned Properties, including the information resource for publishing information about state-owned enterprises and municipally-owned enterprises, and the Best Zvit Oracle automated electronic document exchange system has been ensured.</t>
   </si>
   <si>
     <t>Мінекономіки, який є розпорядником інформації, яка міститься в АС електронного документообігу «Бест Звіт Oracle», погодив положення проєкту постанови КМУ в частині впровадження взаємодії між Єдиним реєстром об’єктів державної власності (Реєстр) та зазначеною системою, зокрема базою даних електронної звітності суб’єктів господарювання.
 На сьогоднішній день апаратно-програмна реалізація Реєстру не відповідає сучасним вимогам інформаційних технологій, оскільки була створена у 2005 році. Це призводить до значної застарілості як апаратного забезпечення (серверів), так і програмного забезпечення Реєстру. Крім того, відсутня необхідна технічна спроможність для ефективного отримання та передачі даних у процесі електронної інформаційної взаємодії з зовнішніми електронними інформаційними ресурсами, що суттєво обмежує функціональність системи.
 Виконання цього завдання стане можливим лише за умови впровадження комплексу заходів, спрямованих на розробку нової сучасної інформаційно-комунікаційної системи Реєстру та її функціональних модулів. Це передбачає розроблення технічного завдання, створення, впровадження, налаштування відповідного програмного забезпечення, яке забезпечить електронну інформаційну взаємодію Реєстру з зовнішніми електронними інформаційними ресурсами, відповідно до визначених форматів і протоколів обміну даними. З огляду на масштабність і технічну складність зазначених заходів, їх реалізація потребує ресурсної підтримки.
 ФДМУ вживаються заходи щодо отримання коштів з державного бюджету та залучення потенційних донорів у рамках проєктів міжнародної технічної допомоги.
 З 2026 року розпочато співпрацю з Французькою агенцією міжнародного технічного співробітництва Expertise France щодо залучення відповідної підтримки.
-З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Ensuring data exchange and interoperability between the Unified Register of State-Owned Properties, including the information resource for publishing information about state-owned enterprises and municipally-owned enterprises, and the register of government aid for business entities </t>
   </si>
   <si>
     <t xml:space="preserve">Antimonopoly Committee of Ukraine </t>
   </si>
   <si>
     <t>Automated data exchange and interoperability between the Unified Register of State-Owned Properties, including the information resource for publishing information about state-owned enterprises and municipally-owned enterprises, and the register of government aid for business entities have been ensured.</t>
   </si>
   <si>
     <t>АМКУ, який є розпорядником інформації, яка міститься в Реєстрі державної допомоги, погодив положення проєкту постанови КМУ в частині впровадження взаємодії між Єдиним реєстром об’єктів державної власності (Реєстр) та зазначеним реєстром.
 На сьогоднішній день апаратно-програмна реалізація Реєстру не відповідає сучасним вимогам інформаційних технологій, оскільки була створена у 2005 році. Це призводить до значної застарілості як апаратного забезпечення (серверів), так і програмного забезпечення Реєстру. Крім того, відсутня необхідна технічна спроможність для ефективного отримання та передачі даних у процесі електронної інформаційної взаємодії з зовнішніми електронними інформаційними ресурсами, що суттєво обмежує функціональність системи.
 Виконання цього завдання стане можливим лише за умови впровадження комплексу заходів, спрямованих на розробку сучасної інформаційно-комунікаційної системи Реєстру та її функціональних модулів. Це передбачає розроблення технічного завдання, створення, впровадження, налаштування відповідного програмного забезпечення, яке забезпечить електронну інформаційну взаємодію Реєстру з зовнішніми електронними інформаційними ресурсами, відповідно до визначених форматів і протоколів обміну даними. З огляду на масштабність і технічну складність зазначених заходів, їх реалізація потребує ресурсної підтримки.
 ФДМУ вживаються заходи щодо отримання коштів з державного бюджету та залучення потенційних донорів у рамках проєктів міжнародної технічної допомоги.
 З 2026 року розпочато співпрацю з французькою агенцією міжнародного технічного співробітництва Expertise France щодо залучення відповідної підтримки.
-З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.4 A high level of tolerance of corruption in the private sector of the economy</t>
   </si>
   <si>
     <t>2.4.4.1</t>
   </si>
   <si>
     <t>Legislation has been amended to introduce incentives for the private sector to improve business integrity</t>
   </si>
   <si>
     <t>2.4.4.1.1</t>
   </si>
   <si>
     <t>Arranging an analytical study to determine the feasibility of amendments to the Criminal Code and the Criminal Procedure Code of Ukraine and other laws to integrate the recommendations of the OECD:
 1) expanding the grounds for imposition of criminal penalties on legal entities to include crimes of corruption committed not only by an authorized representative for and on behalf of the legal entity, but also by the ultimate beneficial owner (controller), a lower-level employee of the legal entity, and third parties;
 2) providing for such a kind of a remedy under criminal law as restricting a legal entity from engaging a certain kind of activity (including by revoking a previously issued permit and/or license);
 3) providing for such a kind of a remedy under criminal law as imposing a compliance obligation on a legal entity, and compiling the list of such obligations;
 4) allowing the court to exempt a legal entity from penalties under criminal law or mitigate the penalty imposed on the legal entity if the court has found that the compliance rules, mechanisms of internal control, and anticorruption program in place at the legal entity are effective, or that sufficient efforts were made to prevent the commission of the crime of corruption;
 5) granting the court powers to impose specific obligations on a legal entity, so that when such obligations are performed the legal entity will not be criminally prosecuted;
 6) providing for the possibility of legal entities entering into an agreement on deferral of judicial prosecution;
 7) setting forth the requirements for the agreement on deferral of judicial prosecution.</t>
   </si>
   <si>
     <t>01.04.2023</t>
@@ -1182,51 +1272,51 @@
     <t>Analyzing the provisions of the OECD Council Recommendation for Further Combating Bribery of Foreign Public Officials in International Business Transactions [C(2009)159/REV1/FINAL] and identifying gaps in Ukrainian legislation, which need to be filled in accordance with said Recommendation</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>An analytical summary / comparative table aligning the provisions of OECD acts and those of Ukrainian legislation has been prepared.</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України: «Проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL] та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації» повідомляємо, що з огляду на внесення відповідних проектів законодавчих змін на розгляд Кабінету Міністрів України, а також на те, що фактично його виконано в ході розробки законопроектів у робочому порядку (без формалізації у вигляді звітного документа), і з огляду на виконання подібного завдання Національним агентством в рамках заходу 2.4.4.1.1, захід втратив актуальність. Пропозиція виключити захід 2.4.4.1.4. із ДАП.»
 У рамках інформування про стан виконання заходу за ІІІ квартал додаткових відомостей не надано, з огляду на що захід не може вважатися таким, що має прогрес виконання.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі: «Виконано. На розгляді Верховної Ради України перебувають проєкти Законів України «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443 від 25 липня 2024 року) та «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443-1 від 09 серпня 2024 року).»
 Звертаємо увагу на те, що найменування заходу передбачає:
 1) проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL];
 2) встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації.
 Крім того, показником виконання заходу визначено підготовлення аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства.
 З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 30.06.2025 та 30.09.2025 не виконано.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі 2025 року: «04.12.2024 Верховна Рада України прийняла Закону № 4111-IX, а тому завдання щодо проведення аналізу положень Рекомендацій Ради ОЕСР фактично виконано в ході розробки законопроектів в робочому порядку (без формалізації у вигляді звітного документа)». З огляду на зазначене, констатуємо, що станом на 31.12.2025 захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, не виконано.
-З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 не виконано.</t>
+З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 nf 30.06.2026 не виконано.</t>
   </si>
   <si>
     <t>2.4.4.1.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend legislation with a view to its approximation to the provisions of the OECD Council Recommendation for Further Combating Bribery of Foreign Public Officials in International Business Transactions [C(2009)159/REV1/FINAL]</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України, що була надана у ІІ кварталі 2024 року: «У рамках заходів, передбачених п.п. 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП, утвореним на базі Національного бюро Секретаріатом Робочої групи, утвореної згідно з Указом Президента України від 28.07.2022 №539, завершено розробку законодавчих змін до КК України, КПК України, Закону України «Про запобігання корупції» та інших спеціалізованих законів.
 Зазначені зміни було направлено для ознайомлення до відповідних органів державної влади листом від 20.03.2024 № 03/1-055/8020.
 Також для ознайомлення та коментування його було надано заінтересованим сторонам, зокрема бізнес-асоціаціям, громадським організаціям, практикуючим юристам, які надали свої коментарі та пропозиції.
 З метою обговорення запропонованих змін Національним бюро спільно з ОЕСР 28 березня 2024 року було проведено воркшоп, учасниками якого були представники державних органів влади, громадських організацій, приватного сектора, а 14 червня 2024 року було проведено робочу зустріч експертів ОЕСР з народними депутатами України, представниками Міністерства юстиції, НАБУ, НАЗК з метою обговорення запропонованих змін та визначення подальших кроків, необхідних для їх прийняття.
 24 травня 2024 року на розгляд Кабінету Міністрів України внесено проекти законів України «Про внесення змін до Кримінального кодексу України та Кримінального процесуального кодексу України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень», «Про внесення змін до деяких законодавчих актів України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» та «Про внесення змін до Закону України «Про публічні закупівлі» щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (лист Мін'юсту від 24.05.2024 № 78054/11.1.1/4-24).
 Їх прийняття дозволить виконати заходи 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП.».
 За інформацією Національного антикорупційного бюро України, що була надана у ІІІ кварталі 2024 року: «Після додаткових консультацій, на основі зазначених вище проектів НПА народними депутатами України подано до Верховної Ради України законопроект "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень” (реєстраційний номер 11443 від 25.07.2024). Даний законопроект розроблений за участю НАБУ та враховує позицію антикорупційних органів щодо положень законопроекту і спрямований на виконання заходів 2.4.4.1.5 та 2.4.4.1.10 ДАП».
 З огляду на те, що Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено жовтень 2024 р., констатуємо повне та своєчасне виконання зазначеного заходу.
 04.12.2024 Закон України "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо вдосконалення механізмів притягнення юридичних осіб до відповідальності за підкуп посадових осіб іноземних держав" прийнято, 25.12.2024 повернуто з підписом від Президента України.</t>
   </si>
   <si>
     <t>2.4.4.1.6</t>
   </si>
   <si>
     <t>Analyzing the provisions of the OECD Council Recommendations on Bribery and Officially Supported Export Credits [C(2006)163] and identifying gaps in Ukrainian legislation, which need to be filled in accordance with said Recommendation</t>
   </si>
   <si>
@@ -1367,102 +1457,106 @@
     <t>Ministry of Foreign Affairs of Ukraine</t>
   </si>
   <si>
     <t>За інформацією Міністерства закордонних справ України: «Листом Міністерства закордонних справ України від 01.09.2023 № 51/13-077-104494 на розгляд Кабінету Міністрів України подано:
 - проєкт розпорядження Кабінету Міністрів України «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - проєкт Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку» (далі - проект закону);
 - проєкт постанови Верховної Ради України «Про прийняття за основу проекту Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - інші необхідні матеріали.
 Листом Міністерства закордонних справ України від 08.09.2023 № 51/13-077-107234 надіслано Кабінету Міністрів України переклад українською мовою Конвенції по боротьбі з підкупом іноземних посадових осіб під час проведення міжнародних ділових операцій до проекту закону, а також листом Міністерства закордонних справ України від 18.09.2023 № 51/13-077-111060 надіслано Кабінету Міністрів України офіційний переклад українською мовою вищезгаданої Конвенції.
 19.09.2023 на засіданні Уряду прийнято розпорядження Кабінету Міністрів України від 19 вересня 2023 р. № 826-р «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку».
 20.09.2023 Проект Закону про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку (реєстр. № 0227 від 20.09.2023) одержано Верховною Радою України.
 16.11.2023 Проект Закону України повернуто на доопрацювання суб'єкту ініціативи.
 На виконання доручення Прем’єр-міністра України Д. Шмигаля № 34988/1/1-23 від 09.11.2023 Міністерство закордонних справ України направило додатковий запит до Секретаріату Організації економічного співробітництва та розвитку щодо отримання офіційного підтвердження про факт та дату набрання чинності Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку (ОЕСР).
 У відповідь своїм листом від 28.11.2023 Секретаріат ОЕСР підтвердив, що Україна є учасницею цієї Робочої групи, починаючи з дати погодження нею такого статусу, що підтверджено листом за підписом Прем'єр-міністра України від 28 лютого 2023 року.
 Враховуючи зазначене та абзац шостий Угоди, МЗС листом №51/13-075/6-157284 від 27.12.2023 поінформувало Кабінет Міністрів України, що Угода (у формі обміну листами) вважається діючою і не потребує ратифікації для набрання нею чинності.»
 За інформацією Міністерства закордонних справ України: «МЗС листом № 110/15-628/1-159762 від 26.12.2025 інформувало НАЗК, що 10.12.2025 прийнято розпорядження Кабінету Міністрів України № 1392-р «Про схвалення проекту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, пов’язаних з отриманням нового статусу в цьому органі». З огляду на зазначене, констатуємо, що станом на 31.12.2025 цей захід виконано частково.
 За інформацією Міністерства закордонних справ України, що надана за І квартал 2026 року: «Відповідно до отриманої від НАБУ інформації, Робоча група ОЕСР з питань боротьби з хабарництвом у міжнародних ділових операціях (далі – Робоча група ОЕСР) 23.10.2025 винесла рішення про запрошення України приєднатися до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях (далі – Антикорупційна Конвенція ОЕСР, Конвенція ОЕСР) та стати членом Робочої групи ОЕСР.
 Уряд України у грудні 2025 року уклав Угоду (у формі обміну листами) з Організацією економічного співробітництва та розвитку (далі – ОЕСР) щодо приєднання України до Робочої групи ОЕСР як члена (Асоційованого члена) та до окремих правових інструментів ОЕСР.
 Зазначена Угода створила правові підстави для повноцінної участі України в роботі Робочої групи ОЕСР та виконання відповідних зобов’язань.
 Окремими правовими інструментами Організації економічного співробітництва та розвитку (ОЕСР), до яких приєдналася Україна з огляду на набуття статусу асоційованого члена Робочої групи ОЕСР з питань боротьби з хабарництвом у міжнародних ділових операціях, є:
 – Рекомендації Ради для учасників співробітництва у сфері розвитку щодо управління ризиками, пов'язаними з корупцією;
 – Рекомендації Ради щодо подальшої боротьби з підкупом посадових осіб іноземних держав під час здійснення міжнародних ділових операцій;
 – Рекомендації Ради щодо податкових заходів для подальшої боротьби з підкупом посадових осіб іноземних держав під час здійснення міжнародних ділових операцій;
 – Рекомендації Ради щодо підкупу та офіційно підтриманих експортних кредитів.
 З урахуванням набуття Україною нового статусу в Робочій групі ОЕСР, а також висловленої Українською Стороною згоди на обов’язковість зазначених правових інструментів ОЕСР, що є складовою Угоди (у формі обміну листами) між Урядом України та ОЕСР, реалізація передбачених у них механізмів буде забезпечена шляхом їх імплементації в національне законодавство України найближчим часом.
-При цьому, повідомляємо, що Президентом України підписано Закон України від 06.03.2026 № 0367 «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».</t>
+При цьому, повідомляємо, що Президентом України підписано Закон України від 06.03.2026 № 0367 «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
+За інформацією Міністерства закордонних справ України, що надана за ІІ квартал 2026 року: «Картка зазначеного законопроєкту доступна на сайті Верховної Ради України
+за посиланням: https://itd.rada.gov.ua/billinfo/Bills/Card/69672 .Наразі він не набрав чинності у зв'язку зі статтею 2 Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях». Також, розпорядженням КМУ від 17.06.2026 № 594-р схвалено проект листа Уряду України до ОЕСР щодо запиту про набуття Україною членства в ОЕСР (https://www.kmu.gov.ua/npas/pro-skhvalennia-proektu-lysta-uriaduukrainy-do-orhanizatsii-ekonomichnoho-spivrobitnytstva-tarozvytku-594-170626)».</t>
   </si>
   <si>
     <t>2.4.4.1.13</t>
   </si>
   <si>
     <t>Arranging the payment of fees to the OECD Working Group on Combating Bribery in International Business Transactions for participation in the group’s activities</t>
   </si>
   <si>
     <t>Fees have been paid on time and in full.</t>
   </si>
   <si>
     <t>За інформацією Міністерства фінансів України: «Згідно з листом Генерального секретаря ОЕСР Матіаса Корманна від 09.06.2023 № МС/2023.134.cb Україна була звільнена від сплати відповідних членських внесків до органів ОЕСР за 2023 рік у сумі 193 495 євро, у тому числі і від сплати внеску за участь у Робочій групі ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях у розмірі 11 187 євро. Згідно з листом Генерального секретаря ОЕСР Матіаса Кормана від 11.07.2024 № MС/2024.194.cb на адресу Прем’єр-міністра України Дениса Шмигаля Україна звільнена у 2024 році від сплати внесків за участь у робочих органах ОЕСР на суму 284 555 євро. Згідно з листом Генерального секретаря ОЕСР Матіаса Корманна від 20.06.2025 № MC/2025.138.pd на адресу Прем’єр-міністра України Дениса Шмигаля Україна звільнена у 2025 році від сплати внесків за участь у робочих органах ОЕСР на суму 225 158.54 євро».</t>
   </si>
   <si>
     <t>2.4.4.1.14</t>
   </si>
   <si>
     <t>Ensuring Ukraine’s successful in-depth cross-examination by the OECD to verify Ukraine’s readiness for membership in the OECD Working Group on Combating Bribery in International Business Transactions, and invitation for Ukraine to join it as a full member</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>The OECD Working Group on Combating Bribery in International Business Transactions has issued a favorable opinion on the alignment of Ukrainian legislation, policy, and practices with the requirements of the Convention and invited Ukraine to join with full member status.</t>
   </si>
   <si>
     <t>Україна стала членом Робочої групи з питань хабарництва ОЕСР</t>
   </si>
   <si>
     <t>2.4.4.1.15</t>
   </si>
   <si>
     <t>Arranging the ratification of the OECD Convention on Combating Bribery of Foreign Public Officials in International Business Transactions</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>The Convention has been ratified.</t>
   </si>
   <si>
     <t>Станом на 31.12.2025 розроблено проект Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
 За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : « Упродовж 2023 року - першого кварталу 2026 року:
 - внесено зміни до кримінального, кримінального процесуального та податкового законодавства для приведення його у відповідність із Конвенцією;
 -забезпечено проведення повного оцінювання Організацією економічного співробітництва та розвитку (далі - ОЕСР) України для забезпечення подальшого приєднання до Конвенції;
 - 23 жовтня 2025 року отримано запрошення України приєднатися до Конвенції та стати членом Робочої групи ОЕСР;
 -забезпечено схвалення 10 грудня 2025 року проєкту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, повʼязаних з отриманням нового статусу в цьому органі;
 -27 лютого 2026 року Указом Президента України Nº 211/2026 "Про внесення змін до Указу Президента України від 28 липня 2022 року Nº539/2022" оновлено склад робочої групи з напрацювання пропозицій щодо участі України в Робочій групі ОЕСР;
 - 6 березня 2026 року Президентом України внесено до Верховної Ради України проєкти законів України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №0367) та "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №15056);
 - 10 березня 2026 року прийнято Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX, який опубліковано в газеті "Голос України" від 1 квітня 2026 року №62.
-Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.</t>
+Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.
+За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : «У доповнення до інформації, наданої листом Nº 02-01/456 від 30.04.2026, додатково повідомляємо, що 26 травня 2026 року парламент прийняв за основу ініційований Президентом України проєкт Закону України "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням
+України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях"». З огляду на те, що  Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX станом на 30.06.2026 не набрав чинності, захід виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.2</t>
   </si>
   <si>
     <t>Permanent and effective cooperation has been established among public authorities, the business community, the Business Ombudsman Council, and the Ukrainian Network of Integrity and Compliance on issues pertaining to protection of legitimate business interests, analyzing systemic problems and developing amendments to legislation, promoting a business culture of integrity, ethics, and accountability</t>
   </si>
   <si>
     <t>2.4.4.2.1</t>
   </si>
   <si>
     <t>Participation by representatives of government agencies in activities conducted as part of the annual month of business integrity of compliance practitioners of the Ukrainian Network of Integrity and Compliance</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine,
 State Customs Service of Ukraine,
 State Tax Service of Ukraine,
 State Regulatory Service of Ukraine,
 National Anti-Corruption Bureau of Ukraine,
 National Agency on Corruption Prevention,
 Business Ombudsman's Council,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The month of business integrity of compliance practitioners of the Ukrainian Network of Integrity and Compliance has been conducted with the participation of government agencies.</t>
@@ -1664,51 +1758,51 @@
   </si>
   <si>
     <t>Developing the draft of the model code of integrity</t>
   </si>
   <si>
     <t>The draft of the model code of integrity has been developed.</t>
   </si>
   <si>
     <t>The draft model code of ethics has been developed.</t>
   </si>
   <si>
     <t>2.4.4.5.2</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft of the model code of integrity indicated in subclause 2.4.4.5.1, obtaining expert opinions and revising the draft</t>
   </si>
   <si>
     <t>З огляду на зміст найменування заходу та показника виконання повноцінне виконання заходу, передбаченого п.п. 2.4.4.5.2 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, потребує вчинення таких дій:
 1) проведення громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2.;
 2) отримання експертних висновків щодо проекту, зазначеного у підпункті 2.4.4.5.2.;
 3) доопрацювання проекту, зазначеного у підпункті 2.4.4.5.2.
 4) оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2.
 Проект примірного кодексу доброчесності направлено до UNIC (лист від 02.07.2024 № 25-10/48267-24) та до UNODC для отримання пропозицій та зауважень з метою його подальшого доопрацювання.
 З 18 липня до 16 серпня 2024 року проведено електронні консультації з громадськістю з метою залучення та отримання пропозицій від громадськості для підсилення та удосконалення проекту примірного кодексу доброчесності організацій. Отримані пропозиції (загалом 6 пропозицій та 1 експертний висновок UNIC) опрацьовані спільно з експертами UNODC.
 У вересні 2024 року в НАЗК відбулася публічна презентація та обговорення проекту примірного Кодексу доброчесності.
-З огляду на те, що оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2., не відбулося, змушені констатувати, що захід станом на 31.12.2024, 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025 та 31.03.2026  виконано частково.</t>
+З огляду на те, що оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2., не відбулося, змушені констатувати, що захід станом на 31.12.2024, 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025, 31.03.2026 та 30.06.2026 виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.5.3</t>
   </si>
   <si>
     <t>Approving the revised model code of integrity indicated in subclause 2.4.4.5.1</t>
   </si>
   <si>
     <t>01.08.2024</t>
   </si>
   <si>
     <t>The model code of integrity published on National Agency on Corruption Prevention official website</t>
   </si>
   <si>
     <t>За інформацією Національного агентства з питань запобігання корупції, що надана за ІІІ квартал: «27 вересня 2024 року відбулась презентація та публічне обговорення проекту примірного Кодексу доброчесності для приватного сектору. Станом на 30.09.2024 триває фіналізація зазначеного проекту Кодексу».
 За інформацією Національного агентства з питань запобігання корупції, що надана за ІV квартал: «Примірний Кодекс доброчесності розроблений Національним агентством з питань запобігання корупції за підтримки Програмного офісу Управління ООН з наркотиків та злочинності в Україні (УНЗ ООН), Всеукраїнської мережі доброчесності та комплаєнсу (UNIC), а також громадської організації «Фундація інституційного розвитку», завдяки фінансовій підтримці Ініціативи ділової доброчесності Siemens.
 Кодекс доопрацьовано з урахуванням зауважень та пропозицій, одержаних за результатами проведених консультацій та опубліковано (посилання додається)».</t>
   </si>
   <si>
     <t>2.4.4.6</t>
   </si>
   <si>
     <t>Effective mechanisms for verification of information on the ultimate beneficial owners of legal entities under private law in the Unified State Register of Legal Entities, Individual Entrepreneurs, and Public Associations have been introduced</t>
   </si>
   <si>
@@ -2004,82 +2098,84 @@
   </si>
   <si>
     <t>According to the Ministry of Justice of Ukraine: "Proposals to postpone the entry into force of the Law of Ukraine On Administrative Procedure for a period of more than 18 months from the date of its publication, i.e. after December 15, 2023, were monitored during October - December 2023. During October - December 2023, the Ministry of Justice of Ukraine did not receive any respective draft laws." 
 Given that the Law of Ukraine On Administrative Procedure came into force on December 15, 2023, the measure has been implemented.</t>
   </si>
   <si>
     <t>2.4.4.7.2</t>
   </si>
   <si>
     <t>Monitoring and issuing substantiated opinions objecting to the draft laws that propose amendments that would narrow down the subject matter of the effect of the Law of Ukraine On the Administrative Procedure</t>
   </si>
   <si>
     <t>Opinions objecting to all draft laws that propose amendments that would narrow down the subject matter of the effect of the Law of Ukraine On the Administrative Procedure have been issued.</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру” здійснюється.
 Міністерство юстиції України у зв’язку з листом Офісу Президента України від 28 травня 2024 року № 03-01/333 опрацювало копію Закону України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин», прийнятого Верховною Радою України 22 травня 2024 року за № 3725-IX, що надійшов на підпис Президенту України та яким пропонується, зокрема, звузити предмет регулювання Закону України "Про адміністративну процедуру", та листом Мін'юсту від 30.05.2024 № 80940/7029-3-24/8.2.1 надало до нього відповідні зауваження, які можуть бути підставою для застосування Президентом України права вето.
 Аналогічне зауваження було надано на адресу Мінагрополітики листом Мін'юсту від 30.05.2024 № 80941/7118-4-24/8.2.1.
 10 червня 2024 року вказаний Закон було повернуто з відповідними пропозиціями Президента України.
 Впродовж звітного періоду (липень-вересень 2024 року) відповідних проектів актів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (січень-березень 2025 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (березень-червень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (липень-вересень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру» .
-Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проєкту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру"».</t>
+Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проекту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру".
+Впродовж звітного періоду  (квітень-червень 2026 року) відповідних проектів законів України до Мін'юсту не надходило».</t>
   </si>
   <si>
     <t>2.4.4.7.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to align legislative acts with the provisions of the Law of Ukraine On the Administrative Procedure (in accordance with the plan of implementation of the Law of Ukraine On the Administrative Procedure)</t>
   </si>
   <si>
-    <t>According to the Ministry of Justice of Ukraine: "By letter dated September 6 2023 No. 117593/7.1.1/4-23, the Ministry of Justice of Ukraine submitted to the Government the Draft Law of Ukraine On Amendments to Legislative Acts in connection with the adoption of the Law of Ukraine On Administrative Procedure, which was approved by the Government and submitted to the Verkhovna Rada of Ukraine (Register No. 10161 of October 18, 2023).
-[...1 lines deleted...]
-The Ministry of Justice of Ukraine is currently supporting the Draft Law No. 10161 in the Verkhovna Rada of Ukraine."</t>
+    <t>За інформацією Міністерства юстиції України: «Листом від 06.09.2023 № 117593/7.1.1/4-23 Міністерство юстиції України внесло на розгляд Уряду проект Закону України «Про внесення змін до законодавчих актів у зв'язку з прийняттям Закону України «Про адміністративну процедуру», який було схвалено Урядом та внесено на розгляд Верховної Ради України (реєстр. № 10161 від 18.10.2023).
+20 грудня 2023 року Верховною Радою України законопроект від 18.10.2023 № 10161 прийнятий в першому читанні з доопрацюванням положень відповідно до частини першої статті 116 Регламенту Верховної Ради України, затвердженого Законом України «Про Регламент Верховної Ради України».
+Наразі Міністерство юстиції України здійснює супровід законопроекту № 10161 у Верховній Раді України».</t>
   </si>
   <si>
     <t>2.4.4.7.4</t>
   </si>
   <si>
     <t>Monitoring and issuing substantiated opinions objecting to the draft laws that propose regulating aspects of administrative procedures and are substantially inconsistent with the Law of Ukraine On the Administrative Procedure</t>
   </si>
   <si>
     <t>Opinions objecting to all draft laws that are substantially inconsistent with the Law of Ukraine On the Administrative Procedure have been issued.</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”, Міністерством юстиції України здійснюється та відповідна робота ведеться.
 Впродовж звітного періоду (квітень-червень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 12-16).
 Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення №25-29 ).
 Впродовж звітного періоду (січень-березень 2025 року) до Міністерства юстиції України надійшло 7 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (березень - червень 2025 року) до Міністерства юстиції України надійшло 12 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (липень-вересень 2025 року) до Міністерства юстиції України надійшло 9 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (жовтень-грудень 2025 року) до Міністерства юстиції України надійшло 3 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення
 Впродовж звітного періоду (січень-березень 2026 року) до Міністерства юстиції України надійшло 4 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення».
+Впродовж звітного періоду (квітень- червень 2026 року) до Міністерства юстиції України надійшло 6 проєктів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обгрунтовані висновки-заперечення.
 З огляду на зазначене, можемо констатувати, що цей захід виконано повністю.</t>
   </si>
   <si>
     <t>2.4.4.7.5</t>
   </si>
   <si>
     <t>Arranging the training of civil servants and officials of local self-government bodies under professional development programs focusing on the general administrative procedure</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>Training on the general administrative procedure has been provided to 1,000 individuals.</t>
   </si>
   <si>
     <t>За інформацією Національного агентства України з питань державної служби: «Станом на 30 червня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 1751 особи (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 30.06.2024 – 1184 осіб).
 Станом на 15 жовтня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 2277 осіб (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 15.10.2024 – 1710 осіб).
 Вищою школою публічного управління спільно з Секретаріатом Кабінету Міністрів України та проектом «ЄС «Підтримка комплексної реформи державного управління в Україні» (EU4PAR) розроблено загальну професійну (сертифікатну) програму «Загальна адміністративна процедура» (затверджено наказом Вищої школи від 29.01.2024 р. № 7-ОД/24 та погоджено наказом НАДС від 13.03.2024 р. № 46-24).
 Станом на 30 червня 2024 року та 10 жовтня 2024 року забезпечено підвищення кваліфікації за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 державних службовців категорії «Б» та «В».
 Інформація станом на 31.12.2024: Протягом 2023 – 2024 років проведено навчання для 2319 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури, зокрема за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 15.11.2024 – 1710 осіб) та за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 особи.
 Станом на 31 березня 2025 року проведено навчання для 2730 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури: за загальною короткостроковою програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 31.03.2025 – 2121 особи), за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 особи.
 Станом на 30.06.2025 проведено навчання для 3386 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури: за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 13.06.2025 – 2725 осіб), за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 90 осіб.
 За період з 01.07.2025 до 30.09.2025 забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 85 осіб.
 Упродовж серпня-вересня 2025 року в закладах освіти, відібраних на конкурсній основі, за державним замовленням НАДС підвищили кваліфікацію 123 державних службовців, які займають посади державної служби категорій «Б» та «В», посадових осіб місцевого самоврядування з питань загальної адміністративної процедури / нових засад здійснення адміністративної процедури.
 Навчання державних службовців і посадових осіб органів місцевого самоврядування у Вищій школі публічного управління за програмами підвищення кваліфікації щодо загальної адміністративної процедури у IV кварталі 2025 року не проводилось».
@@ -2095,50 +2191,52 @@
     <t>The law on administrative fees has been adopted, which defines the concept, kinds, and functions of administrative fees, the principles by which they are charged, paid, and used</t>
   </si>
   <si>
     <t>2.4.4.8.1</t>
   </si>
   <si>
     <t>Support of consideration of the draft law on administration fee (registration no, 4380 as of November 16, 2020) in Verhovna Rada of Ukraine (in particular, in case of use of the President’s of Ukraine right of veto to it).</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine,
 Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The law was signed by the President of Ukraine</t>
   </si>
   <si>
     <t>За інформацією Міністерства цифрової трансформації України, наданою за IV квартал 2024 року: «Листом Мінцифри від 13.02.2024 № 1/04-2-2211 надано висновок про проведення цифрової експертизи до проекту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023–2025 роки», відповідно до якого запропоновано викладення зазначеного заходу у новій редакції».
 Щодо виконання заходу у І кварталі 2025 року Міністерство цифрової трансформації України зазначило таке: «На розгляді Верховної Ради України перебуває проєкт Закону України «Про адміністративний збір» (реєстр. № 4380 від 16.11.2020 року, внесений народними депутатами України Білозір Л.М., Вацак Г.А. та іншими). Міністерство цифрової трансформації здійснює супровід зазначеного законопроекту у комітетах та на пленарних засіданнях Верховної Ради України».
 Щодо виконання заходу у ІІ кварталі 2025 року Міністерство цифрової трансформації України зазначило таке: «На розгляді Верховної Ради України перебуває проєкт Закону України «Про адміністративний збір» (реєстр. № 4380 від 16.11.2020 року, внесений народними депутатами України Білозір Л.М., Вацак Г.А. та іншими, який 05.06.2025 прийнято за основу із доопрацюванням положень відповідно до ч.1 ст.116. Міністерство цифрової трансформації здійснює супровід зазначеного законопроекту у комітетах та на пленарних засіданнях Верховної Ради України.
 На виконання заходу 2.4.4.8.1 Програми Мінцифри у ІІ кварталі 2025 року, надіслало головному Комітету ВРУ, відповідальному за опрацювання і супроводження Законопроєкту, лист від 30.06.2025 № 1/03-2-9669, у якому повідомило про готовність долучення до подальшої роботи над Законопроєктом, задля наступного максимально якісного доопрацювання і підготовки останнього до другого читання у ВРУ».
 За інформацією Міністерства цифрової трансформації України, наданою за IІІ квартал 2025 року: «На виконання заходу представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки Законопроєкту № 4380 до другого читання у Верховній Раді України.
 Станом на 29.09.2025 було проведено два засідання робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроєкту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроєкту № 4380 відповідно до затвердженого графіку засідань. Лист Мінцифри щодо участі в робочій групі та запрошення від Комітету додаються».
 За інформацією Міністерства цифрової трансформації України, наданою за IV квартал 2025 року: «На виконання заходу 2.4.4.8.1 Програми, представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки законопроекту № 4380 до другого читання у Верховній Раді України.
 Станом на 31.12.2025 було проведено 6 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроекту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроєкту № 4380 відповідно до затвердженого графіку засідань».
 За інформацією Міністерства цифрової трансформації України, наданою за I квартал 2026 року: «Станом на 31.03.2026 було проведено 8 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроекту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроекту № 4380 відповідно до затвердженого графіку засідань».
+За інформацією Міністерства цифрової трансформації України, наданою за IІ квартал 2026 року: «На виконання заходу 2.4.4.8.1 Програми, представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки Законопроєкту № 4380 до другого читання у Верховній Раді України.
+Станом на 30.06.2026 було проведено 11 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до Законопроєкту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні Законопроєкту № 4380 відповідно до затвердженого графіку засідань».
 Водночас з огляду на те, що закон не підписано Президентом України, показник виконання не досягнуто, відповідно захід виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.8.2</t>
   </si>
   <si>
     <t>Development and submission to Cabinet of Ministers of Ukraine of the draft regulation of Cabinet of Ministers of Ukraine ‘On some issues of calculation of a charge (administration fee) for provision of public (electronic public) services’ to reconsider the charge (administration fee) calculation mechanism for provisioning of public (electronic public) services</t>
   </si>
   <si>
     <t>Cabinet of Ministers of Ukraine regulation was approved</t>
   </si>
   <si>
     <t>За інформацією Міністерства цифрової трансформації України, що надана за IV квартал 2024 року: «Мінцифри розроблено проект розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг», яким пропонується затвердити перелік публічних (електронних публічних) послуг для проведення розрахунку розмірів плати за надання публічних (електронних публічних) послуг та Методику розрахунку розмірів плати за надання публічних (електронних публічних) послуг (адміністративного збору), якою встановити механізм розрахунку розмірів плати за надання публічних (електронних публічних) послуг (адміністративного збору) з урахуванням соціального та економічного значення відповідних послуг.
 Запровадження єдиних засад визначення адміністративного збору за надання адміністративних послуг включатиме:
 ● збір даних, необхідних для розрахунку розміру адміністративного збору (джерела, усереднення, відповідальні органи);
 ● визначення собівартості публічних (електронних публічних) послуг (прямі і непрямі витрати, формули розрахунку собівартості послуги);
 ● розрахунок розміру плати за надання публічних (електронних публічних) послуг (адміністративного збору) (застосування коефіцієнтів, особливості розрахунків у окремих випадках).
 Проект розпорядження розглянуто заінтересованими органами та отримано висновок Мін’юсту, яким висловлено зауваження.
 Наразі Мінцифри здійснює опрацьовує зауважень за результатами правової експертизи».
 За інформацією Міністерства цифрової трансформації України, що надана за IІ квартал 2025 року: «Мінцифри листом від 09.06.2025 № 1/04-1-8641 направило проєкт розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» на повторне погодження та висловлення позицій до заінтересованих органів, а також ключових асоціацій місцевого самоврядування в Україні. Наразі здійснюється узагальнення та опрацювання наданих зауважень і пропозицій щодо вказаного проєкту акта з метою підготовки до проведення узгоджувальних процедур у порядку, встановленому Регламентом Кабінету Міністрів України».
 За інформацією Міністерства цифрової трансформації України, що надана за IІІ квартал 2025 року: «На виконання заходу 2.4.4.8.2 Програми Мінцифри розробило проєкт розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» (далі – проєкт Розпорядження), яким передбачено здійснення пілотної апробації нової Методики розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг (далі – Методика) шляхом її використання для розрахунку розмірів адміністративного збору за надання окремих публічних послуг. Методика визначає детальний, математично-аналітичний механізм розрахунку реальної собівартості витрат на надання будь-якої публічної (у т. ч. адміністративної) послуги, що дозволить у подальшому використовувати відповідні дані та встановити на законодавчому рівні максимально обґрунтовані, пропорційні та прозорі розміри адміністративного збору за ту чи іншу послугу.
 Реалізація проєкту Розпорядження дасть змогу оцінити ефективність механізму розрахунку розмірів адміністративного збору, що пропонується Методикою, а також релевантність отриманих вихідних даних, виявити проблемні аспекти, що виникають при практичному застосуванні такого механізму, запобігти їх потенційному виникненню шляхом доопрацювання та вдосконалення проекту Методики, а також визначення питання про можливість впровадження її на постійній основі.
 Листом Мінцифри від 23.09.2025 № 1/04-1-14087 (додається) проєкт Розпорядження було направлено на повторне погодження до заінтересованих органів державної влади та всеукраїнських асоціацій органів місцевого самоврядування».
 За інформацією Міністерства цифрової трансформації України, що надана за IV квартал 2025 року: «На виконання заходу 2.4.4.8.2 Програми Мінцифри у IV кварталі 2025 року листом від 13.12.2025 № 1/03-1-19669 (додається) направило проєкт розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» на розгляд Уряду.
 На засіданні Урядового комітету з питань цифрової трансформації, розвитку інновацій та технологій, охорони здоров’я, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей від 23.12.2025 вказаний проєкт розпорядження схвалено».
@@ -2162,59 +2260,67 @@
 Разом з тим, 06.02.2024 зазначений законопроект знято з розгляду.
 Отже, у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>2.4.4.10</t>
   </si>
   <si>
     <t>The law on the Institution of the Business Ombudsman has been adopted, which will help prevent corruption and corruption-related offenses or other violations of the legitimate rights and interests of business entities affected by unscrupulous conduct (actions, decisions and/or omission to act) on the part of government agencies and local self-government bodies</t>
   </si>
   <si>
     <t>2.4.4.10.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On the Institution of the Business Ombudsman in Ukraine (registration number 3607 dated June 5, 2020) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки України: «Підпунктом 10 пункту 3.4.4 розділу 3 Закону України "Про засади державної антикорупційної політики на 2021-2025 роки" очікуваним стратегічним результатом Проблеми "Високий рівень толерування корупції у приватному секторі економіки" визначено "прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням або правопорушенням, пов’язаним з корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дії, рішення та/або бездіяльність) з боку органів державної влади та органів місцевого самоврядування".
 Вважаємо, що очікуваний стратегічний результат досягнено, а завдання виконано шляхом прийняття Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями». Зокрема, з метою створення ефективних механізмів сприяння у реалізації гарантій права на свободу підприємницької діяльності, а також захисту від неправомірного втручання в господарську діяльність пунктом 3 "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 Прем’єр-міністром України Шмигалем Д. А. (резолюція від 13.12.2024 № 28776/20/1-23) погоджено позицію Мінекономіки та визначено виконаними та знятим з контролю пункт 1.7 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону № 3311 відповідно до доручення Прем’єр-міністра України від 21.09.2023 № 28776/1/1-23.
 Таким чином, подальше супроводження Мінекономіки проекту Закону України «Про Установу бізнес-омбудсмена в Україні» (реєстр. № 3607 від 05.06.2020) не є доцільним.»
 За інформацією Міністерства економіки України, що надана за IV квартал 2024 року: «Підпунктом 10 пункту 3.4.4 розділу 3 Закону України "Про засади державної антикорупційної політики на 2021-2025 роки очікуваним стратегічним результатом Проблеми "Високий рівень толерування корупції у приватному секторі економіки" визначено "прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням або правопорушенням, пов’язаним з корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дії, рішення та/або бездіяльність) з боку органів державної влади та органів місцевого самоврядування."
 Вважаємо, що очікуваний стратегічний результат досягнено, а завдання виконано шляхом прийняття Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями». Зокрема, з метою створення ефективних механізмів сприяння у реалізації гарантій права на свободу підприємницької діяльності, а також захисту від неправомірного втручання в господарську діяльність пунктом 3    "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 18.11.2024 Комітетом ВРУ з питань економічного розвитку схвалено звіт Мінекономіки щодо аналізу практики застосування Закону, а також аналізу та оцінки реалізації прийнятих нормативно-правових актів на виконання Закону (Протокол засідання № 212 від 18.11.2024)».
 Водночас варто звернути увагу, що у Прикінцевих та перехідних положеннях Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями» передбачено таке:
 3. Кабінету Міністрів України у шестимісячний строк з дня набрання чинності цим Законом:
-…
+...
 вжити в установленому порядку заходів для утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 З огляду на те, що в прикінцевих та перехідних положеннях закону не вказано про необхідність розроблення Кабінетом Міністрів України саме підзаконних актів щодо основних аспектів діяльності Установи бізнес-омбудсмена, врегулювання питання про Установу бізнес-омбудсмена на рівні положень закону залишається актуальним.
 Більше того, ст. 92 Конституції України визначає домінуючу роль закону в системі нормативно-правових актів, що здійснюють правове регулювання суспільних відносин в Україні, та визначає найважливіше коло питань, які можуть регулюватись виключно законами. Оскільки до таких питань віднесені правовий режим власності та правові засади і гарантії підприємництва (п. 7 та п. 8 ч. 1 ст. 92 Конституції України), то статус Установи, що здійснює свою діяльність саме з метою гарантування суб’єктам господарювання захисту їх права на свободу підприємницької діяльності та невтручання у неї, має бути врегульовано законом. Крім того, відповідно до Рекомендації Комітету Міністрів Ради Європи державам-членам про розвиток інституту омбудсмена, прийнятих Європейською комісією «За демократію через право» інститут омбудсмена, в тому числі його повноваження, повинен ґрунтуватися на міцній правовій базі, переважно бути закріпленим на конституційному рівні, а його характеристики та функції можуть бути додатково опрацьовані на законодавчому рівні.
 Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено грудень 2025 р.
 Отже, з огляду на відсутність інформації щодо супроводження Міністерством економіки України проекту закону про Установу бізнес-омбудсмена в Україні (реєстраційний номер 3607 від 5 червня 2020 р.) у Верховній Раді України, вважаємо, що прогрес виконання заходу відсутній.
 У рамках інформування про стан виконання заходу за ІІІ квартал 2025 р. Мінекономіки відомостей не надало, з огляду на що захід не може вважатися таким, що мав прогрес виконання станом на 30.09.2025.
 З огляду на відсутність інформації, яка підтверджує супроводження розгляду проекту закону про Установу бізнес-омбудсмена в Україні від 05.06.2020 реєстр.№ 3607, констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.12.2025 не виконано.
-За інформацією Міністерства економіки України, що надана за І квартал 2026 року: «На початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проектом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду у ВРУ. У результаті дійшли висновку щодо неможливості прийняття проекту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради. Таким чином, проект Закону не буде розглядатись народними депутатами».</t>
+За інформацією Міністерства економіки України, що надана за І квартал 2026 року: «На початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проектом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду у ВРУ. У результаті дійшли висновку щодо неможливості прийняття проекту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради. Таким чином, проект Закону не буде розглядатись народними депутатами».
+За інформацією Міністерства економіки України, що надана за ІІ квартал 2026 року: «Прийнято Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями», яким також було унормовано питання створення і діяльності установи бізнес-омбудсмена.
+Так,  пунктом 3   "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
+Законом України «Про правотворчу діяльність» встановлено, що нормативно-правовий акт не повинен дублювати приписи інших НПА однакової або вищої юридичної сили.
+Таким чином, по суті завдання виконане (Закон № 3311-IX), а технічне супроводження дублюючого проекту Закону про Установу бізнес-омбудсмена в Україні (р. н.3607 від 5 червня 2020 р.) у Верховній Раді України втратило актуальність.
+Крім того, на початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проєктом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду Верховною Радою України. За результатами консультацій дійшли висновку щодо неможливості прийняття проєкту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради.
+Також зазначаємо, що інституційну спроможність Ради бізнес-омбудсмена щодо виявлення, аналізу та супроводження вирішення системних проблем бізнесу посилено в рамках експериментального проєкту щодо цифровізації взаємодії органів виконавчої влади із суб’єктами господарювання за допомогою інформаційно-комунікаційної системи «Пульс», запровадженого постановою Кабінету Міністрів України від 10 грудня 2025 р. № 1304.
+Зокрема, Рада бізнес-омбудсмена бере участь в опрацюванні проблемних питань бізнесу, що надходять через ІКС «Пульс», аналізі системних бар’єрів для підприємницької діяльності та формуванні пропозицій щодо їх усунення на основі даних Дашборду проблем бізнесу.
+Таким чином, мета заходу щодо посилення інституційних механізмів захисту прав суб’єктів господарювання та реагування на системні проблеми бізнесу досягається через функціонування ІКС «Пульс» та Дашборду проблем бізнесу, навіть без прийняття законопроєкту №3607. Ураховуючи викладене, вважаємо захід виконаним в інший спосіб».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2858,102 +2964,102 @@
         <v>48</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="3" t="s">
@@ -3167,51 +3273,51 @@
         <v>86</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>87</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>83</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G13" s="3" t="s">
@@ -4664,51 +4770,51 @@
       <c r="H41" s="3" t="s">
         <v>225</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>232</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>154</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M41" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>233</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>234</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>198</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>199</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>200</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>235</v>
       </c>
       <c r="G42" s="3" t="s">