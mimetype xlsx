--- v0 (2026-06-06)
+++ v1 (2026-09-15)
@@ -110,412 +110,418 @@
     <t>Implementing measures towards systematization and public access to the entirety of the urban development documentation currently in effect, integrating it into the Urban planning cadaster on the state’s level, submitting such documentation to Urban planning cadaster on the state level, particularly by:
 1) filling Urban planning cadaster on the state’s level with data and documents related to city building (except for confidential or restricted data, considered as such according to the law);
 2) granting viewer access to urban development documentation in any administrative-territorial unit or territorial community with the level of detail down to a separate land plot (except for confidential or restricted data, considered as such according to the law); 
 3) enabling officials of the authorized city building and architecture bodies must ensure uploading of urban planning documentation to Urban planning cadaster on the state’s level;
 4) provision of electronic information interaction between Urban planning cadaster on the state’s level and the national geoportal of the National infrastructure of geospatial data on receipt of basic and topical sets (types) of geospatial data and metadata (data on geospatial data and/or services), used for development of urban planning documentation</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Urban development documentation has been integrated into the Urban planning cadaster on the state’s level.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року та І квартал 2026 року як звітні періоди:
-1) щодо підпункту 1 заходу: "до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+1) щодо підпункту 1 заходу: «до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
 70 проектів (баз геоданних) містобудівної документації;
-2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості";
-[...3 lines deleted...]
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості»;
+2) щодо підпункту 2 заходу: «здійснюється технічне налагодження системи МБКД для забезпечення загального доступу в режимі перегляду до містобудівної документації. Разом з тим, в період військового стану діють обмеження щодо розміщення такої інформації у відкритому доступі»;
+3) щодо підпункту 3 заходу: «реалізовано функціонал підключення уповноважених органів містобудування та архітектури і завантаження містобудівної документації до Реєстру містобудівної документації (складової МБКД). Наразі надано доступ до МБКД 1109 виконавчим органам місцевого самоврядування для завантаження містобудівної документації»;
+4) щодо підпункту 4 заходу: «опрацьовуються технічні аспекти забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних».
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.1.1.2</t>
   </si>
   <si>
     <t>Validation and public discussion services are implemented for urban planning documentation projects in Urban planning cadaster on the state’s level geoportal</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t xml:space="preserve">Urban planning cadaster on the state’s level contains a section for a public discussion of drafts of urban development documentation. </t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року та І квартал 2026 року як звітні періоди:
-[...2 lines deleted...]
-Показником виконання заходу 2.5.1.1.2 передбачено: "Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації".
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+«Запроваджено сервіс валідації проектів містобудівної документації на місцевому рівні засобами Містобудівного кадастру на державному рівні (МБКД). 
+Сервіс публічного обговорення проектів містобудівної документації передбачається реалізувати в рамках модернізації геоінформаційної системи МБКД (наразі здійснюється підготовка технічних вимог відповідно до оновленого законодавства). 
+Разом з тим, в період військового стану діють обмеження щодо функціонування такого сервісу».
+Показником виконання заходу 2.5.1.1.2 передбачено: «Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації».
 Таким чином, з огляду на надану Головним виконавцем інформацію, а також завершення строків виконання, захід 2.5.1.1.2 є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.3</t>
   </si>
   <si>
     <t>Implementing measures towards integration and electronic data exchange among the Unified State Electronic System in Construction, the State Register of Real Rights to Immovable Property, and the State Land Cadaster, in particular by:
 1) reflecting immovable properties in the State Land Cadaster and integrating information about immovable properties and construction projects in progress (issued construction manifests, registered urban development conditions and restrictions, current documents that authorize construction work), accessing the information of the Unified State Electronic System in Construction about construction projects in progress within the State Land Cadaster;
 2) enabling state registrars of rights to immovable property to receive information from the Unified State Electronic System in Construction about the results of technical inventory of immovable properties.</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 State Service of Ukraine for Geodesy, Cartography and Cadastre</t>
   </si>
   <si>
     <t>The State Register of Real Rights to Immovable Property and the State Land Cadaster have been integrated into the Unified State Electronic System in Construction.</t>
   </si>
   <si>
     <t>1) Щодо підпункту 1 змісту заходу:
 За інформацією, наданою Мінрозвитку: «Держгеокадастр листом від 06.07.2023 № 5-28-0.213-6641/2-23 звернувся до Мінінфраструктури з проханням надати пропозиції стосовно внесення змін до Угоди про інформаційне співробітництво і Протоколу автоматизованого обміну інформацією між Єдиною державною електронною системою у сфері будівництва (ЄДЕССБ) та Державним земельним кадастром (ДЗК) в частині забезпечення отримання в порядку електронної інформаційної взаємодії з ЄДЕССБ для внесення до ДЗК відповідних відомостей згідно з вимогами чинного законодавства.
 06.09.2023 проведено робочу нараду (онлайн) за участю представників Міністерства розвитку громад, територій та інфраструктури України, Державної служби України з питань геодезії, картографії та кадастру, адміністраторів відповідних інформаційних систем, з питань обговорення проекту змін до Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
 Держгеокадастр листом від 28.02.2024 № 5-28-0.213-2620/2-24 надіслав Мінінфраструктури доопрацьовані проєкти договору про електронну інформаційну взаємодію між Міністерством розвитку громад, територій та інфраструктури України і Державною службою України з питань геодезії, картографії та кадастру та Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
-Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну".
-[...3 lines deleted...]
-У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 року укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України, яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
+Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну».
+За інформацією, наданою Мінрозвитку за I квартал 2025 року як звітний період: «Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано. Інформаційна взаємодія між ЄДЕССБ (як складової частини ІІС МБКД) і ДЗК та ДРРП вже функціонує і розширюється за переліком методів (способів) запитів на отримання інформації та видів даних, що є предметом інформаційного обміну».
+Аналогічну інформацію було надано Мінрозвитку, як Головним виконавцем, за ІІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди.
+Водночас, за інформацією, наданою Мінрозвитку, Держгеокадастром та Мін’юстом для цілей поточної (щорічної) оцінки ефективності реалізації Антикорупційної стратегії на 2021-2025 роки та Державної антикорупційної програми на 2023-2025 роки, об’єкти нерухомого майна не відображаються в ДЗК; інформація про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт) до ДЗК не інтегрована; доступ до відомостей ЄДЕССБ про об’єкти будівництва у складі ДЗК не забезпечено.
+У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
 Варто звернути увагу, що Головним виконавцем не було надано підтвердження відображення у Державному земельному кадастрі інформації про об’єкти нерухомого майна і об’єкти будівництва.
 З огляду на вищезазначене, у цій частині захід є виконаним лише частково.
 2) Щодо підпункту 2 змісту заходу:
 За інформацією наданою Мінрозвитку: 19.07.2023, з метою забезпечення функціонування Єдиної державної електронної системи у сфері будівництва було підписано Протокол електронної інформаційної взаємодії між Міністерством розвитку громад, територій та інфраструктури України, Міністерством юстиції України, Державним підприємством «Дія» та Державним підприємством «Національні інформаційні системи» щодо отримання інформації на запит державного реєстратора за ідентифікатором об’єкта будівництва в рамках взаємодії Державного реєстру речових прав на нерухоме майно (ДРРП) та Єдиної державної електронної системи у сфері будівництва (ЄДЕССБ). На підставі цього державні реєстратори прав на нерухоме майно отримують інформацію з ЄДЕССБ про результати проведення технічної інвентаризації об’єктів нерухомого майна.
 Підписання вказаного Протоколу є належним виконанням елементу 2 змісту даного заходу.
 З огляду на вищезазначене та сплив строків виконання, констатуємо, що захід 2.5.1.1.3 виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.4</t>
   </si>
   <si>
     <t>Implementing measures towards integration and electronic data exchange between the Unified State Electronic System in Construction and the electronic register of cultural heritage sites not only based on the address but also based on geospatial data of properties and the registration number of the cultural heritage site</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>The electronic register of cultural heritage sites has been integrated into the Unified State Electronic System in Construction.</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України як Головний виконавець заходу у ІІ кварталі 2025 року повідомило:
-"Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва".
-[...1 lines deleted...]
-"Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини".
+«Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва».
+У ІІІ, ІV кварталах 2025 року, а також І та ІІ кварталі 2026 року Головний виконавець повідомив наступну інформацію:
+«Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини».
 Разом з тим, Міністерством розвитку громад та територій України, як Головним виконавцем заходу, не було надано відповідних підтверджуючих документів щодо здійснення заходу (окрім укладення договору), спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії, зокрема таких як розроблення необхідного технічного функціоналу, його тестування, здійснення наповнення необхідно інформацією.
-З огляду на наведене вище, а також у зв'язку зі спливом строків виконання, у межах щоквартального моніторингу за І квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
+З огляду на наведене вище, а також у зв’язку зі спливом строків виконання, у межах щоквартального моніторингу за ІІ квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
   </si>
   <si>
     <t>2.5.1.2</t>
   </si>
   <si>
     <t>A unified electronic Urban Planning Cadastre has been created, which is a platform for the provision of all administrative services in the field of urban planning and a public source of urban planning information. Urban planning documentation comes into force from the moment it is entered into the unified electronic Urban Planning Cadastre and assigned a spatial index</t>
   </si>
   <si>
     <t>2.5.1.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Development and submission to Cabinet of Ministers of Ukraine the draft law on amendments to some laws on development and operation of Urban planning cadaster on the state’s level to ensure the following:
 1) development of Urban planning cadaster on the state’s level with unified requirements on urban planning documentation data structure;
 2) identification of the holder, administration and technical administrator, responsible for Urban planning cadaster on the state’s level upkeep;
 3) establishment of authorities and persons,  responsible for transmission of data to fill Urban planning cadaster on the state’s level, including persons responsibility for validity and update of the entered data, it’s timely input;
 4) public access to Urban planning cadaster on the state’s level (besides restricted access);
 5) list and order of submission of the Urban planning cadaster on the state’s level administration services, in particular, via Unified state electronic system in building area;
 6) development of urban planning documentation represented in geospatial data and enforcement of urban planning documentation validity only upon the data input to Urban planning cadaster on the state’s level;
 7) informational integration of Urban planning cadaster on the state’s level and the State land cadaster, State real estate property rights register, Electronic cultural heritage objects register, State forestry cadaster, State territories and natural reserve funds cadaster, other state information resources, listed by the Cabinet of Ministers of Ukraine by making changes to  Urban planning cadaster on the state’s level administration procedure (in case of availability of technical connection);
 8) it’s established that urban planning conditions and limitations (including several types of permitting documents) are generated automatically by the Urban planning cadaster on the state’s level software based on the geospatial data documents
 </t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>У ІІІ кварталі 2025 року Міністерство розвитку громад та територій України повідомило:
-"Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
+«Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
 1) запровадження Містобудівного кадастру здійснюється з метою цифровізації процедур розроблення, оновлення, внесення змін, погодження та затвердження містобудівної документації за єдиними вимогами (п. 14);
 2) Держателем Містобудівного кадастру є Мінрозвитку. Власником Містобудівного кадастру та виключних майнових прав інтелектуальної власності на його програмне забезпечення є держава в особі Мінрозвитку. Адміністратором Містобудівного кадастру є державне підприємство “Адміністратор Містобудівного кадастру на державному рівні”. Технічним адміністратором Містобудівного кадастру є державне підприємство “Дія” (п. 6);
 3) Відповідальними за достовірність внесених (завантажених) даних до Містобудівного кадастру є розробники містобудівної документації, замовники містобудівної документації (уповноважені органи містобудування та архітектури або інші структурні підрозділи місцевих держадміністрацій, виконавчих органів сільських, селищних, міських рад, що забезпечують організацію розроблення містобудівної документації) або інші уповноважені особи, які є відповідальними за створення таких відомостей (даних) або документів (п. 46);
 4) До Реєстру містобудівної документації не вносяться відомості (дані), які становлять державну таємницю (п. 36);
 5) Складовою частиною Містобудівного кадастру є Єдина державна електронна система у сфері будівництва, до якої входять Єдиний державний реєстр адміністративно-територіальних одиниць та територій територіальних громад, Єдиний державний реєстр адрес, Реєстр будівель і споруд (п. 4);
 6) Для забезпечення внесення (завантаження) відомостей (даних) та електронних документів до Містобудівного кадастру використовується структура Бази геопросторових даних (геоданих) містобудівної документації на місцевому рівні, затверджена Мінрозвитку (п. 25);
 7) У Містобудівному кадастрі забезпечується електронна інформаційна взаємодія у режимі реального часу з електронними інформаційними ресурсами, інформаційно-комунікаційними системами, інформаційними системами, у тому числі з:
 - національним геопорталом;
 - Державним реєстром майна, пошкодженого та знищеного внаслідок бойових дій, терористичних актів, диверсій, спричинених збройною агресією Російської Федерації проти України;
 - Єдиною екологічною платформою “ЕкоСистема”, зокрема з Єдиним реєстром стратегічної екологічної оцінки;
 - інформаційними системами містобудівних кадастрів регіонального, районного та міського рівня;
 - Єдиною цифровою інтегрованою інформаційно-аналітичною системою управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури;
 - Єдиною геоінформаційною системою здійснення моніторингу та оцінювання розвитку регіонів і територіальних громад;
 - Державним земельним кадастром;
 - електронною системою закупівель;
 - Державним реєстром нерухомих пам’яток України;
 - Державним кадастром територій та об’єктів природно-заповідного фонду (п. 17);
 8) З використанням Реєстру містобудівної документації здійснюється автоматичне формування наборів геопросторових даних містобудівної документації для надання містобудівних умов та обмежень та для надання будівельного паспорта забудови земельної ділянки (п. 33)».
-Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах.
+Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року, а також І та ІІ кварталах 2026 року як звітних періодах.
 Варто звернути увагу, що зміст заходу 2.5.1.2.1 передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України, тому затвердження постановою Кабінету Міністрів України від 09.08.2024 № 909 Порядку ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні не може забезпечити повного виконання заходу.
-З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
+З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Commissioning of Urban planning cadaster on the state’s level to ensure the following:
 1) automation and provision of a list of administration services, regulated by urban planning legislation, to be rendered through the Urban planning cadaster on the state’s level;
 2) uploading the Urban planning cadaster on the state’s level with urban planning documentation (in particular, accepted for cadaster implementation);
 3) maintaining the urban planning state register monitored by Urban Planning cadaster on the state’s level, including submission of urban planning documentation to unified electronic Urban planning cadaster on the state’s level with its further publication and provision of free access (besides restricted data);
 4) mutual exchange and integration of data from Urban planning cadaster on the state’s level, State land cadaster, State real estate property rights, Electronic cultural heritage objects register, State forestry cadaster, State territories and natural reserve funds cadaster; geospatial data on territories and administrative territorial units; ecological, forestry, and engineering geological databases; data on engineering transport infrastructure objects, available and planned engineering networks, energy infrastructure linear objects, distribution of engineering network capacities, available free capacities and issued technical conditions; technical inventory and real estate register geospatial data, unified address register;
 5) ability of automated development of urban planning limitations and conditions after the online request via Urban planning cadaster on the state’s level geoportal, including several types of permitting documentation
 </t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>Urban planning cadaster on the state’s level has been put into operation with full functionality.</t>
   </si>
   <si>
     <t>За інформацією, наданою Мінрозвитку за ІI квартал 2025 року як звітний період:
-"Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)".
-[...6 lines deleted...]
-НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на веб-сайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
+«Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)».
+1) Щодо підпункту 1 заходу: «Функціонал ЄДЕССБ, як складової частини МБКД, забезпечує автоматизацію адміністративних послуг, перелік яких можна переглянути на порталі за посиланням: https://e-construction.gov.ua/reestri. МБКД у частині ведення та наповнення Реєстру містобудівної документації не забезпечує повну автоматизацію надання адміністративних послуг. ЄДЕССБ забезпечує автоматизацію таких послуг як: Видача будівельного паспорта; Видача містобудівних умов та обмежень; Видача витягу з містобудівної документації; Переведення дачного (садового) будинку у житловий будинок; Присвоєння (зміна) адрес; Погодження обґрунтованих відхилень від будівельних норм; Повідомлення про влаштування засобів безперешкодного доступу осіб з інвалідністю та інших маломобільних груп населення до об’єктів; Видача технічних умов; Проведення експертизи проектів будівництва; Видача актів про демонтаж; Повідомлення про початок виконання підготовчих робіт; Повідомлення про початок виконання будівельних робіт; Видача дозволу на виконання будівельних робіт; Реєстрація декларації про готовність до експлуатації об’єкта; Видача сертифіката про прийняття в експлуатацію закінчених будівництвом об’єктів. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури для реалізації таких послуг»;
+2) щодо підпункту 2 заходу: «функціонал МБКД забезпечує можливість завантаження графічних та текстових матеріалів чинної містобудівної документації, зокрема створеної у попередніх періодах у немашиночитанних форматах файлів. Здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження такої документації»;
+3) щодо підпункту 3 заходу: «функціонал МБКД забезпечує ведення Реєстру містобудівної документації місцевого рівня у своєму складі, але не оприлюднення такої документації. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження містобудівної документації до Реєстру»;
+4) щодо підпункту 4 заходу: «здійснюється аналіз технічних вимог до налагодження взаємодії для подальших консультацій з іншими центральними органами державної влади - держателями відповідних реєстрів». 
+Щодо підпункту 4 додатково див. Ключові джерела оцінки.
+5) щодо підпункту 5 заходу: можливість автоматичного формування за онлайн-запитом через платформу МБКД містобудівних умов і обмежень не забезпечено, водночас забезпечено таку можливість для формування окремих видів дозвільних документів, а саме: 1) «повідомлення про початок виконання будівельних робіт з класом наслідків СС1» і 2) «декларації про готовність до експлуатації об’єкта».
+За інформацією, наданою Мінрозвитку за ІIІ, VI квартали 2025, а також І та ІІ квартали 2026 року як звітні періоди: «Містобудівний кадастр на державному рівні введено в промислову експлуатацію наказом Міністерства розвитку громад та територій України від 04.09.2025 № 1341».
+НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на вебсайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
 У ІV кварталі 2025 року Головним виконавцем було надано наказ від 04.09.2025 № 1341 «Про введення в промислову експлуатацію Містобудівного кадастру на державному рівні» за змістом якого введено в промислову експлуатацію Містобудівний кадастр на державному рівні.
-Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі.
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі. 
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.5</t>
   </si>
   <si>
     <t>It has been mandated that the requirements of urban development documentation must be considered when drafting and implementing socioeconomic development programs</t>
   </si>
   <si>
     <t>2.5.1.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to select laws on the implementation of urban development documentation, which stipulates that:
 1) implementation of urban planning documentation by developing, approval and implementation of appropriate plans, which are an integral of urban planning documentation are subject to publication;
 2) alignment of socio-economic and budget planning documentation and the actions plans shall be the responsibility of the agency that made the decision to approve the relevant urban development documentation;
 3) urban development documentation implementation measures shall be provided with funding for the relevant period; 
 4) list of measures and funding sources must be indicated in the socio-economic and budget planning documentation in accordance with terms, indicated in the action plan/</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку за І квартал 2026 року як звітний період:
-«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
+    <t>За інформацією, наданою Мінрозвитку за ІІ квартал 2026 року як звітний період:
+«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). 
+Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
 Звертаємо увагу, що захід 2.5.1.5.1. передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України.
-З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.5.2 The absence of public information on cultural heritage sites and conflicts in urban development and landmark protection laws result in abuses and development of cultural heritage sites.</t>
   </si>
   <si>
     <t>2.5.2.1</t>
   </si>
   <si>
     <t>Cultural heritage sites have been inventoried, and the inventory findings have been used to update the list of historic populated areas; the electronic register of cultural heritage sites has been populated with data and made public</t>
   </si>
   <si>
     <t>2.5.2.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution on amendments to the Procedure for Granting Historic Status to a Populated Area, approved by the resolution of the Cabinet of Ministers of Ukraine dated July 3, 2006, No. 909, which, inter alia:
 1) aligns this Procedure with the Law of Ukraine On the Protection of Cultural Heritage and the resolution of the Cabinet of Ministers of Ukraine dated September 3, 2014, No. 495 On Approval of the Regulation on the Ministry of Culture of Ukraine;
 2) provides for the procedure of monitoring of cultural heritage sites and monitoring undertaken to detect any grounds to grant historic status to population centers;
 3) provides for the procedure and grounds for submitting a petition for changes to the List of Historic Populated Areas of Ukraine.</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
-    <t>Наданим Міністерством культури та стратегічних комунікацій України (далі - МКСК) у попередніх звітних періодах проектом Постанови Кабінету Міністрів України «Про внесення змін до Порядку визнання населеного місця історичним» (далі – проект Порядку) (див. Ключові джерела оцінки) дійсно передбачалося внесення зміни до Порядку визнання населеного місця історичним, затвердженого постановою Кабінету Міністрів України від 03.07.2006 № 909 (далі – Порядок № 909), шляхом викладення його в новій редакції, а саме:
+    <t>Наданим Міністерством культури та стратегічних комунікацій України (далі - МКСК) у попередніх звітних періодах проектом Постанови Кабінету Міністрів України «Про внесення змін до Порядку визнання населеного місця історичним» (далі – проект Порядку) (див. Ключові джерела оцінки) дійсно передбачалося внесення змін до Порядку визнання населеного місця історичним, затвердженого постановою Кабінету Міністрів України від 03.07.2006 № 909 (далі – Порядок № 909), шляхом викладення його в новій редакції, а саме:
 1) Законом України «Про охорону культурної спадщини» не передбачено розроблення історико-архітектурних опорних планів, проектів меж і режимів використання історичних ареалів до часу їх внесення до Списку, тоді як така вимога встановлена пунктом 3 Порядку № 909. Відповідними змінами Порядок № 909 приводиться у відповідність до норм Закону, а саме пропонується розробляти науково-проектну (науково-дослідну) документацію з визначення меж історичного ареалу, меж і режимів використання історичного ареалу населеного місця, історико-архітектурні опорні плани населеного пункту після занесення населеного місця до Списку (п. 8 проекту Порядку), що відповідає вимогам елементу 1 заходу;
 2) Пунктом 9 проекту Порядку передбачається, що «занесення населеного місця до Списку є підставою для проведення моніторингу стану збереження об’єктів культурної спадщини та традиційного характеру середовища, що становить комплекс організаційних та інших засобів, які забезпечують систематичне спостереження за станом об’єктів культурної спадщини шляхом збору, обробки та аналізу інформації про стан об’єктів і територій, що охороняються, та виявлення тенденцій розвитку природних та антропогенних (техногенних та суспільних) процесів, що можуть на вплинути на їх збереження. Моніторинг на території історичного населеного місця проводиться виконавчими органами сільської, селищної, міської ради, повноваження яких поширюються на територію історичного населеного місця, згідно з вимогами Порядку обліку об’єктів культурної спадщини, який визначає МКІП». Таким чином, передбачається процедура проведення моніторингу об’єктів культурної спадщини, але, водночас, не передбачено здійснення моніторингу наявності підстав для віднесення населених пунктів до історичних населених місць. Відповідне свідчить про часткове виконання елементу 2 заходу;
 3) Пунктами 5 та 10 проекту Порядку передбачено положення щодо розгляду підстав для визнання населеного місця історичним населеним місцем та занесення його до Списку, а також положення щодо внесення змін до Списку щодо виключення з нього населеного місця. Водночас зазначеними положеннями не передбачено підстав для подання клопотання про внесення змін до Списку історичних населених місць України. Зазначені положення не повною мірою відповідають вимогам, визначеним елементом 3 заходу.
-За інформацією, наданою Міністерством культури та стратегічних комунікацій України за ІIІ квартал 2025 року як звітний період:
+За інформацією, наданою Міністерством культури України за ІIІ квартал 2025 року як звітний період:
 «... Листом НАЗК від 26.06.24 № 4901/05-24 було надано висновок антикорупційної експертизи, в якому зауважено про необхідність доопрацювання проекту акта. Листом Міністерства юстиції України від 19.06.2024 № 4682/05-24 було надано висновок правової експертизи, в якому надано зауваження. МКСК листом від 24.09.2025 № 05/113/6458-25 направило до НАЗК доопрацьований з урахуванням висловлених зауважень проект акта».
-У ІV кварталі 2025 року Міністерство культури та стратегічних комунікацій України надало наступну інформацію: «Листом від 12.11.2025 № 03/113/1176-25 проект акта після здійснення всіх узгоджувальних процедур було направлено до Кабінету Міністрів України. Листом Секретаріату Кабінету Міністрів України від 17.12.2025 № 31706/0/2- 25 проект акта було повернуто Міністерству культури України згідно з рішенням Урядового комітету з питань культури, мистецтва, державної мовної та інформаційної політики, науково-технічної та інноваційної діяльності, розвитку освіти, науки, молоді та спорту від 16 грудня 2025 року. Наразі проект акта повторно готується до направлення на розгляд КМУ».
-[...1 lines deleted...]
-Постановою Кабінету Міністрів України від 1 квітня 2026 р. № 437 «Про внесення змін до Порядку визнання населеного місця історичним» (далі – Порядок) внесено зміни до Порядку визнання населеного місця історичним, шляхом викладення в новій редакції. Проаналізувавши положення Порядку можемо констатувати наступне:
+У ІV кварталі 2025 року Міністерство культури України надало наступну інформацію: «Листом від 12.11.2025 № 03/113/1176-25 проект акта після здійснення всіх узгоджувальних процедур було направлено до Кабінету Міністрів України. Листом Секретаріату Кабінету Міністрів України від 17.12.2025 № 31706/0/2- 25 проект акта було повернуто Міністерству культури України згідно з рішенням Урядового комітету з питань культури, мистецтва, державної мовної та інформаційної політики, науково-технічної та інноваційної діяльності, розвитку освіти, науки, молоді та спорту від 16 грудня 2025 року. Наразі проект акта повторно готується до направлення на розгляд КМУ».
+У І кварталі 2026 року як звітному періоді Міністерством культури  України як Головним виконавцем заходу було надано наступну інформацію: «01.04.2026 року Кабінетом Міністрів України було прийнято постанову Кабінету Міністрів України № 437 "Про внесення змін до Порядку визнання населеного місця історичним". Проект постанови було доопрацьовано із зауваженнями наданими Урядовим комітетом».
+За ІІ квартал 2026 року як звітний період Головним виконавцем надано наступну інформацію: «Захід виконано повністю і відповідно до діючого законодавства. Постанова КМУ з урахуванням зауважень наданих юридичною службою СКМУ прийнята. Решта визначених заходом питань виходять за рамки повноважень КМУ та відповідних органів на яких покладається виконання постанови, а отже було виключено з постанови».
+Постановою Кабінету Міністрів України від 1 квітня 2026 р. № 437 «Про внесення змін до Порядку визнання населеного місця історичним» внесено зміни до Порядку визнання населеного місця історичним, шляхом викладення в новій редакції. Проаналізувавши положення Порядку можемо констатувати наступне:
 1) У Порядку відсутні положення, спрямовані на приведення у відповідність Порядку із Законом України “Про охорону культурної спадщини” та постановою Кабінету Міністрів України від 3 вересня 2014 р. № 495 “Про затвердження Положення про Міністерство культури України”.
 2) До Порядку не було включено положень спрямованих на реалізацію елементу 2 заходу, а саме не передбачено процедуру проведення моніторингу об’єктів культурної спадщини та моніторингу наявності підстав для віднесення населених пунктів до історичних населених місць.
 3) Пунктами 6 та 8 Порядку передбачено положення щодо розгляду питання відповідності населеного місця критеріям і занесення його до Списку або невідповідності такого населеного місця критеріям і виключення його із Списку. Водночас зазначеними положеннями не передбачено підстав для подання клопотання про внесення змін до Списку історичних населених місць України. Зазначені положення не повною мірою відповідають вимогам, визначеним елементом 3 заходу.
-З урахуванням того, що Порядок не охоплює всіх елементів змісту заходу, а також сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що даний захід виконано частково.</t>
+З урахуванням того, що Порядок не охоплює всіх елементів змісту заходу, а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.2.1.2</t>
   </si>
   <si>
     <t>Inventorying and monitoring cultural heritage sites that serve as grounds for adding a populated area to the List of Historic Populated Areas of Ukraine, and checking the existence of other grounds for adding populated areas to said List, as well as updating documents needed to grant historic status to a city, town or village and add it to the List of Historic Populated Areas of Ukraine, and more specifically: 
 1) checking the availability of documents needed to grant historic status to a city, town or village and add it to the List of Historic Populated Areas of Ukraine, updating the documents (if they have been found to be incomplete) or generating (creating) documents (if the document are missing but grounds exist for adding a city, town or village to the List of Historic Populated Areas of Ukraine), publishing the results on the official website of the Ministry of Culture and Information Policy;
 2) monitoring cultural heritage sites that serve as grounds for granting historic status to populated areas, and verifying that the population centers meet the other criteria for being on the List of Historic Populated Areas of Ukraine, particularly by inspecting the availability and status of cultural heritage sites, preparing a visual inspection report using the form provided in Appendix 6 to the Procedure for Maintaining a Record of Cultural Heritage Sites, approved by the order of the Ministry of Culture dated March 11, 2013, No. 158, as amended by the order of the Ministry of Culture dated June 27, 2019, No. 501, verifying the preservation of the layout as it existed in previous historical epochs (prior to the 20th century), preservation of the primary composition centers and composition gridlines of the populated areas, preservation of ordinary historic buildings — while documenting the monitoring process and its results; the results have been published on the official website of the Ministry of Culture and Information Policy;
 3) creating a list of cultural heritage sites that have vanished (been destroyed, demolished) or lost their historic (cultural) value, as well as the list of historic populated areas that do not meet the criteria for being on the List of Historic Populated Areas of Ukraine; the results have been published on the official website of the Ministry of Culture and Information Policy.</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Vinnytsia Regional State Administration,
 Volyn regional state administration,
 Dnipropetrovsk Regional State Administration,
 Donetsk regional state administration,
 Zhytomyr Regional State Administration,
 Transcarpathian regional state administration,
 Zaporizhzhia regional state administration,
 Ivano-Frankivsk Regional State Administration,
 Kyiv regional state administration,
 Kirovohrad Regional State Administration,
 Lviv Regional State Administration,
 Luhansk regional state administration,
 Mykolaiv Regional State Administration,
 Odesa Regional State Administration,
 Poltava Regional State Administration,
 Rivne Regional State Administration,
 Sumy regional state administration,
 Ternopil Regional State Administration,
 Kharkiv Regional State Administration,
 Kherson regional state administration,
 Khmelnytskyi regional state administration,
 Cherkasy regional state administration,
 Chernivtsi regional state administration,
 Chernihiv Regional State Administration,
 Kyiv City State Administration</t>
   </si>
   <si>
     <t>Cultural heritage sites that serve as grounds for adding a populated area to the List of Historic Populated Areas of Ukraine have been inventoried and monitored, and the official documentation has been updated.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за I квартал 2025 року як звітний період: «Подана співвиконавцями інформація аналізується для формування єдиного звіту щодо виконання інвентаризації та моніторингу об’єктів культурної спадщини. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. Наразі подання інформація продовжує доопрацьовуватись, проте з урахуванням важливості детального вивчення та подальшого прийняття зваженого рішення про коригування списку історичних населених місць – МКСК потребує додаткового часу для опрацювання інформації».
+    <t>За інформацією, наданою Міністерством культури України за I квартал 2025 року як звітний період: «Подана співвиконавцями інформація аналізується для формування єдиного звіту щодо виконання інвентаризації та моніторингу об’єктів культурної спадщини. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. Наразі подання інформація продовжує доопрацьовуватись, проте з урахуванням важливості детального вивчення та подальшого прийняття зваженого рішення про коригування списку історичних населених місць – МКСК потребує додаткового часу для опрацювання інформації».
 У ІІ кварталі 2025 року Головний виконавець заходу подав аналогічну інформацію.
-Крім того, станом на ІІ квартал 2025 року отримано інформацію від Донецької, Миколаївської обласних державних (військових) адміністрацій. У ІV кварталі було додатково отримано інформацію від Миколаївської обласної державної (військової) адміністрації.
+Крім того, станом на ІІ квартал 2025 року отримано інформацію від Донецької, Миколаївської обласних державних (військових) адміністрацій. У ІV кварталі 2025 року було додатково отримано інформацію від Миколаївської обласної державної (військової) адміністрації.
 У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «Продовжується моніторинг стану збереження історичних місць для подальшого вирішення питання щодо актуалізації відповідного переліку з урахуванням змін до Порядку визначення населеного місця історичним».
-За І квартал 2026 року як звітний період Міністерством культури та стратегічних комунікацій України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органі охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
-Головним виконавцем не було надано інформацію про проведення інвентаризації та моніторингу об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, та перевірки наявності інших підстав для внесення населених місць до зазначеного Списку, а також актуалізація документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України.
+За І квартал 2026 року як звітний період Міністерством культури  України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органів охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Продовжується моніторинг в межах та в спосіб передбачений Законом України "Про охорону культурної спадщини"». Додатково було отримано інформацію від Донецької та Миколаївської обласних державних (військових) адміністрацій.
+Таким чином, Головним виконавцем не було надано інформацію про проведення інвентаризації та моніторингу об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, та перевірки наявності інших підстав для внесення населених місць до зазначеного Списку, а також актуалізацію документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України.
 Постановою КМУ від 25.03.2026 № 380 «Про внесення змін до Списку історичних населених місць України» було внесено зміни до Списку історичних населених місць України в частині зміни назв населених пунктів.
 Разом з тим, показником виконання заходу 2.5.2.1.2. передбачено: «проведено інвентаризацію та моніторинг об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, здійснено актуалізацію облікової документації».
-З огляду на наведену вище інформацію, а також сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на наведену вище інформацію, а також сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.2.1.3</t>
   </si>
   <si>
     <t>Drafting a resolution of the Cabinet of Ministers of Ukraine on amendments to the resolution of the Cabinet of Ministers of Ukraine dated July 26, 2001, No. 878, and approving the updated List of Historic Populated Areas of Ukraine based on the results of the activities indicated in subclause 2.5.2.1.2</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за I квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури  України за I квартал 2025 року як звітний період:
 «Продовжується підготовка проекту постанови Кабінету Міністрів України, здійснюється обробка пропозицій від уповноважених органів охорони культурної спадщини. Проект постанови буде подано після внесення змін до Порядку визнання населеного місця історичним п.п. 2.5.2.1.1. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. З огляду на затримку виконання заходу 2.5.2.1.1. виконання цього заходу буде можливе тільки після оновлення критеріїв віднесення населеного місця до історичних».
 За інформацією, наданою у ІІ та ІІІ кварталах 2025 року як звітних періодах:
 «Виконання буде можливо після виконання заходів передбачених пунктом 2.5.2.1.1 ДАП».
-У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «З метою приведення зазначеного Списку у відповідність до Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону Україні та заборону пропаганди їхньої символіки», Закону України «Про порядок вирішення окремих питань адміністративно-територіального устрою України» Міністерством культури України було розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Списку історичних населених місць України». Зазначений проект акта знаходиться в процесі внутрішнього узгодження для направлення до заінтересованих органів державної влади".
-За І квартал 2026 року як звітний період Міністерством культури та стратегічних комунікацій України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органі охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «З метою приведення зазначеного Списку у відповідність до Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону Україні та заборону пропаганди їхньої символіки», Закону України «Про порядок вирішення окремих питань адміністративно-територіального устрою України» Міністерством культури України було розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Списку історичних населених місць України». Зазначений проект акта знаходиться в процесі внутрішнього узгодження для направлення до заінтересованих органів державної влади.
+За І квартал 2026 року як звітний період Міністерством культури  України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органів охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІІ кварталі 2026 року Головним виконавцем було надано наступну інформацію: «Було внесено зміни до відповідного списку в частині оновлення декомунізованих назв міст. Пропозиції до зміни списку у відповідності до порядку не надходили».
 Постановою КМУ від 25.03.2026 № 380 «Про внесення змін до Списку історичних населених місць України» було внесено зміни до Списку історичних населених місць України в частині зміни назв населених пунктів.
-Таким чином, оскільки станом на ІV квартал 2025 року відповідний проект постанови Кабінету Міністрів України, передбачений заходом 2.5.2.1.3 ДАП не було подано Кабінету Міністрів України чи прийнято останнім, та з огляду на сплив строків виконання, вимушені констатувати, що захід 2.5.2.1.3 не виконано.</t>
+Таким чином, оскільки станом на ІІ квартал 2026 року відповідний проект постанови Кабінету Міністрів України, передбачений заходом 2.5.2.1.3 не було подано Кабінету Міністрів України чи прийнято останнім, та з огляду на сплив строків виконання, вимушені констатувати, що захід 2.5.2.1.3 не виконано.</t>
   </si>
   <si>
     <t>2.5.2.1.4</t>
   </si>
   <si>
     <t>Developing the draft order on amendments to the Procedure for Maintaining a Record of Cultural Heritage Sites, approved by the order of the Ministry of Culture dated March 11, 2013, No. 158, which:
 1) provides for the monitoring and control of landmarks of local significance and landmarks of national significance appearing for more than 3 years on the List of Cultural Sites of National Significance, which are subject to registration in the State Register of Immovable Landmarks of Ukraine, and causing the relevant authorities to make the appropriate decision with respect to the cultural heritage sites before the three-year term expires (to include them / deny their inclusion in the State Register of Immovable Landmarks of Ukraine); 
 2) stipulates that landmarks (monuments, memorial signs) that glorify the aggressor state or support the aggression (war) of the Russian Federation against Ukraine, those dedicated to individuals supporting the aggression (war) of the Russian Federation against Ukraine, and those installed by the occupation authorities in the territory of Ukraine or in specific administrative-territorial units shall not be eligible for inclusion in the State Register of Immovable Landmarks of Ukraine.</t>
   </si>
   <si>
     <t>The draft order has been drafted and publicized for a public discussion.</t>
   </si>
   <si>
     <t>За інформацією, наданою МКІП/МКСК, було прийнято Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини», який зареєстровано в Міністерстві юстиції України 21 березня 2024 р. за № 425/41770 (далі – Порядок) (див. Ключові джерела оцінки).
 Відповідний Порядок частково відповідає вимогам Державної антикорупційної програми до цього заходу:
 1) підпункт 9.3. Порядку передбачає, що підставою для відмови у взятті нерухомого об’єкта культурної спадщини на державний облік або у занесенні щойно виявленого об’єкта культурної спадщини до Реєстру, є протокол за результатами розгляду Консультативною радою або Експертною комісією, в якому об’єкт визначено таким, що підпадає під дію Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону пропаганди їхньої символіки» та/або Закону України «Про засудження та заборону пропаганди російської імперської політики в Україні і деколонізацію топонімії», з урахуванням висновку центрального органу виконавчої влади, що реалізує державну політику у сфері охорони культурної спадщини, а також рекомендацій Інституту. Зазначене положення в цілому відповідає підпункту 2 заходу 2.5.2.1.4 Програми;
 2) пп.пп. 8.3, 8.4. Порядку передбачено, що для вирішення питання про занесення (незанесення) до Реєстру нерухомих об’єктів культурної спадщини, уповноважені органи забезпечують проведення перегляду цих списків (переліків), який здійснюється згідно з процедурою, визначеною у розділах IV та V цього Порядку. Так, п.п. 4.8. Порядку передбачено, що уповноважений орган зобов’язаний забезпечити складання облікової документації на щойно виявлений об’єкт культурної спадщини, внесений до Переліку до набрання чинності цим Порядком, у строк, що не перевищує 3 років з дати занесення об’єкта культурної спадщини до Переліку. В сукупності зазначені положення відповідають частині підпункту 1 заходу 2.5.2.1.4 (забезпечення уповноваженими органами прийняття до закінчення трирічного строку необхідних рішень щодо об’єктів культурної спадщини (включено/відмовлено у включенні до Державного реєстру нерухомих пам’яток України);
 Водночас Порядок не містить усіх положень, які передбачені підпунктом 1 змісту заходу 2.5.2.1.4, а саме не передбачає проведення моніторингу та контролю за перебуванням об’єктів місцевого значення та об’єктів національного значення понад 3 роки в Переліку об’єктів культурної спадщини національного значення, які заносяться до Державного реєстру нерухомих пам’яток України.
-Крім цього, МКСК не надано інформації на підтвердження факту оприлюднення у звітному періоді проекту Порядку для проведення громадського обговорення. На офіційному веб-сайті МКСК також відсутня будь-яка інформація про оприлюднення проекту Порядку для цих цілей. Щодо цього МКСК було надано таку інформацію: «Публікація не здійснювалась з огляду на відсутність вимоги обов'язкової публікації та проведення громадського обговорення через відсутність ознак регуляторного акту».
+Крім цього, МКСК не надано інформації на підтвердження факту оприлюднення у звітному періоді проекту Порядку для проведення громадського обговорення. На офіційному вебсайті МКСК також відсутня будь-яка інформація про оприлюднення проекту Порядку для цих цілей. Щодо цього МКСК було надано таку інформацію: «Публікація не здійснювалась з огляду на відсутність вимоги обов'язкової публікації та проведення громадського обговорення через відсутність ознак регуляторного акту».
 Оскільки Порядок був прийнятий 01.03.2024 та охоплює не всі вимоги Державної антикорупційної програми в цій частині, відповідний захід оцінений як такий, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.5</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft order indicated in subclause 2.5.2.1.4, and ensuring its revision (if needed), issuance, and submission for state registration</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>За інформацією, наданою МКІП/МКСК в попередніх звітних періодах, з метою здійснення широким колом фахівців обговорення проекту наказу МКІП щодо внесення змін до порядку обліку об'єктів культурної спадщини та отримання відповідних коментарів і пропозицій, МКІП проведено обговорення проекту змін на черговому засіданні Науково-методичної ради з питань охорони культурної спадщини МКІП, яке відбулося 26.07.2023.
 Водночас проведення обговорень лише із залученням Науково-методичної ради, що є постійно діючим консультативно-дорадчим органом МКІП, не може вважатися громадським, оскільки не передбачає участі інших заінтересованих сторін.
 За інформацією МКІП/МКСК, наданою в межах моніторингу виконання Програми у І кварталі 2024 року: було прийнято Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини», який зареєстровано в Міністерстві юстиції України 21 березня 2024 р. за № 425/41770 (далі – Наказ № 158).
-Орієнтовним планом МКІП щодо проведення консультацій з громадськістю на 2024 рік, затвердженим наказом Міністерства культури та інформаційної політики України від 18.01.2024 № 27 (далі – План консультацій) дійсно було передбачено проведення електронних консультацій з громадськістю щодо проекту Наказу № 158 у І кварталі 2024 року (п. 3 Плану консультацій). Водночас, на офіційному веб-сайті МКІП не міститься інформації про оголошення відповідного громадського обговорення (електронних консультацій) у звітному періоді, як і не міститься інформації (зокрема, у формі звіту) за результатами проведення відповідного громадського обговорення. Відповідно, відсутня також будь-яка інформація про доопрацювання (у разі потреби) проекту Наказу № 158.
-Щодо цього МІКП/МКСК надано таку інформацію: «МКІП листом від 25.12.2023 № 06/35/11495-23 звернулось до ДРС з метою отримання інформації про наявність в проекті наказу ознак регуляторного акту для подальшої його публікації та проведення громадського обговорення. ДРС листом від 11.01.2024 №157/20-24 було повідомлено МКІП що проект акту не містить норм регуляторного характеру, а його прийняття не потребує проведення процедур передбачених ЗУ "Про засади державної регуляторної політики у сфері господарської діяльності". З огляду на це, МКІП/МКСК не публікувало та не проводило громадське обговорення проекту акту.
+Орієнтовним планом МКІП щодо проведення консультацій з громадськістю на 2024 рік, затвердженим наказом Міністерства культури та інформаційної політики України від 18.01.2024 № 27 (далі – План консультацій) дійсно було передбачено проведення електронних консультацій з громадськістю щодо проекту Наказу № 158 у І кварталі 2024 року (п. 3 Плану консультацій). Водночас, на офіційному вебсайті МКІП не міститься інформації про оголошення відповідного громадського обговорення (електронних консультацій) у звітному періоді, як і не міститься інформації (зокрема, у формі звіту) за результатами проведення відповідного громадського обговорення. Відповідно, відсутня також будь-яка інформація про доопрацювання (у разі потреби) проекту Наказу № 158.
+Щодо цього МКІП/МКСК надано таку інформацію: «МКІП листом від 25.12.2023 № 06/35/11495-23 звернулось до ДРС з метою отримання інформації про наявність в проекті наказу ознак регуляторного акту для подальшої його публікації та проведення громадського обговорення. ДРС листом від 11.01.2024 №157/20-24 було повідомлено МКІП що проект акту не містить норм регуляторного характеру, а його прийняття не потребує проведення процедур передбачених ЗУ "Про засади державної регуляторної політики у сфері господарської діяльності". З огляду на це, МКІП/МКСК не публікувало та не проводило громадське обговорення проекту акту.
 Датою видачі наказу є 01.03.2024, а дата подання на державну реєстрацію - 05.03.2024 (Лист від 05.03.2024 №05/35/2102-24).
 Таким чином, оскільки МКІП/МКСК не проводилося громадське обговорення та не оприлюднювалися його результати, однак Наказ від 01.03.2024 № 158 дійсно було подано на державну реєстрацію 05.03.2023 року, - даний захід є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.6</t>
   </si>
   <si>
     <t>Supporting the state registration of the draft order indicated in subclause 2.5.2.1.4 and its official publication</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The order has been registered and published</t>
   </si>
   <si>
     <t>Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини» було зареєстровано в Міністерстві юстиції України 21.03.2024 за № 425/41770 (далі – Наказ № 158).
 Таким чином, з огляду на те, що Наказ № 158 було зареєстровано в Міністерстві юстиції України 21.03.2024 та оприлюднено, - захід є таким, що виконаний вчасно та повністю.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
@@ -539,417 +545,419 @@
 Transcarpathian regional state administration,
 Zaporizhzhia regional state administration,
 Ivano-Frankivsk Regional State Administration,
 Kyiv regional state administration,
 Kirovohrad Regional State Administration,
 Lviv Regional State Administration,
 Luhansk regional state administration,
 Mykolaiv Regional State Administration,
 Odesa Regional State Administration,
 Poltava Regional State Administration,
 Rivne Regional State Administration,
 Sumy regional state administration,
 Ternopil Regional State Administration,
 Kharkiv Regional State Administration,
 Kherson regional state administration,
 Cherkasy regional state administration,
 Chernivtsi regional state administration,
 Chernihiv Regional State Administration,
 Kyiv City State Administration,
 Khmelnytskyi regional state administration</t>
   </si>
   <si>
     <t>All cultural heritage sites of national and local significance have been inventoried and monitored, and registration documents have been digitized.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за І квартал 2025 року, як звітний період, даний захід знаходиться у процесі виконання. Опрацьовується подана співвиконавцями інформація (переліки пам’яток культурної спадщини) у форматі тестування Інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» (ДРНП), що перебуває на етапі дослідної експлуатації.
-[...3 lines deleted...]
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Мінкульт продовжує опрацювання наданої інформації для внесення змін до реєстру»
+    <t>За інформацією, наданою Міністерством культури  України за І квартал 2025 року, як звітний період, даний захід знаходиться у процесі виконання. Опрацьовується подана співвиконавцями інформація (переліки пам’яток культурної спадщини) у форматі тестування Інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» (ДРНП), що перебуває на етапі дослідної експлуатації.
+При цьому, за інформацією Мінкульту, це міністерство додатково, з метою проведення відповідної інвентаризації, здійснює власні заходи з метою перевірки стану збереження об’єктів культурної спадщини.
+У ІІ та ІІІ кварталах 2025 року Головний виконавець повідомив: «Продовжується опрацювання наданої ОВА інформації та планується направлення форми для узагальнення ОВА».
+За ІV квартал 2025 року Головний виконавець надав наступну інформацію: «Продовжується опрацювання інформації та прийняття рішень про занесення чи незанесення обʼєктів культурної спадщини. Опублікування облікової документації можливе технічно тільки після запуску експериментального проекту щодо інформаційно-комунікаційної системи "Державний реєстр нерухомих памʼяток України"».
+У І кварталі 2026 року як звітному періоду Головним виконавцем було надано наступну інформацію: «Мінкульт продовжує опрацювання наданої інформації для внесення змін до реєстру».
+За ІІ квартал 2026 року як звітний період Міністерство культури України повідомило наступну інформацію: «Здійснюється постійне опрацювання подань, що надходять до Мінкульту від областей».
 Таким чином, з огляду на те, що жодний із підпунктів, визначених змістом заходу 2.5.2.1.7, не було виконано, а також з огляду на сплив строків виконання, визначених Програмою, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.5.2.1.8</t>
   </si>
   <si>
     <t>Developing a draft decision of the Ministry of Culture and Information Policy on the removal of landmarks of local significance from the State Register of Immovable Landmarks of Ukraine based on the findings of the activities indicated in subclause 2.5.2.1.7 (if the landmark has not been preserved or has lost its historic (cultural) value), or if no grounds exist for including the landmark in the State Register of Immovable Landmarks of Ukraine</t>
   </si>
   <si>
     <t>Public Organization "Ukrainian Society for the Protection of Historical and Cultural Monuments"</t>
   </si>
   <si>
     <t>The draft decision has been developed and publicized for a public discussion.</t>
   </si>
   <si>
-    <t>Міністерство культури та стратегічних комунікацій України (МКСК) на регулярній основі здійснює видання (зокрема за результатом системи заходів, передбачених у підпункті 2.5.2.1.7. Програми) наказів, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
-[...1 lines deleted...]
-Впродовж березня - вересня 2023 року зазначеним міністерством були прийняті накази № 471 від 04.09.2023, № 246 від 10.05.2023, № 369 від 06.07.2023, № 354 від 30.06.2023, № 407 від 27.07.2023, № 147 від 30.03.2023, № 470 від 04.09.2023, № 263 від 12.05.2023, які стосувалися визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
+    <t>Міністерство культури України на регулярній основі здійснює видання (зокрема за результатом системи заходів, передбачених у підпункті 2.5.2.1.7. Програми) наказів, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
+Як вказує Мінкульт: «Рішення МКСК про вилучення пам’яток місцевого значення приймаються при надходженні відповідного подання органів охорони культурної спадщини (в разі надходження такого подання) та за результатами розгляду на Експертній комісії».
+Впродовж березня – вересня 2023 року зазначеним міністерством були прийняті накази № 471 від 04.09.2023, № 246 від 10.05.2023, № 369 від 06.07.2023, № 354 від 30.06.2023, № 407 від 27.07.2023, № 147 від 30.03.2023, № 470 від 04.09.2023, № 263 від 12.05.2023, які стосувалися визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
 У березні 2024 року були прийняті аналогічні накази, а саме: наказ від 05.03.2024 р. № 168 та від 26.03.2024 № 239.
 Протягом 01.04.2024 - 30.06.2024 також приймалися аналогічні накази, зокрема: від 16.04.2024 № 277; від 01.05.2024 № 326; від 07.05.2024 № 329; від 07.05.2024 № 331; від 15.05.2024 № 350; від 16.05.2024 № 363 та від 21.05.2024 № 371.
-Відповідні накази відповідають вимогам змісту заходу 2.5.2.1.8., оскільки передбачають рішення щодо вилучення пам’яток культурної спадщини з Державного реєстру нерухомих пам’яток України, або ж визнання їх такими, що не підлягають занесенню до вказаного Реєстру. Водночас відсутня інформація про оприлюднення таких актів для проведення їх громадського обговорення. Щодо цього МКСК повідомляє, що "зазначені рішення не потребують проведення громадських обговорень".
-Варто зауважити, що Головним виконавцем у рамках щоквартального звітування не надано інформації про аналогічні накази, прийняті у III кварталі 2024 - І кварталі 2026 років.
+Варто зауважити, що Головним виконавцем не надано інформації про аналогічні накази, прийняті у III кварталі 2024 - І кварталі 2026 років.
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Мінкультом продовжується виконання завдання шляхом видачі відповідних наказів на постійній основі. Перелік наказів додається».
+За посиланням, наданим Головним виконавцем, НАЗК було ідентифіковано накази, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру, зокрема:  накази від 26.08.2024 № 605, від 04.11.2024 № 778, від 25.12.2024 № 972, від 30.12.2024 № 1006.
+Відповідні накази відповідають вимогам змісту заходу 2.5.2.1.8., оскільки передбачають рішення щодо вилучення пам’яток культурної спадщини з Державного реєстру нерухомих пам’яток України, або ж визнання їх такими, що не підлягають занесенню до вказаного Реєстру. Водночас відсутня інформація про оприлюднення таких актів для проведення їх громадського обговорення. Щодо цього Мінкульт повідомляє, що «зазначені рішення не потребують проведення громадських обговорень».
 Таким чином, захід залишається таким, що виконано вчасно, але частково, водночас прогресу у його виконанні за результатами останнього моніторингу не вбачається.</t>
   </si>
   <si>
     <t>2.5.2.1.9</t>
   </si>
   <si>
     <t>Holding a public and expert discussion of the draft decision indicated in subclause 2.5.2.1.8, and ensuring its revision (if needed)</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
-    <t>За інформацією Міністерства культури та стратегічних комунікацій України (далі - МКСК), що надавалася у попередніх звітних періодах, виконання заходу не розпочато, оскільки громадські обговорення щодо таких проектів актів не проводяться. Накази МКСК щодо вилучення пам’яток із реєстру оприлюднюються постійно після їх прийняття.
-[...1 lines deleted...]
-У попередніх звітних періодах МКСК повідомлялося, що усі об’єкти, що заносяться до реєстру підлягають обов’язковому обговоренню в рамках експертної комісії при МКСК. Проведення громадських обговорень щодо наказів МКСК про занесення пам’яток місцевого значення до Державного реєстру нерухомих пам’яток України не передбачено чинним законодавством.
+    <t>За інформацією Міністерства культури України, що надавалася у попередніх звітних періодах, виконання заходу не розпочато, оскільки громадські обговорення щодо таких проектів актів не проводяться. Накази Мінкульту щодо вилучення пам’яток із реєстру оприлюднюються постійно після їх прийняття.
+За інформацією, наданою Міністерством культури України за IV квартал 2024 року як звітний період: «Проведення громадських обговорень рішень про вилучення пам'яток культурної спадщини із Державного реєстру нерухомих пам'яток України не передбачено Законом України "Про охорону культурної спадщини", Порядком обліку об'єктів культурної спадщини, затвердженим наказом Міністерства культури України від 11.03.2013 № 158. Відсутні правові підстави для проведення громадських обговорень».
+У попередніх звітних періодах Мінкультом повідомлялося, що усі об’єкти, що заносяться до реєстру підлягають обов’язковому обговоренню в рамках експертної комісії при Мінкульті. Проведення громадських обговорень щодо наказів про занесення пам’яток місцевого значення до Державного реєстру нерухомих пам’яток України не передбачено чинним законодавством.
 Таким чином, оскільки, зокрема, у звітному періоді Головним виконавцем не надано інформації про проведення громадських обговорень, як і про оприлюднення їх результатів, - захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.5.2.1.10</t>
   </si>
   <si>
     <t>Signing and publishing the decision indicated in subclause 2.5.2.1.8</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>The decision has been adopted.</t>
   </si>
   <si>
     <t>According to the Ministry of Culture and Information Policy of Ukraine (MCIP), orders of the MCIP on the removal of landmarks from the register are published on a regular basis after their adoption.
 The MCIP regularly issues orders regarding the recognition of cultural heritage sites as not subject to entry in the State Register of Immovable Landmarks of Ukraine or their removal from the register. 
 Such orders are published, in particular, on the official website of the MCIP.
 During March-September 2023, the MCIP adopted orders No. 471 of September 04, 2023, No. 246 of May 10, 2023, No. 369 of July 06, 2023, No. 354 of June 30, 2023, No. 407 of July 27, 2023, No. 147 of March 30, 2023, No. 470 of September 04, 2023, No. 263 of May 12, 2023, which were related to the recognition of cultural heritage sites as not subject to entry in the State Register of Immovable Landmarks of Ukraine or their removal from the register.
 In March 2024, the MCIP adopted similar orders, namely the order of the MCIP dated March 5, 2024 No. 168 and the order of the MCIP dated March 26, 2024 No. 239.
 Given the above, this measure has been implemented.</t>
   </si>
   <si>
     <t>2.5.2.1.11</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on the removal of landmarks of national significance from the State Register of Immovable Landmarks of Ukraine based on the findings of the activities indicated in subclause 2.5.2.1.7 (if the landmark has not been preserved or has lost its historic (cultural) value), or if no grounds exist for including the landmark in the State Register of Immovable Landmarks of Ukraine</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted</t>
   </si>
   <si>
-    <t>За інформацією, наданою Головним виконавцем за ІІІ квартал 2024 року як звітний період, МКСК продовжує опрацьовуватися надана обласними військовими (державними) адміністраціями інформація для прийняття відповідних рішень.
-[...1 lines deleted...]
-За інформацією МКСК, наданою у І, ІІ та ІІІ кварталах 2025 року у межах щоквартального моніторингу: «Частково вже вилучені із реєстру об’єкти культурної спадщини, що втратили предмет охорони (зокрема ті що підпадають під декомунізацію та дерусифікацію). З огляду на значний обсяг пам’яток та поступовий аналіз поданої органами охорони культурної спадщини ОДА інформації МКІП здійснює вилучення поступово (підготовку проектів постанов КМУ). Зокрема Постанова КМУ від 10.11.2023 № 1186».
+    <t>За інформацією, наданою Головним виконавцем за ІІІ квартал 2024 року як звітний період, Міністерством культури України продовжує опрацьовуватися надана обласними військовими (державними) адміністраціями інформація для прийняття відповідних рішень.
+За інформацією, наданою за IV квартал 2024 року як звітний період: «МКСК здійснює підготовку відповідних рішень при надходженні подання від органів охорони культурної спадщини. Захід виконується постійно».
+За інформацією, наданою Головним виконавцем у І, ІІ та ІІІ кварталах 2025 року у межах щоквартального моніторингу: «Частково вже вилучені із реєстру об’єкти культурної спадщини, що втратили предмет охорони (зокрема ті, що підпадають під декомунізацію та дерусифікацію). З огляду на значний обсяг пам’яток та поступовий аналіз поданої органами охорони культурної спадщини ОДА інформації МКСК здійснює вилучення поступово (підготовку проектів постанов КМУ). Зокрема Постанова КМУ від 10.11.2023 № 1186».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Рішення про вилучення памʼяток культурної спадщини готуються та подаються до КМУ за наявності відповідних подань від органів охорони культурної спадщини нижчого рівня».
+У рамках звітування за ІІ квартал 2026 року як звітний період, Головним виконавцем надано наступну інформацію: «Здійснюється після кожного прийнятого рішення».
 З огляду на те, що:
 1) ще не всі об’єкти культурної спадщини проінвентаризовано на виконання заходу 2.5.2.1.7 Програми;
-2) МКСК не подано інформації про прийняття у звітному періоді (липень 2024 - березень 2026 року) нових Постанов Кабінету Міністрів України (однак у попередніх звітних періодах було прийнято Постанову КМУ від 10.11.2023 № 1186) про вилучення пам’яток національного значення з Державного реєстру нерухомих пам’яток України, - захід залишається таким, що виконано вчасно, але частково.</t>
+2) Міністерством культури України не подано інформації про прийняття у звітному періоді (липень 2024 - червень 2026 року) нових Постанов Кабінету Міністрів України (однак у попередніх звітних періодах було прийнято Постанову КМУ від 10.11.2023 № 1186) про вилучення пам’яток національного значення з Державного реєстру нерухомих пам’яток України, - захід залишається таким, що виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.12</t>
   </si>
   <si>
     <t>Publicizing the updated State Register of Immovable Landmarks of Ukraine (as a unified document) based on the outcome of the activities indicated in subclauses 2.5.2.1.8—2.5.2.1.11, and publicizing the list of cultural heritage sites (as a unified document) based on the outcome of the activities indicated in subclause 2.5.2.1.7</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>The updated State Register of Immovable Landmarks of Ukraine (as a unified document) and the list of cultural heritage sites (as a unified document) have been made public.</t>
   </si>
   <si>
-    <t>За інформацією наданою МКСК: «Оприлюднення відповідних змін відбувається на постійній основі після прийняття відповідних наказів/постанов про занесення об'єктів культурної спадщини до Державного реєстру нерухомих пам'яток України або вилучення з нього».
+    <t>За інформацією наданою Міністерством культури України: «Оприлюднення відповідних змін відбувається на постійній основі після прийняття відповідних наказів/постанов про занесення об’єктів культурної спадщини до Державного реєстру нерухомих пам’яток України або вилучення з нього».
 Оприлюднення оновленого Державного реєстру нерухомих пам’яток України (як єдиного документа) за результатом заходів, передбачених у підпунктах 2.5.2.1.8.–2.5.2.1.11. дійсно відбувається на регулярній основі (див. джерело № 1 Ключових джерел оцінки (нижче)), однак заходи, передбачені підпунктами 2.5.2.1.8 – 2.5.2.1.11, досі не є виконаними повною мірою.
-Оскільки захід 2.5.2.1.7 наразі залишається невиконаним перелік об’єктів культурної спадщини також не є оновленим та, відповідно, оприлюдненим.
+Оскільки захід 2.5.2.1.7 наразі залишається невиконаним, перелік об’єктів культурної спадщини також не є оновленим та, відповідно, оприлюдненим.
 З огляду на вищезазначене, можна констатувати, що даний захід 2.5.2.1.12 Програми залишається виконаним частково та вчасно.</t>
   </si>
   <si>
     <t>2.5.2.1.13</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine on the functioning and procedure for maintaining the electronic register of cultural heritage sites, which stipulates:
 1) the procedure for maintaining the register, populating it with documentation (that had been created prior to the institution of the register), and keeping it up to date;
 2) the public nature of the register and information contained in it, the procedure by which the public and government agencies access the register;
 3) that information added to or removed from the electronic register of cultural heritage sites must include the details of the author of the relevant action and its time, the history of actions (this history must not be removed and must allow viewing all previous versions), and that it should be impossible to erase information from the electronic register of cultural heritage sites (this information should be logged in the history, i.e. the previous version of the register).</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (МКСК) за I квартал 2025 року, як звітний період, проєкт постанови Кабінету Міністрів України «Про затвердження Порядку функціонування інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”» (далі - Проєкт Постанови) розроблено та 04.04.2025 направлено на розгляд Державної регуляторної служби України.
 У ІІ кварталі 2025 року МКСК повідомило, що розроблений Проєкт постанови знаходиться на погодженні у заінтересованих ЦОВВ. Міністерством фінансів України та Уповноваженим ВРУ з прав людини проект погоджено без зауважень.
 Наданий Головним виконавцем для ознайомлення проєкт Постанови визначає засади функціонування та ведення інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” містить положення, що частково охоплюють зміст підпунктів заходу:
 - щодо підпункту 1: положення пункту 17 проекту Постанови визначають, які реєстрові дані про нерухомі об’єкти культурної спадщини, щойно виявлені об’єкти культурної спадщини, об’єкти всесвітньої спадщини та їх буферні зони, історичні ареали населених місць, історико-культурні заповідники, історико-культурні заповідні території, зони охорони пам’ятки, історико-культурного заповідника, історико-культурної заповідної території вносяться до Реєстру;
 - щодо підпункту 2: положення пункту 20 проєкту Постанови передбачають, що доступ до публічної інформації, зокрема у формі відкритих даних, що містяться у Реєстрі, здійснюється через офіційні веб-ресурси Реєстру, держателя Реєстру, а також на Єдиному державному веб-порталі відкритих даних, відповідно до Закону України “Про доступ до публічної інформації”. Зазначене положення частково кореспондує з підпунктом 2 заходу 2.5.2.1.13;
 - щодо підпункту 3: положення пункту 10 проєкту Постанови передбачають, що програмним забезпеченням Реєстру забезпечується автоматизована фіксація всіх дій будь-яких користувачів Реєстру (у тому числі з реєстровими даними та реєстровою інформацією) в журналі всіх дій та/або подій, який зберігається в Реєстрі безстроково (крім випадків, коли законодавством встановлений інший строк зберігання даних). Реєстрові дані та реєстрова інформація зберігаються в Реєстрі постійно, включаючи архівні дані. Зазначене положення частково кореспондує з підпунктом 3 заходу 2.5.2.1.13.
 У ІІ кварталі не було внесено на розгляд КМУ. З огляду на зазначене, за результатами моніторингу даний захід було оцінено як такий, що є виконаним частково.
 Разом з тим, у ІІІ кварталі 2025 року МКСК повідомило: «Експериментальний проект щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” направлено на погодження ЦОВВ. Проект погоджено Уповноваженим Верховної ради з прав людини, Міністерством розвитку громад та територій України, Наразі опрацьовуються зауваження, надані Міністерством фінансів України та Міністерством цифрової трансформації України».
 Тобто головним виконавцем розроблено та направлено на погодження новий проект постанови Кабінету Міністрів України, який передбачає запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментального проекту на 2 роки.
 Наданий головним виконавцем для ознайомлення проект постанови про експериментальний проект визначає механізм реалізації експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” містить положення, що лише частково охоплюють зміст підпунктів заходу:
 - щодо підпункту 1: містять загальні положення щодо держателя та адміністратора Державного реєстру нерухомих пам’яток України, відомостей, що підлягають внесенню до реєстру, наповнення реєстру документацією. Водночас відсутні положення щодо порядку наповнення реєстру документацією, створеною до запровадження реєстру;
 - щодо підпункту 2: положення пункту 19 проекту Постанови передбачають, що доступ до публічної інформації, зокрема у формі відкритих даних, що містяться у Реєстрі, здійснюється через офіційні веб-ресурси Реєстру, держателя Реєстру, а також на Єдиному державному веб-порталі відкритих даних, відповідно до Закону України “Про доступ до публічної інформації”. Зазначене положення частково кореспондує з підпунктом 2 заходу 2.5.2.1.13;
 - щодо підпункту 3: положення пункту 10 проекту Постанови передбачають, що програмним забезпеченням Реєстру забезпечується автоматизована фіксація всіх дій будь-яких користувачів Реєстру (у тому числі з реєстровими даними та реєстровою інформацією) в журналі всіх дій та/або подій, який зберігається в Реєстрі безстроково (крім випадків, коли законодавством встановлений інший строк зберігання даних). Реєстрові дані та реєстрова інформація зберігаються в Реєстрі постійно, включаючи архівні дані. Зазначене положення частково кореспондує з підпунктом 3 заходу 2.5.2.1.13.
 У ІV кварталі 2025 року МКСК повідомило: «Проект постанови Кабінету Міністрів України «Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” внесений до КМУ листом від 17.12.2025 № 03/16/1342-25. Доопрацьований з СКМУ проект акта надісланий від 14.01.2026 № 03/16/54-26».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Мінкультом розроблено проєкт постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”, який прийнято постановою Кабінету Міністрів України від 28.01.2026 № 93».
 Варто звернути увагу, що постановою запроваджено інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментальний проект, тобто за своєю сутністю зазначена постанова є тимчасовою - на строк дії експериментального проекту, тобто на 2 роки. Водночас зміст заходу 2.5.2.1.13 передбачає розроблення та прийняття постанови про функціонування Державного реєстру нерухомих пам’яток України, що матиме постійний характер.
 З огляду на зазначене, Національне агентство дійшло висновку, що прийняття постанови забезпечило виконання заходу в інший спосіб та лише частково.
 За результатами моніторингу за І квартал 2026 року даний захід може бути оцінено як такий, що виконано невчасно та частково (як з огляду на зміст, так і з огляду на форму виконання).</t>
   </si>
   <si>
     <t>2.5.2.1.14</t>
   </si>
   <si>
     <t>Putting into operation the electronic register of cultural heritage sites that contains:
 1) information about all cultural heritage landmarks of national and local significance, which have been included in the State Register of Immovable Landmarks of Ukraine, as well as the list of cultural heritage landmarks and the List of Historic Populated Areas of Ukraine;
 2) information about all cultural heritage landmarks of local and national significance and historic populated areas: geospatial data of sites; all registration documents, decisions (resolutions) to include landmarks in the State Register of Immovable Landmarks of Ukraine, the list of cultural heritage sites, the List of Historic Populated Areas of Ukraine, and information about removal from these lists and registers along with the pertinent documents must be made public (these documents must remain accessible for 10 years from the date of removal); digitized documents pertaining to approvals/permits granted (rejections) in respect of projects and operations in accordance with landmark conservation laws; digitized documents on inspections conducted, conservation measures ordered, improvement notices and bans issued/lifted, inspections conducted, improvement notices and directives issued, conservation agreements concluded, permits granted, approvals of designs and operations at sites and within conservation zones, and any sanctions imposed for violations of the Law of Ukraine On the Protection of Cultural Heritage;
 3) historical and architectural reference plans, approved research and design documentation defining the conditions of usage of the site, conservation zones, and boundaries and conditions applicable within its territory, research and design documentation pertaining to the development of the historical and architectural reference plan and tracing of the boundaries of historic areas of population centers; approved land management technical documentation establishing the boundaries of sites within special conditions apply (if this documentation establishes the boundaries of the site, historic areas of population centers);
 4) the list of landmarks that have vanished (been destroyed, demolished) or lost their historic (cultural) value, been removed from the List of Historic Populated Areas of Ukraine (with the preservation of the entire array of data, particularly registration documents, decisions to include or remove the landmark from the register for 10 years from the date of removal);
 5) the materials of the inventory and monitoring (ongoing, periodic, in the form of a study) and documents prepared on their basis.</t>
   </si>
   <si>
     <t>The electronic register of cultural heritage sites has been put into operation with full functionality.</t>
   </si>
   <si>
-    <t>За інформацією, наданою МКСК за IV квартал 2024 року як звітний період:
+    <t>За інформацією, наданою Головним виконавцем за IV квартал 2024 року як звітний період:
 «Наказом Міністерства культури та інформаційної політики України від 10 квітня 2024 року № 268 «Про введення в дослідну експлуатацію інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» введено в дослідну експлуатацію (далі – система). Система доступна за посиланням: https://e-pamiatka.gov.ua, в публічній частині якої доступна наявна публічна інформація, що переведена в електронний формат, про нерухомі пам’ятки та історико-культурні території. В межах дослідної експлуатації системи проводиться верифікація інформації щодо об’єктів культурної спадщини. Вносяться дані про території історичних ареалів та землі історико-культурного призначення на підставі оцифрування затвердженої науково-проектної документації».
-За інформацією, наданою МКСК у IІ та ІІІ кварталах 2025 року як звітних періодах:
-[...3 lines deleted...]
-У свою чергу, у І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Постановою КМУ від 28.01.2026 № 93 "Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”».
+За інформацією, наданою у IІ та ІІІ кварталах 2025 року як звітних періодах:
+«Виконані роботи по 4-му та 5-му етапах створення інформаційної-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» в рамках реалізації Меморандуму від 29.08.2022 про співробітництво між Міністерством культури та інформаційної політики України та Фондом «Євразія», (проект міжнародної технічної допомоги «Прозорість та підзвітність у державному управлінні та послугах (TAPAS)». Проводиться верифікація переліку об’єктів культурної спадщини в системі. Вносяться дані про території історичних ареалів та землі історико-культурного призначення на підставі оцифрування затвердженої науково-проектної документації. Наказом від 10 квітня 2024 № 268 введено в дослідну експлуатацію інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України», ведеться наповнення системи інформацією працівниками органів охорони культурної спадщини. Публічний доступ до системи за адресою: https://e-pamiatka.gov.ua».
+За ІV квартал 2025 року Головним виконавцем було надано наступну інформацію: «Наказом від 10 квітня 2024 № 268 введено в дослідну експлуатацію інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України», ведеться наповнення системи інформацією працівниками органів охорони культурної спадщини. Публічний доступ до системи за адресою: https://e-pamiatka.gov.ua. Додатково наразі направлено на КМУ проект постанови Кабінету Міністрів який врегульовуватиме питання реалізації експериментального проекту у сфері дії реєстру».
+Разом з тим, Наказ  від 10.04.2024 № 268 «Про введення в дослідну експлуатацію інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» прийнято у квітні 2024 року, тоді як терміном завершення виконання даного заходу Програма визначає січень 2024 року. Крім того, інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» наказом введено лише в дослідну (а не постійну (промислову)) експлуатацію.
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Постановою КМУ від 28.01.2026 № 93 "Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”. Система відповідно до пункту 17 порядку містить весь функціонал визначений заходом».
 Варто звернути увагу, що постановою запроваджено інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментальний проект, тобто за своєю сутністю зазначена постанова є тимчасовою - на строк дії експериментального проекту, тобто на 2 роки.
-Крім того, МКСК як Головним виконавцем не надано вичерпної інформації про те, чи електронний реєстр об’єктів культурної спадщини реально містить інформацію та функціональні елементи, що передбачаються пунктами 1-5 змісту даного заходу 2.5.2.1.14.
+Крім того, Міністерством культури України не надано вичерпної інформації про те, чи електронний реєстр об’єктів культурної спадщини реально містить інформацію та функціональні елементи, що передбачаються пунктами 1-5 змісту даного заходу 2.5.2.1.14.
 З огляду на зазначене вище, Національне агентство з питань запобігання корупції констатує, що даний захід може бути оцінений як такий, що виконано невчасно та лише частково.</t>
   </si>
   <si>
     <t>2.5.2.2</t>
   </si>
   <si>
     <t>Historical and architectural reference plans with boundaries and conditions of use of cultural heritage protection zones and historic areas, as well as the mapping of such boundaries, have been developed and adopted</t>
   </si>
   <si>
     <t>2.5.2.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing improvements to the procedure for developing and using historical and architectural reference plans (which involves amending the Land Code of Ukraine, the Laws of Ukraine On the Protection of Cultural Heritage, On the Regulation of Urban Development Activities, On the State Land Cadaster, and other legislative acts), which:
 1) defines the concept and composition of a historical and architectural reference plan, specifically by stipulating that historical and architectural reference plans must establish the legal conditions of usage of historic areas of population centers and the boundaries and conditions of usage of cultural heritage site conservation zones, which have been approved by research and design documentation, the need to draw such boundaries in situ, as well as establishing detailed restrictions on development of land plots in a format suitable for automated verification of compliance with them; 
 2) stipulates that local self-government bodies shall order the development of historical and architectural reference plans, which shall take effect after being approved by the central executive authority tasked with shaping and implementing public policy on the protection of cultural heritage;
 3) stipulates that historical and architectural reference plans serve as input data for preparing or updating the relevant urban development documentation in historic population centers; mandates the inclusion of restrictions prescribed by the historical and architectural reference plan in the urban development documentation and their observance during urban development activities;
 4) defines a clear procedure for amending historical and architectural reference plans (which depends on the status of cultural heritage and does not depend on the need to make changes to urban development documentation for other reasons), stipulates that it is mandatory to make changes to urban development documentation (and establishes the time frame for making such changes) in the event of adoption / modification of the historical and architectural reference plan, approval of boundaries and usage conditions; stipulates that the boundaries and conditions of usage of cultural heritage site conservation zones and historic areas—once approved by the relevant cultural heritage protection authority—must be considered when formulating and issuing urban development conditions and restrictions, developing and approving design documentation for construction, performing construction, issuing permits and approvals by the cultural heritage protection authority, and must be considered when determining the planning restrictions within urban development documentation while it is being prepared, updated, or modified;
 5) establishes a time frame for updating historical and architectural reference plans in accordance with new requirements;
 6) mandates the publication of historical and architectural reference plans in the electronic register of cultural heritage sites (specifies the responsible officials and time frames).</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Змістом заходу 2.5.2.2.1 Програми є розроблення та подання Кабінету Міністрів України законопроекту про вдосконалення процедури розроблення та застосування історико-архітектурних опорних планів (що передбачає внесення змін до Земельного кодексу України, Законів України «Про охорону культурної спадщини», «Про регулювання містобудівної діяльності», «Про Державний земельний кадастр» та інших законодавчих актів). Зміст вказаного заходу передбачає шість підпунктів, у яких наводяться конкретні вимоги щодо положень, які має містити відповідний законопроект.
 Разом із тим, Мінрозвитку в рамках щоквартального звітування за ІІ квартал 2025 року, як звітний період, повідомило, що вдосконалення процедури розроблення та застосування історико-архітектурних опорних планів реалізовано шляхом прийняття постанови Кабінету Міністрів України від 31.12.2024 № 1557 «Про внесення змін до деяких постанов Кабінету Міністрів України щодо розроблення містобудівної документації на місцевому рівні» (далі – Постанова № 1557) (див. Ключові джерела оцінки), якою було внесено зміни до Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженого постановою Кабінету Міністрів України від 01.09.2021 № 926 (далі – Порядок № 926).
-Так, змістом даного заходу чітко визначена вимога щодо розроблення та подання Кабінету Міністрів України саме проекту Закону України. Водночас, як повідомило Мінрозвитку, захід 2.5.2.2.1 було виконано шляхом розробки та прийняття Постанови № 1557, тобто підзаконного нормативно-правового акта. З огляду на це Національне агентство констатує, що захід є таким, що виконаний у інший спосіб (шляхом врегулювання питання, що є предметом заходу, на рівні підзаконного нормативно-правового акту, а не закону).
+Так, змістом даного заходу чітко визначена вимога щодо розроблення та подання Кабінету Міністрів України саме проекту Закону України. Водночас, як повідомило Мінрозвитку, захід 2.5.2.2.1 було виконано шляхом розробки та прийняття Постанови № 1557, тобто підзаконного нормативно-правового акта. З огляду на це, Національне агентство констатує, що захід є таким, що виконаний у інший спосіб (шляхом врегулювання питання, що є предметом заходу, на рівні підзаконного нормативно-правового акту, а не закону).
 За результатами аналізу положень Порядку № 926 (у його системному взаємозв’язку із положеннями Закону України «Про регулювання містобудівної діяльності») Національне агентство встановило, що вказані нормативно-правові акти наразі частково охоплюють вимоги, визначені підпунктами 1 та 2 змісту заходу 2.5.2.2.1 Програми. Водночас вимоги підпунктів 3, 4, 5 та 6 змісту заходу 2.5.2.2.1 Програми не знайшли відображення у чинних нормативно-правових актах.
 1) щодо підпункту 1: Порядком № 926 визначено поняття та склад історико-архітектурного опорного плану, однак не передбачено необхідності винесення меж використання зон охорони об’єктів культурної спадщини (які встановлюються окремою науково-проектною документацією у сфері охорони культурної спадщини у складі історико-архітектурного опорного плану) в натуру, а також встановлення деталізованих обмежень забудови земельних ділянок у форматі, придатному для автоматизованої перевірки їх виконання.
 2) щодо підпункту 2: відповідно до пункту 35 Порядку № 926 виконавчий орган сільської, селищної і міської ради, Київська та Севастопольська міські держадміністрації є замовником розроблення містобудівної документації на місцевому рівні (комплексного плану, генеральних планів населених пунктів, детальних планів територій), який організовує розроблення, внесення змін та подання проєктів містобудівної документації на місцевому рівні на розгляд відповідної сільської, селищної, міської ради незалежно від визначених відповідно до закону джерел фінансування.
 Відповідно до частини 14 статті 17 Закону України «Про регулювання містобудівної діяльності» генеральні плани населених пунктів (а отже, й історико-архітектурного опорного плану як складової частини генерального плану) та зміни до них розглядаються і затверджуються відповідними сільськими, селищними, міськими радами протягом трьох місяців з дня їх подання, тоді як зміст підпункту 2 заходу 2.5.2.2.1 Програми передбачає, що історико-архітектурний опорний план повинен затверджуватись ЦОВВ, що забезпечує формування та реалізує державну політику у сфері охорони культурної спадщини.
 3) щодо підпункту 3: у пункті 40 Порядку № 926 визначено перелік вихідних даних для розроблення комплексного плану, а також його невід’ємних складових – генеральних планів населених пунктів та детальних планів територій, які є містобудівною документацією. Історико-архітектурні опорні плани є складовою частиною генеральних планів населених пунктів (тобто містобудівної документації), з огляду на що не є вихідними даними для розроблення містобудівної документації.
 4) щодо підпункту 4: Порядком № 926 не передбачено положень, відповідно до яких внесення змін до історико-архітектурних опорних планів має залежати від стану культурної спадщини та не залежати від необхідності внесення змін до містобудівної документації з інших причин.
 Крім того, редакція Порядку містить положення, які стосуються лише порядку внесення змін до містобудівної документації загалом, не передбачено обов’язковості та строків для внесення змін до містобудівної документації обмежень у разі прийняття / внесення змін до історико-архітектурного опорного плану. Відсутні також положення, які передбачали б, що межі і режими використання зон охорони об’єктів культурної спадщини та історичних ареалів після затвердження відповідним органом охорони культурної спадщини є обов’язковими для врахування під час формування та надання містобудівних умов і обмежень, розроблення та затвердження проєктної документації на будівництво, проведення будівництва, надання дозволів та погоджень уповноваженим органом охорони культурної спадщини та підлягають урахуванню під час визначення планувальних обмежень у складі містобудівної документації під час її розроблення, оновлення або внесення змін до неї.
 5) щодо підпункту 5: у пункті 42 Порядку № 926 визначено, що завдання на розроблення містобудівної документації формується як єдиний документ для всіх складових відповідного виду містобудівної документації та містить, серед іншого, відомості щодо строку розроблення, оновлення, внесення змін до містобудівної документації, а також роки реалізації короткострокового, середньострокового періодів та довгострокової перспективи з урахуванням тривалості всіх погоджувальних процедур.
 Водночас у чинних нормативно-правових актах чітких строків для оновлення історико-архітектурних опорних планів не визначено.
 6) щодо підпункту 6: у чинному нормативно-правовому регулюванні відсутні положення щодо оприлюднення історико-архітектурних опорних планів у електронному реєстрі об’єктів культурної спадщини.
-Таким чином, Національне агентство дійшло висновку, що захід 2.5.2.2.1 Програми може бути оцінений як такий, що виконано вчасно та частково, з огляду на обраний спосіб виконання зазначеного заходу та неповну відповідність змістовної складової заходу.</t>
+Таким чином, Національне агентство дійшло висновку, що захід 2.5.2.2.1 Програми може бути оцінений як такий, що виконаний вчасно та частково, з огляду на обраний спосіб виконання зазначеного заходу та неповну відповідність змістовної складової заходу.</t>
   </si>
   <si>
     <t>2.5.2.2.2</t>
   </si>
   <si>
     <t>All approved historical and architectural reference plans have been made public in the electronic register of cultural heritage sites.</t>
   </si>
   <si>
-    <t>За інформацією, наданою МКСК за ІV квартал 2025 року як звітний період:
-«Перелік затверджених історико-архітектурних опорних планів публікується на сайті МКСК постійно, в порядку їх затвердження. Міністерством було сформовано технічне завдання для створення технічної можливості оприлюднення історико-архітектурних опорних планів у складі інформаційної комунікаційної системи обліку нерухомих об'єктів культурної спадщини України «Державний реєстр нерухомих пам`яток України» в категорії «Історичні ареали населеного місця». Згідно з технічним завданням в електронний реєстр вноситься інформація про межі і режими використання історичного ареалу населеного місця у вигляді геопросторових даних, сформованих згідно з постановою Кабінету Міністрів України від 30 грудня 2022 року № 1476 «Про визначення формату електронного документа науково-проектної документації у сфері охорони культурної спадщини» та Наказом МКІП від 31.08.2023 №455, зареєстрованим у Міністерстві юстиції України 15 вересня 2023 р. за №1634/40690 «Про затвердження структури Бази геоданних документації у сфері культурної спадщини». На сьогодні технічні можливості опрацювання паперових носіїв науково-проектної документації історико-архітектурних опорних планів з переведенням їх у формат електронного документа у міністерстві відсутні. Додатково зауважуємо, що публікація історико-архітектурних опорних планів потребує розробки проектів землеустрою для створення геопросторових даних з метою подальшої синхронізації з містобудівним та Державним земельним кадастрами. Оскільки зазначений процес продовжується, доцільним є зміна строків виконання заходу із «січень 2024 р.» на «постійно»».
+    <t>За інформацією, наданою Головним виконавцем за ІV квартал 2025 року як звітний період:
+«Перелік затверджених історико-архітектурних опорних планів публікується на сайті МКСК постійно, в порядку їх затвердження. Міністерством було сформовано технічне завдання для створення технічної можливості оприлюднення історико-архітектурних опорних планів у складі інформаційної комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам`яток України» в категорії «Історичні ареали населеного місця». Згідно з технічним завданням в електронний реєстр вноситься інформація про межі і режими використання історичного ареалу населеного місця у вигляді геопросторових даних, сформованих згідно з постановою Кабінету Міністрів України від 30 грудня 2022 року № 1476 «Про визначення формату електронного документа науково-проектної документації у сфері охорони культурної спадщини» та Наказом МКІП від 31.08.2023 № 455, зареєстрованим у Міністерстві юстиції України 15 вересня 2023 р. за № 1634/40690 «Про затвердження структури Бази геоданних документації у сфері культурної спадщини». На сьогодні технічні можливості опрацювання паперових носіїв науково-проектної документації історико-архітектурних опорних планів з переведенням їх у формат електронного документа у міністерстві відсутні. Додатково зауважуємо, що публікація історико-архітектурних опорних планів потребує розробки проектів землеустрою для створення геопросторових даних з метою подальшої синхронізації з містобудівним та Державним земельним кадастрами. Оскільки зазначений процес продовжується, доцільним є зміна строків виконання заходу із «січень 2024 р.» на «постійно»».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Затверджені ІАОП наразі переводяться у формат геопросторових даних і опубліковуються в інформаційно-комунікаційній системі Державний реєстр нерухомих памʼяток України».
-З огляду на те, що публікація матеріалів затверджених історико-архітектурних опорних планів (ІАОП) історичних населених місць України в інформаційно-комунікаційній системі "Державний реєстр нерухомих пам'яток України" досі продовжується, а тому, відповідно, ще не всі затверджені ІАОП були опубліковані у вказаній системі, — даний захід залишається таким, що виконано невчасно та лише частково. Водночас прогрес у його подальшому виконанні має місце.</t>
+У ІІ кварталі 2026 року як звітному періоді Міністерство культури України надало наступну інформацію: «Виконується в рамках реалізації експериментального проекту щодо впровадження інформаційно-комунікаційної системи "Державний реєстр нерухомих пам'яток України"».
+З огляду на те, що публікація матеріалів затверджених історико-архітектурних опорних планів (ІАОП) історичних населених місць України в інформаційно-комунікаційній системі "Державний реєстр нерухомих пам'яток України" досі продовжується, а тому, відповідно, ще не всі затверджені ІАОП були опубліковані у вказаній системі, – даний захід залишається таким, що виконано невчасно та лише частково. Водночас прогрес у його подальшому виконанні має місце.</t>
   </si>
   <si>
     <t>2.5.2.3</t>
   </si>
   <si>
     <t>Provisions have been made for incentives for the development of a historical and architectural reference plan (where no such plan is available, new construction and retrofitting are prohibited within historic areas, and in the absence of approved boundaries of historic areas – they are prohibited over the entire territory of historic populated areas)</t>
   </si>
   <si>
     <t>2.5.2.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law on stimulating the development of a historical and architectural reference plan (which provides for amendments to the Land Code of Ukraine, the Laws of Ukraine On the Protection of Cultural Heritage, On the Regulation of Urban Development Activities, On the State Land Cadastre), which
 1) imposes a moratorium on construction (including reconstruction), approval of design documentation and issuance of permits for earthworks and construction works in the historic areas of  historic population centers until the approval of the historical and architectural reference plan, which includes the legal conditions of usage of historic areas of population centers and the boundaries and conditions of usage of cultural heritage site conservation zones, which are approved in accordance with the established procedure by the relevant research and design documentation, and in case of absence of approved boundaries of historic areas and that these boundaries are not drawn in situ - on the entire territory of historic population centers;
 2) prohibits the development, approval and adoption of land management projects in historic population centers without an approved historical and architectural reference plan, which includes the legal conditions of usage of historic areas of population centers and the boundaries and conditions of usage of cultural heritage site conservation zones, as well as prohibits the development, approval and adoption of land management projects which do not establish and do not draw in situ the boundaries of cultural heritage site conservation zones - until these boundaries are drawn in situ</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за IV квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури України за IV квартал 2025 року як звітний період:
 «В процесі виконання, на етапі консультацій з Мінрозвитку, оскільки процедура розроблення та застосування історико-архітектурних опорних планів у складі Генеральних планів населених пунктів регулюється законом України "Про регулювання містобудівної діяльності" ... При цьому, в межах компетенції опрацьовується текст законопроекту».
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-Головним виконавцем інформації щодо розроблення законопроєкту, передбаченого заходом 2.5.2.3.1 Програми (як і самого тексту законопроєкту) не надано, з огляду на що у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що відповідний захід залишається невиконаним.</t>
+У І та ІІ кварталах 2026 року як звітних періодах, Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+Головним виконавцем інформації щодо розроблення законопроєкту, передбаченого заходом 2.5.2.3.1 Програми (як і самого тексту законопроєкту) не надано, з огляду на що у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що відповідний захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.5.2.4</t>
   </si>
   <si>
     <t>A law has been adopted, which clearly defines the content and scope of powers of cultural heritage protection authorities and restricts the application of the principle of tacit consent in matters of cultural heritage protection</t>
   </si>
   <si>
     <t>2.5.2.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law defining the substance and scope of powers of cultural heritage protection authorities (which involves amending the Civil Code of Ukraine, the Laws of Ukraine On the Protection of Cultural Heritage, On Local Self-Government in Ukraine, and other legislative acts), which:
 1) minimizes the discretionary powers of the cultural heritage protection authorities; in particular, the right of the cultural heritage protection authorities to act in a certain way has been substituted with the obligation to take measures in the event of a violation of landmark conservation laws or a threat to a cultural heritage site, measures towards conservation of landmarks, elimination of risks of their destruction, and holding violators accountable for violations of landmark conservation laws; this includes the obligation to not only act in a certain way by making decisions prescribed by law (issuing improvement notices, directives, or resolutions, filing a lawsuit, etc.) but also to oversee compliance with the decisions made / measures implemented; 
 2) stipulates that it is impossible to receive cultural heritage protection services by tacit consent, and instead provides for effective procedures for contesting any omissions to act on the part of the relevant authorities in matters of providing administrative services and issuing permits relating to cultural heritage protection; 
 3) provides for liability of officials of the cultural heritage protection authorities for failure to act and failure to perform duties relating to cultural heritage conservation (failure to issue directives or improvement notices, failure to act independently by taking measures towards preservation of landmarks, failure to hold violators accountable for failing to conclude a conservation agreement, failure to impose financial sanctions, etc.) in the form of compensation of harm inflicted upon a cultural heritage landmark; disciplinary liability (a reprimand and dismissal for failure to perform official duties), prohibition from occupying positions with government agencies or local self-government bodies for a specific term; the list of violations entailing dismissal has been established;
 4) provides for the mandatory publication of information about all measures taken, decisions made, permits issued, approvals and directives issued with respect to a cultural heritage landmark by cultural heritage protection authorities on the official website of the Ministry of Culture and Information Policy (stating the date and agency) and in the electronic register of cultural heritage landmarks (grouped by landmark) — for the purposes of public control and prevention of any rollback of decisions made or measures taken due to factors of corruption;
 5) provides for a clear procedure of the transfer of a landmark and involuntary buyout of a landmark, aligns the provisions of the Civil Code of Ukraine and the Law of Ukraine On the Protection of Cultural Heritage, and stipulates that a cultural heritage landmark that has been bought out shall pass into public ownership (landmark of national significance) or into the ownership of the territorial community (landmark of local significance);
 6) adds clarity to the provisions under which the Ministry of Culture and Information Policy exercises control over performance of duties by local cultural heritage protection authorities, particularly the obligation to annually publicize the reports of these authorities and the measures taken based on the findings of such reports (as a response of the Ministry of Culture and Information Policy to such reports), as well as provides for the publication of such reports on the official website of the Ministry of Culture and Information Policy.</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за ІIІ квартал 2025 року як звітний період:
-«У зв’язку з тим, що підпунктами 2.5.2.4.1. та 2.5.2.5.1. заходів Державної антикорупційної програми на 2023-2025 роки проекти Законів України врегульовують схоже коло проблем, було прийнято рішення про необхідність об’єднання зазначених проектів у єдиний проект Закону. На виконання заходів було підготовлено текст проекту Закону України «Про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини» і направлено на внутрішній розгляд відповідним відділам Департаменту захисту та збереження культурної спадщини.
+    <t>За інформацією, наданою Міністерством культури України за ІIІ квартал 2025 року як звітний період:
+«У зв’язку з тим, що підпунктами 2.5.2.4.1. та 2.5.2.5.1. заходів Державної антикорупційної програми на 2023–2025 роки проекти Законів України врегульовують схоже коло проблем, було прийнято рішення про необхідність об’єднання зазначених проектів у єдиний проект Закону. На виконання заходів було підготовлено текст проекту Закону України «Про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини» і направлено на внутрішній розгляд відповідним відділам Департаменту захисту та збереження культурної спадщини.
 Враховуючи значну кількість питань, які охоплює зазначений проект Закону, необхідність впорядкування, регламентації та перегляду понад 10 адміністративних послуг, процедур накладання приписів, розпорядження та фінансових санкцій за порушення законодавства у сфері охорони культурної спадщини, а також врегулювання чисельних розбіжностей між повноваженнями органів охорони культурної спадщини різного рівня, виконання зазначених заходів потребує подовження строків його реалізації.
-При цьому зауважуємо, що 25.03.2025 Президентом України було підписано Закон про ратифікацію Конвенції Ради Європи про правопорушення, пов'язані з культурними цінностями, а також у Верховній Раді України знаходяться на розгляді два законопроєкти (реєстраційні номери ВРУ № 12309 і № 12310), пов’язані із ратифікацією вищезгаданої конвенції, які наразі перебувають на доопрацюванні у відповідних комітетах Верховної Ради України і в результаті можуть врегульовувати частину правовідносин у тих положеннях, які підлягають змінам передбаченим проєктом Закону України, який розроблюється МКСК. З огляду на наведене, після прийняття зазначених законопроєктів МКСК буде доопрацьовано власний нормативно-правовий акт і направлено на погодження заінтересованих центральних органів виконавчої влади. При цьому МКСК при наданні висновків та пропозицій, які реєструються у Верховній Раді України і стосуються питань охорони культурної спадщини, надавало та продовжує надавати пропозиції щодо додаткового врегулювання в ДАП антикорупційних запобіжників з метою якнайшвидшого прийняття таких змін. Зокрема такі висновки було надано щодо законопроєктів з реєстраційними номерами ВРУ №11458 та №11459».
+При цьому зауважуємо, що 25.03.2025 Президентом України було підписано Закон про ратифікацію Конвенції Ради Європи про правопорушення, пов’язані з культурними цінностями, а також у Верховній Раді України знаходяться на розгляді два законопроєкти (реєстраційні номери ВРУ № 12309 і № 12310), пов’язані із ратифікацією вищезгаданої конвенції, які наразі перебувають на доопрацюванні у відповідних комітетах Верховної Ради України і в результаті можуть врегульовувати частину правовідносин у тих положеннях, які підлягають змінам передбаченим проєктом Закону України, який розроблюється МКСК. З огляду на наведене, після прийняття зазначених законопроєктів МКСК буде доопрацьовано власний нормативно-правовий акт і направлено на погодження заінтересованих центральних органів виконавчої влади. При цьому МКСК при наданні висновків та пропозицій, які реєструються у Верховній Раді України і стосуються питань охорони культурної спадщини, надавало та продовжує надавати пропозиції щодо додаткового врегулювання в ДАП антикорупційних запобіжників з метою якнайшвидшого прийняття таких змін. Зокрема такі висновки було надано щодо законопроєктів з реєстраційними номерами ВРУ №11458 та №11459».
 За ІV квартал 2025 року як звітний період Головним виконавцем було надано наступну інформацію: «З метою напрацювання відповідних рішень наказом Мінкульту було створено робочу групу із залученням представників органів охорони культурної спадщини, органів місцевого самоврядування, громадянського суспільства та бізнесу. Відповідні питання включені у план роботи робочої групи».
-У І кварталі 2026 року Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроекту для цілей проведення моніторингу, а також оскільки відповідний законопроект досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+У І та ІІ кварталах 2026 року Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроєкту для цілей проведення моніторингу, а також оскільки відповідний законопроєкт досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.2.5</t>
   </si>
   <si>
     <t>Revisions have been made to the list of administrative and other services pertaining to cultural heritage protection that are provided (in particular, by cultural heritage protection authorities) in connection with urban development activities, in order to simplify the procedure of receiving such services, particularly by introducing such services in electronic form</t>
   </si>
   <si>
     <t>2.5.2.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to select legislative acts pertaining to the provision of administrative and other services relating to the preservation of cultural heritage, which:
 1) defines a clear list of administrative services provided by cultural heritage protection authorities and segregates these kind of services from permitting procedures and other services relating to the conservation (protection) of cultural heritage (clear lists of such procedures/services have been established);
 2) defines the powers (in the form of an obligation and not the right to act in a certain way) and functions of the cultural heritage protection authorities; defines the list of documents relating to each administrative service, which have to be submitted, and grounds for making a favorable decision and grounds for denial; 
 3) establishes clear procedures of permit issuance and provision of other services relating to conservation (protection) of cultural heritage, the procedure for reviewing documents and issuing a response (permit, approval, endorsement, denial), as well as a clear procedure for issuing the relevant responses, specifically with the establishment of time frames for processing of documents, the list of documents to be submitted in order to receive a permit, approval, or endorsement, a list of conditions to be met in order to receive a permit, approval, or endorsement, and the grounds for denial, as well as liability of officials for failing to respond within the prescribed term; 
 4) stipulates that failure to adhere to the time frame for reviewing applications for approvals and permits and issuing other responses shall entail liability for officials of cultural heritage protection authorities and compensation of damages/harm, while precluding the automatic issuance of a permit or approval or other favorable outcome of the review of documents upon the expiration of the time frame allocated for the review of such documents; 
 5) imposes personal liability on a person for failing to adhere to time frames for providing administrative services and permit issuance procedures in matters of cultural heritage protection: compensation of harm caused to cultural heritage; indemnification of the applicant for damages, disciplinary liability;
 6) ensures the electronic form of all administrative services, permit issuance procedures, and other services pertaining to cultural heritage protection.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за ІIІ квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури України за ІIІ квартал 2025 року як звітний період:
 «У зв’язку з тим, що підпунктами 2.5.2.4.1. та 2.5.2.5.1. заходів Державної антикорупційної програми на 2023-2025 роки проекти Законів України врегульовують схоже коло проблем, було прийнято рішення про необхідність об’єднання зазначених проектів у єдиний проект Закону. На виконання заходів було підготовлено текст проекту Закону України «Про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини» і направлено на внутрішній розгляд відповідним відділам Департаменту захисту та збереження культурної спадщини.
 Враховуючи значну кількість питань, які охоплює зазначений проект Закону, необхідність впорядкування, регламентації та перегляду понад 10 адміністративних послуг, процедур накладання приписів, розпорядження та фінансових санкцій за порушення законодавства у сфері охорони культурної спадщини, а також врегулювання чисельних розбіжностей між повноваженнями органів охорони культурної спадщини різного рівня, виконання зазначених заходів потребує подовження строків його реалізації.
 При цьому зауважуємо, що 25.03.2025 Президентом України було підписано Закон про ратифікацію Конвенції Ради Європи про правопорушення, пов'язані з культурними цінностями, а також у Верховній Раді України знаходяться на розгляді два законопроєкти (реєстраційні номери ВРУ № 12309 і № 12310), пов’язані із ратифікацією вищезгаданої конвенції, які наразі перебувають на доопрацюванні у відповідних комітетах Верховної Ради України і в результаті можуть врегульовувати частину правовідносин у тих положеннях, які підлягають змінам передбаченим проєктом Закону України, який розроблюється МКСК. З огляду на наведене, після прийняття зазначених законопроєктів МКСК буде доопрацьовано власний нормативно-правовий акт і направлено на погодження заінтересованих центральних органів виконавчої влади. При цьому МКСК при наданні висновків та пропозицій, які реєструються у Верховній Раді України і стосуються питань охорони культурної спадщини, надавало та продовжує надавати пропозиції щодо додаткового врегулювання в ДАП антикорупційних запобіжників з метою якнайшвидшого прийняття таких змін. Зокрема такі висновки було надано щодо законопроєктів з реєстраційними номерами ВРУ №11458 та №11459».
 За ІV квартал 2025 року як звітний період Головним виконавцем було надано наступну інформацію: «З метою напрацювання відповідних рішень наказом Мінкульту було створено робочу групу із залученням представників органів охорони культурної спадщини, органів місцевого самоврядування, громадянського суспільства та бізнесу. Відповідні питання включені у план роботи робочої групи».
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроекту для цілей проведення моніторингу, а також оскільки відповідний законопроект досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+У І та ІІ кварталах 2026 року Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроєкту для цілей проведення моніторингу, а також оскільки відповідний законопроєкт досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3 The flawed system of state oversight and regulation in the construction sector fosters corrupt practices</t>
   </si>
   <si>
     <t>2.5.3.1</t>
   </si>
   <si>
     <t>The mechanisms of non-governmental control over the construction of facilities have been improved through designer and technical supervision, independent engineering control, the involvement of accredited laboratories and inspection authorities, and tougher liability of the entities exercising such control</t>
   </si>
   <si>
     <t>2.5.3.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that defines the list of the most significant violations of legislative requirements, building codes, normative legal acts and/or regulations governing urban development, whose binding nature is established by legislation, for committing which (or allowing them happen) the providers of specific kinds of services (work) involving the creation of architectural properties face mandatory revocation of their qualification certificates for at least three years, in particular for:
 1) exceeding the maximum permissible indicators outlined in urban development conditions and restrictions applicable to development of land plots, which includes:
 a) exceeding the maximum permissible parameters of the height of the property (in meters), particularly those specified in urban development documentation at the local level;
 b) exceeding the maximum permissible density of population within the residential development are of the relevant planning unit (block, neighborhood);
 c) designing a construction project that does not match the designated purpose of the land plot according to the Classification of the kinds of designated purpose of land plots, the kinds of functional purpose of territories, buildings, structures and relationships among them, as well as the rules for using the Classification to determine the categories of land and kinds of designated purpose of land plots, which can be established within the boundaries of the relevant functional zone; 
 d) violation of other land management restrictions;
 2) exceeding the maximum number of building stories;
 3) understating the class of consequences (liability) of a property in design documentation for construction.</t>
   </si>
   <si>
-    <t>У І кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем було надано наступну інформацію: «Питання, передбачене підпунктом 2.5.3.1.1 Заходів з виконання Державної антикорупційної програми на 2023-2025 роки, було врегульовано за пропозиціями Міністерства в законопроєкті «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. № 5655 від 11.06.2021), що прийнятий Верховною Радою України 13.12.2022 та знаходився на підписі Президента України». В даних змінах враховані питання, що визначені підпунктом 2.5.3.1.1, у частині запровадження механізму притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, а також позбавлення їх кваліфікаційних сертифікатів. Зокрема, у зазначеному проєкті закону опрацьовано питання професійної атестації, анулювання кваліфікаційних сертифікатів, повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності».
+    <t>У ІІ кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем було надано наступну інформацію: «Державну антикорупційну програму на 2023–2025 роки затверджено 04.03.2023 року, Мінрозвитку до її затвердження вже було вжито заходів щодо розроблення та супроводження законодавчих змін якими, зокрема, врегульовано дане питання у проєкті Закону України реєстр. № 5655 від 11.06.2021, який 13.12.2022 прийнято Верховною Радою України як Закон України № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності». Зазначеним Законом передбачено врегулювання в тому числі питань, пов’язаних із механізмом притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, професійною атестацією таких виконавців, позбавленням/анулюванням кваліфікаційних сертифікатів, визначенням повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності. Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, зазначений Закон 19.12.2022 направлено на підпис Президенту України та він перебуває у статусі «Передано на підпис Президенту»».
 Водночас Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. номер 5655 від 11.06.2021) перебуває на стадії підписання Президентом України починаючи ще з 19 грудня 2022 року, тобто більше трьох років.
-У звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проекту закону, як це передбачено підпунктом 2.5.3.1.1.
-З огляду на відсутність інформації щодо кроків, спрямованих на розробку проекту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
+У звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проєкту закону, як це передбачено підпунктом 2.5.3.1.1.
+З огляду на відсутність інформації щодо кроків, спрямованих на розробку проєкту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine that approves the list of the most significant violations of legislative requirements, building codes, normative legal acts and/or regulations governing urban development, whose binding nature is established by legislation, for committing which (or allowing them happen) the providers of specific kinds of services (work) involving the creation of architectural properties face mandatory revocation of their qualification certificates, and, in particular:
 1) establishes a clear, exhaustive, and substantiated list of gross (material) violations of legislative requirements, building codes, normative legal acts and/or regulations governing urban development, whose binding nature is established by legislation, for committing which the providers of specific kinds of services (work) involving the creation of architectural properties face mandatory revocation of their qualification certificates, pertaining to each kind of service providers (at least 200 material violations);
 2) establishes a clear time frame for revocation of the qualification certificate for each gross violation.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>У ІІ та ІІІ кварталах 2025 року Міністерство розвитку громад та територій України повідомило: «Виконується. Подальше доопрацювання проекту Закону України “Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального кодексу України щодо посилення відповідальності у сфері містобудівної діяльності” (реєстр. № 5877 від 01.09.2021) можливе після підписання Закону України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Наразі відсутня законодавча підстава для розроблення проєкту зазначеної постанови КМУ».
 У ІV кварталі 2025 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Захід виконано. Питання врегульовано в Законі України "Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності" (реєстровий номер 5655 від 11.06.2021), який 13.12.2022 прийнятий Верховною Радою України та передано на підпис Президенту України».
-У І кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, передбачене підпунктом 2.5.3.1.2 Заходів з виконання Державної антикорупційної програми на 2023–2025 роки, вважаємо виконаним шляхом прийняття постанови Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23 травня 2011 р. № 554, які спрямовані на вдосконалення механізму контролю за діяльністю таких виконавців та реагування на допущені ними порушення.
-[...2 lines deleted...]
-- обов’язок органу архітектурно-будівельного контролю повідомляти Мінрозвитку або відповідну саморегулівну організацію про факт вчинення виконавцем порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлена законодавством, протягом трьох робочих днів з дня встановлення такого факту;
+У ІІ кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, що передбачене даним підпунктом врегульовано в інший спосіб, шляхом прийняття постанови Кабінету Міністрів України від 19.01.2024 № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23.05.2011 № 554, якими удосконалено механізм контролю за діяльністю таких виконавців та реагування на допущені ними порушення. Зокрема, пунктом 17 Порядку № 554 передбачено підстави для прийняття рішення про позбавлення виконавця кваліфікаційного сертифіката, у тому числі у разі встановлення за результатами заходів архітектурно-будівельного контролю факту вчинення виконавцем двох і більше порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством.
 Разом з тим вважаємо, що встановлення окремого чіткого та вичерпного переліку грубих (істотних) порушень у кількісному вираженні, зокрема у форматі «не менше 200 ключових порушень», станом на 2026 рік є недоцільним.
-Це зумовлено тим, що в умовах змін містобудівного законодавства, запроваджених протягом 2023–2025 років, зокрема в частині модернізації Єдиної державної електронної системи у сфері будівництва, усі чинні будівельні норми є обов’язковими до виконання під час проєктування об’єктів будівництва. Крім того, обов’язковому застосуванню підлягають також спеціальні будівельні норми, що встановлюють вимоги до будівель і споруд залежно від їх функціонального призначення. За таких умов визначення фіксованого переліку порушень не може в повному обсязі охопити всі випадки істотного порушення обов’язкових вимог у сфері містобудування».
-Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проекту постанови Кабінету Міністрів України, яким затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
+Така позиція зумовлена тим, що законодавство у сфері містобудівної діяльності та нормування у будівництві вже передбачає обов’язковість дотримання будівельних норм, відповідно до статті 11 Закону України «Про будівельні норми» застосування будівельних норм або їх окремих положень є обов’язковим для всіх суб’єктів містобудування, а будівельні норми встановлюють обов’язкові вимоги, що застосовуються, зокрема, під час проєктування і будівництва. Крім того, у разі якщо будівельні норми містять посилання на національні стандарти, що стосуються вимог до проєктної, науково-проєктної та робочої документації, методів проєктування, процесів виконання будівельних робіт, методів випробувань, конструктивних та інженерних систем, такі стандарти є обов’язковими до застосування».
+Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проєкту постанови Кабінету Міністрів України, якою затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
 Зміни внесені постановою Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681» до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, за своїм змістом не охоплюють підпункти 1-2 заходу 2.5.3.1.2 Програми.
-З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проекту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.2</t>
   </si>
   <si>
     <t>In order to protect investors’ rights, the procedures for investing and financing the construction of housing projects using private funds raised from individuals and legal entities have been improved by introducing clear mechanisms to ensure that funds are kept safe and used for their intended purpose</t>
   </si>
   <si>
     <t>2.5.3.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law aimed at improving the operations of construction financing funds, which provides for the use of two methods of financial control of the developer — based on the schedule of housing construction and based on the proper spending of funds (funds should be advanced to the developer in accordance with the construction stages, and the developer should be financed by scanning transactions through the developer’s bank account)</t>
   </si>
   <si>
     <t>National Commission on Securities and Stock Market</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за попередні звітні періоди: «Окремі питання діяльності фондів фінансування будівництва щодо гарантування захисту прав інвесторів врегульовано у Законі України «Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю», а також у підзаконних нормативно-правових актах щодо договірних відносин у сфері будівництва. Наразі вивчається питання доцільності внесення змін на рівні законів або підзаконних актів. Передбачено проведення консультацій з Національною комісією з цінних паперів».
-У ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
-Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проекту закону до Верховної Ради України.
+У ІV кварталі 2025 року, І та ІІ кварталах 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
+Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проєкту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проєкту закону до Верховної Ради України.
 Оскільки Головним виконавцем у звітному періоді не надано інформації щодо розроблення або подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.2.1 Програми, а також з огляду на сплив термінів виконання заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.2.2</t>
   </si>
   <si>
     <t>Preparing and publishing an analytical report on corruption risks associated with the process of investing and financing of construction of residential properties with the use of private funds raised from individuals or legal entities, particularly with respect to the presence of corruption risks in the operations of construction financing funds and real estate transactions funds</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>У березні 2025 року було проведено ряд зустрічей з Організацією з безпеки і співробітництва в Європі (OSCE) та актуалізовано план щодо співпраці з НАЗК на перше півріччя 2025 року. Також НАЗК підготовлено та передано представникам OSCE технічне завдання для експертів та методологічні рекомендації щодо підготовки стратегічного аналізу корупційних ризиків у вказаній сфері.
 Відповідно до вимог Порядку залучення, використання та моніторингу міжнародної технічної допомоги, затвердженого постановою Кабінету Міністрів України від 15.02.2002 № 153, зареєстровано проект ОБСЄ «Підтримка розробки ефективних інструментів для запобігання корупції та посилення антикорупційного комплаєнсу в Україні» (від 10.03.2025 № 5904). Проект, зокрема передбачає підтримку вищезазначеного заходу.
 У липні-вересні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та сформовано драфт переліку потенційних корупційних ризиків.
 Крім того, НАЗК направлено запити з метою збору актуальної інформації, зокрема до Державної інспекції архітектури та містобудування України, Національного антикорупційного бюро України, Національного банку України, Національної поліції України, Офісу Генерального прокурора, Бюро економічної безпеки України.
 Продовжується аналіз інформації для опису корупційних ризиків у вказаній сфері.
 Також з метою захисту прав інвесторів працює Секторальна робоча група з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури (Наказ НАЗК від 21.02.2025 № 53/25). Склад вказаної робочої групи оновлено (Наказ НАЗК від 11.09.2025 № 270/25). Зокрема, до групи долучились представники Міністерства розвитку громад та територій України та громадської організації «Агенція відновлення та розвитку».
 У жовтні-грудні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та продовжилась робота над описом потенційних корупційних ризиків. Крім того, НАЗК опрацьовано відповіді від ДІАМ, Бюро економічної безпеки України на запити НАЗК. Продовжується аналіз інформації для опису корупційних ризиків у вказаній сфері.
@@ -987,53 +995,53 @@
 Відповідно до вимог Порядку залучення, використання та моніторингу міжнародної технічної допомоги, затвердженого постановою Кабінету Міністрів України від 15.02.2002 № 153, зареєстровано проект ОБСЄ «Підтримка розробки ефективних інструментів для запобігання корупції та посилення антикорупційного комплаєнсу в Україні» (від 10.03.2025 № 5904). Проект, зокрема передбачає підтримку вищезазначеного заходу.
 У липні-вересні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та сформовано драфт переліку потенційних корупційних ризиків.
 Крім того, НАЗК направлено запити з метою збору актуальної інформації, зокрема до Державної інспекції архітектури та містобудування України, Національного антикорупційного бюро України, Національного банку України, Національної поліції України, Офісу Генерального прокурора, Бюро економічної безпеки України.
 У жовтні-грудні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та продовжилась робота над описом потенційних корупційних ризиків. Крім того, НАЗК опрацьовано відповіді від ДІАМ, Бюро економічної безпеки України на запити НАЗК. Продовжується аналіз інформації для опису корупційних ризиків у вказаній сфері.
 Також з метою захисту прав інвесторів працює Секторальна робоча група з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури (Наказ НАЗК від 21.02.2025 № 53/25). Склад вказаної робочої групи оновлено (Наказ НАЗК від 11.09.2025 № 270/25). Зокрема, до групи долучились представники Міністерства розвитку громад та територій України та громадської організації «Агенція відновлення та розвитку».
 27 березня 2026 року Національне агентство презентувало на публічному заході комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення».
 На основі проведеного ґрунтовного аналізу інформації експерти НАЗК розробили рекомендації стратегічного характеру для підвищення прозорості та ефективності регулювання у цій сфері.
 У презентації дослідження та обговоренні його результатів взяли участь, зокрема, представники Національної комісії з цінних паперів та фондового ринку України, Державної інспекції архітектури та містобудування України, Міністерства розвитку громад, Бюро економічної безпеки України, Національного антикорупційного бюро України, обласних військових адміністрацій, громадських організацій, бізнес-спільноти, наукової спільноти.
 Презентація дослідження та обговорення його результатів є належним виконанням заходу 2.5.3.2.3. Водночас, з огляду на те, що датою завершення виконання заходу визначено 28 лютого 2025, а датою фактичного виконання є 27 березня 2026 року, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.5.3.4</t>
   </si>
   <si>
     <t>The discretionary powers of the architectural and construction control and oversight authorities have been eliminated by defining an exhaustive list of grounds for refusing to issue permits or for cancel permits, issuing improvement notices or imposing sanctions, and the authorities have been obligated to take action (make decisions) prescribed by law if the relevant grounds for doing so exist</t>
   </si>
   <si>
     <t>2.5.3.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law defining the substance and scope of powers of architectural and construction control and oversight authorities, urban development and architecture authorities, which:
 1) has eliminated all discretionary powers of the authorities; in particular, the right to act in a certain way has been substituted with the obligation to take measures in the event of a violation of legislation, measures towards putting an end to illegal activities and holding violators accountable; this includes the obligation to not only act in a certain way by making decisions prescribed by law (issuing improvement notices, directives, or resolutions, filing a lawsuit, etc.) but also to oversee compliance with the decisions made / measures implemented;
 2) provides for a clear list of documents needed for the provision of each kind of service (both for permits and documents of informative or declarative nature), the list of possible actions (responses) of the authorities after receiving an application (approving, denying, returning for revision, revoking, etc.), a clear list of grounds for approval (registration, issuance of a permit), denial of issuance of a document, return of the application for revision, as well as clear grounds and violations in response to which an improvement notice must be issued or sanctions imposed.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку як головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
-[...1 lines deleted...]
-З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
+    <t>За інформацією, наданою Мінрозвитку як Головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
+Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (далі – Закон № 2851-IX) перебуває на стадії підписання з 19.12.2022. Водночас вимогами Державної антикорупційної програми на 2023–2025 роки (далі – Програма) щодо змісту, способу та строків виконання заходу 2.5.3.4.1 не передбачено такої умови як розроблення відповідного проєкту закону лише після підписання Президентом України Закону № 2851-IX. Відповідно розробка проєкту закону, передбаченого даним заходом, має розпочинатися незалежно від прийняття (підписання Президентом України) Закону № 2851-IX.
+З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
   </si>
   <si>
     <t>2.5.3.5</t>
   </si>
   <si>
     <t>The problem of massive counterfeiting of construction materials has been solved by implementing the provisions of EU Regulation No. 305/2011 establishing harmonized conditions for the placing on the market of construction products</t>
   </si>
   <si>
     <t>2.5.3.5.1</t>
   </si>
   <si>
     <t>Taking measures to prevent the postponement of the effective date of the Law of Ukraine On the Placement of Construction Products on the Market (if needed)</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>Measures to prevent the postponement of the effective date of the law have been taken.</t>
   </si>
   <si>
     <t>Закон України від 2 вересня 2020 року № 850-IX "Про надання будівельної продукції на ринку" набрав чинності в повному обсязі з 01.01.2023. Станом на 30.03.2026 вказаний Закон залишається чинним.</t>
   </si>
   <si>
     <t>2.5.3.5.2</t>
   </si>
@@ -1043,54 +1051,53 @@
   <si>
     <t>The monitoring is being conducted.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України у попередніх звітних періодах: «зазначені проекти законів які передбачають внесення змін до Закону України “Про надання будівельної продукції на ринку” щодо скасування або звуження сфери застосування обов’язкового декларування показників продукції на погодження не надходили. У разі їх надходження, буде вжито заходів відповідно до повноважень».
 У І кварталі 2026 року Міністерством розвитку громад та територій України було надано наступну інформацію: «Виконано моніторинг проектів законів, які передбачають внесення змін до Закону України “Про надання будівельної продукції на ринку” щодо скасування або звуження сфери застосування обов’язкового декларування показників продукції». 
 З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконано вчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.3.6</t>
   </si>
   <si>
     <t>Easy and quick access to utility and transportation infrastructure has been ensured</t>
   </si>
   <si>
     <t>2.5.3.6.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to select legislative acts of Ukraine pertaining to the resolution of specific issues of connection to utility networks, which:
 1) implemented the “one-stop” procedure for providing services involving connection to networks of all entities that are natural monopolies (supply and distribution of electricity and natural gas, heat supply, centralized hot water supply, centralized water supply and centralized wastewater disposal) in order to minimize interactions between the client and entities that are natural monopolies; 
 2) establishes a unified procedure for connecting to utility networks and unified approaches to determining the connection fee (the same price for the service involving connection to utility networks of the same kind is established within the same territorial community);
 3) identified the procedure for inventory of engineering networks, which simultaneously performs uploading of Urban planning cadaster on the state’s level for further development and update of urban planning documentation;
 4) implemented indication of data on engineering networks  in Urban planning cadaster on the state’s level, enterprises’ geographic information systems (besides restricted information).</t>
   </si>
   <si>
-    <t>У ІІІ, ІV кварталах 2025 та І кварталі 2026 року як звітних періодах Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму веб-сайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва.
-Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
+    <t>У ІІІ, ІV кварталах 2025, а також І та ІІ кварталах 2026 року як звітних періодах, Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму вебсайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва. Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
 Національне агентство проаналізувало положення Закону № 4213-IX та встановило, що вони належним чином охоплюють вимоги, визначені підпунктом 4 змісту заходу 2.5.3.6.2 Програми. 
-З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
+З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.3.7</t>
   </si>
   <si>
     <t>The implementation of a transparent information system for the administration of the State Fund for Regional Development, which reflects the performance of projects and their alignment with regional development strategies, has been finalized</t>
   </si>
   <si>
     <t>2.5.3.7.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Budget Code of Ukraine, specifically Article 241, by:
 1) providing for electronic document management at the regional development fund, specifically exclusively electronic submission of applications (programs and projects);
 2) formulating the requirements and criteria for selection of candidates for regional competitive selection committees;
 3) introducing a mechanism for involvement of independent experts in the evaluation of projects on conditions of their remuneration for their services;
 4) excluding members of the Ukrainian Parliament Budget Committee from the program and project evaluation and selection committee, and stipulating that people’s representatives of any level cannot serve as members of the committee.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за І квартал 2025 року, як звітний період, пунктом 3 прикінцевих положень Закону України «Про Державний бюджет України на 2025 рік» зупинено на 2025 рік дію статті 24-1 Бюджетного кодексу України (далі - БК).
 Разом з тим, Верховною Радою України прийнято Закон України від 16.01.2025 № 4225-IX «Про внесення змін до Бюджетного кодексу України щодо актуалізації та удосконалення деяких положень» (далі - Закон № 4225-ІХ), який набрав чинності 05.03.2025. Законом № 4225-ІХ статтю 24-1 БК (Державний фонд регіонального розвитку) викладено у новій редакції, тим самим докорінно змінено підхід до фінансування інвестиційних програм і проєктів регіонального розвитку.
 Змінами було передбачено, що державний фонд регіонального розвитку створюється у складі державного бюджету як програма публічних інвестицій, а кошти державного фонду регіонального розвитку спрямовуються на реалізацію середньострокових планів пріоритетних публічних інвестицій регіонів (територіальних громад), що мають на меті розвиток регіонів, відповідають пріоритетам, цілям, завданням та заходам, визначеним Державною стратегією регіонального розвитку та Планом заходів з її реалізації, відповідними регіональними стратегіями розвитку та планами заходів з їх реалізації, стратегіями розвитку територіальних громад та планами заходів з їх реалізації.
 Як вказує Мінрозвитку, відповідні зміни врегульовують зазначені у заході 2.5.3.7.1 питання, а саме:
 1) щодо підпункту 1: "враховуючи, що державний фонд регіонального розвитку в новій системі управління публічними інвестиціями визначено як програма публічних інвестицій, електронний документообіг цієї програми здійснюватиметься з використанням Єдиної інформаційної системи управління публічними інвестиційними проєктами";
 2) щодо підпункту 2: "статтею 24-1 БК натепер не передбачається створення регіональних конкурсних комісій для відбору середньострокових планів пріоритетних публічних інвестицій";
 3) щодо підпункту 3: "відповідно до нової системи управління публічними інвестиціями програма публічних інвестицій «Державний фонд регіонального розвитку» відбиратиметься Стратегічною інвестиційною радою, а розподіл коштів державного бюджету на її підготовку – Міжвідомчою комісією з питань розподілу публічних інвестицій";
@@ -1100,63 +1107,62 @@
   <si>
     <t>2.5.3.7.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine that proposes amendments to the Procedure for Preparing, Evaluating, and Selecting Investment Programs and Projects of Regional Development that Can Be Implemented Using Funds from the State Fund for Regional Development, approved by the resolution of the Cabinet of Ministers of Ukraine dated March 18, 2015, 
 No. 196, which are synchronized with the digital system for managing the rebuilding of the transport infrastructure and provide for:
 1) the procedure of electronic document management at the regional development fund, specifically exclusively electronic submission of applications (programs and projects);
 2) a new procedure for appointing the members of committee, which may not include people’s representatives of any level, but must include independent experts to evaluate projects on conditions of their remuneration for their services;
 3) creating registers of statements of work (“technical assignments”) for regional development projects from the current plan of measures towards implementation of the regional development strategy;
 4) submitting a project to the electronic portal, cross-referenced to statements of work from the plan of measures towards implementation of the regional development strategy; 
 5) updated criteria of project evaluation, specifically evaluation of the degree to which the project has achieved quantitative and qualitative benchmarks indicated in the statement of work;
 6) definition of the procedure for evaluation and monitoring of the effectiveness of implementation of projects and programs based on their achievement of goals of regional development strategies.</t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.09.2025</t>
   </si>
   <si>
     <t>Головний виконавець заходу у ІV кварталі 2025 році надав наступну інформацію: «Постановою Кабінету Міністрів України від 13 серпня 2025 р. № 971 «Деякі питання державного фонду регіонального розвитку» затверджено Порядок використання у 2025 році коштів державного фонду регіонального розвитку».
 Крім того, Головним виконавцем надано обґрунтування щодо виконання підпунктів заходу 2.5.3.7.2.:
 1) Щодо підпункту 1: «… Відповідно до вимог Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903, інформація щодо визначених головними розпорядниками бюджетних коштів ініціаторів створення концепції (проекту) вносилася головними розпорядниками бюджетних коштів до Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури (система DREAM) …».
 2) Щодо підпункту 2: «Відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, не передбачено створення регіональних комісій, у зв’язку з тим, що кошти спрямовуються на публічні інвестиційні проекти, які вже попередньо були оцінені відповідно до  Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903. Крім того, до  Комісії з проведення пріоритезації публічних інвестиційних проектів, що можуть реалізовуватися у 2025 році за рахунок коштів державного фонду регіонального розвитку, також не входили депутати будь-якого рівня…
 Залучення незалежних експерти для оцінки проектів на умовах оплатності є недоцільним під час війни та економії коштів державного бюджету, а також у зв’язку із реалізацією реформи публічних інвестицій, де всі публічні інвестиційні проекти проходять процедуру оцінки на різних рівнях відповідно до вимог окремих нормативно-правових актів».
-3) щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
-[...3 lines deleted...]
-Національне агентство проаналізувало обґрунтування надані головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+3) Щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
+4) Щодо підпункту 4: «… Разом з тим, Відповідно до пункту 2 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, кошти державного фонду регіонального розвитку спрямовувались на реалізацію публічних інвестиційних проектів, що мають на меті відновлення та розвиток регіонів і відповідають пріоритетам, визначеним Державною стратегією регіонального розвитку на 2021–2027 роки, затвердженою постановою Кабінету Міністрів України від 5 серпня 2020 р. № 695, відповідними регіональними стратегіями розвитку, стратегіями розвитку територіальних громад».
+5) Щодо підпункту 5: «Крім того, відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, пріоритезація публічних інвестиційних проектів здійснювалось за бальною системою. Розрахунок пріоритетності публічного інвестиційного проекту за бальною системою: …»
+6) Щодо підпункту 6: «Відповідно до пункту 13 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, розпорядники бюджетних коштів нижчого рівня та одержувачі бюджетних коштів подають щомісяця до 10 числа Мінрозвитку звіт про використання бюджетних коштів для реалізації публічних інвестиційних проектів за формою згідно з додатком 2 до Порядку».
+Національне агентство проаналізувало обґрунтування надані Головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
 1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як зазначена Постанова № 971 зупиняє дію Постанови № 196 до 31.12.2025 року та не вносить змін до її змісту;
 2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 971 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1-6 заходу 2.5.3.7.2.
-У І кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Відповідно до статті 24-1 БКУ ДФРР створюється у складі державного бюджету як програма публічних інвестицій.  При складанні Бюджетної декларації та проекту Державного бюджету України ДФРР визначається в обсязі не менше 1,5 відсотка прогнозного обсягу доходів загального фонду проекту Державного бюджету України на відповідний бюджетний період.
-[...4 lines deleted...]
-З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано вчасно та частково.</t>
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Постанова Кабінету Міністрів України від 08 липня 2026 р. № 883 "Деякі питання державного фонду регіонального розвитку"».
+Національне агентство проаналізувало Порядок використання коштів державного фонду регіонального розвитку, затверджений Постановою КМУ від 8 липня 2026 р. № 883 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як, відповідно до змісту Постанови № 883, Постанова № 196 – втрачає чинність;
+2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 883 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1–6 заходу 2.5.3.7.2.
+З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано частково.</t>
   </si>
   <si>
     <t>2.5.4 The procedure by which land plots are formed is overcomplicated and involves an excessive amount of discretion</t>
   </si>
   <si>
     <t>2.5.4.1</t>
   </si>
   <si>
     <t>The process by which land plots are formed has been revised and simplified (the number of administrative procedure steps has been reduced)</t>
   </si>
   <si>
     <t>2.5.4.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law of Ukraine On Land Management, which:
 1) stipulates that land management and appraisal documentation used to enter information into the State Land Cadaster shall be handed over to the State Fund of Land Management and Appraisal Documentation automatically using electronic document exchange tools immediately after the information has been entered into the State Land Cadaster;
 2) Defines unified requirements for determining whether or not the provisions of land management documentation and engineering documentation on land appraisal conform to the requirements of laws and normative legal acts enacted on their basis, as well as to previously approved land management documentation or urban development documentation, with the use of a unified list of questions (check list).</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>State Service of Ukraine for Geodesy, Cartography and Cadastre</t>
   </si>
   <si>
@@ -1197,51 +1203,51 @@
   <si>
     <t>Annual monitoring of the number of land plots registered in the State Land Cadaster by certified land management engineers who exercised the powers of state cadastral registrars as part of the pilot project during which certified land management engineers enter information about land plots into the State Land Cadaster</t>
   </si>
   <si>
     <t>The report on the findings of pilot project monitoring has been published.</t>
   </si>
   <si>
     <t>За інформацією Мінагрополітики (станом на 31.12.2025 - Мінекономіки): "За період реалізації пілотного проекту сертифікованими інженерами-землевпорядниками, які брали участь у пілотному проекті в програмному забезпеченні Державного земельного кадастру створено 1420 заяв про державну реєстрацію земельної ділянки.
 За результатами розгляду зареєстровано 1113 земельних ділянок, що становить 78,4% від загальної кількості створених заяв. Помилково створено 259 заяв (18,2 %).
 Державними кадастровими реєстраторами територіальних органів Держгеокадастру в рамках проведення моніторингу здійснення сертифікованими інженерами-землевпорядниками повноважень, визначених у пункті 2 Порядку та вимог виявлено 86 випадків порушень у діях сертифікованих інженерів-землевпорядників (майже 8% від загальної кількості зареєстрованих земельних ділянок), в тому числі недотримання вимог Земельного кодексу України, Закону України «Про Державний земельний кадастр», Порядку ведення Державного земельного кадастру, затвердженого постановою Кабінету Міністрів України від 17 жовтня 2012 р. № 1051.
 Держгеокадастр листом від 16.01.2024 № 5-28-0.216-743/2-24 поінформовано Міністерство аграрної політики та продовольства України про результати реалізації Пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками, передбаченого постановою Кабінету Міністрів України від 29.12.2021 № 1438 (зі змінами), та подано відповідний звіт".
 Викладене вище надає змогу констатувати, що захід є виконаним повністю та вчасно.
 Принагідно зазначаємо, що Законом України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин» від 8 жовтня 2024 року № 3993-IX, внесено зміни до підпункту 3 пункту 12 розділу VІІ "Прикінцеві положення" Закону України "Про Державний земельний кадастр", згідно з якими цифри "2021-2023" замінено цифрами "2021-2026". Таким чином, змінено строк реалізації пілотного проекту. Кабінетом Міністрів України прийнято постанову від 2 липня 2025 р. № 794 "Деякі питання реалізації пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками".</t>
   </si>
   <si>
     <t>2.5.4.1.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law of Ukraine On the State Land Cadaster, which stipulates that:
 1) certified land management engineers have the rights and duties of state cadastral registrars;
 2) decisions of certified land management engineers to enter into the State Land Cadaster any information that contravenes the law, violate rights or legislatively protected interests of individuals or legal entities, the state or a territorial community can be revoked by the central executive authority implementing public policy on land relations at its own initiative, following complaints from individuals or legal entities, or by a court;
 3) decisions of certified land management engineers to carry out state registration of land plots in respect of which real rights have been registered, as well as decisions to make changes to such details in the State Land Cadaster, may be revoked only in court.</t>
   </si>
   <si>
     <t>Мінагрополітики листом від 09.12.2024 № 21-6010-02/30969 внесено на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до деяких законодавчих актів України щодо надання органам місцевого самоврядування та сертифікованим інженерам-землевпорядникам повноважень у сфері ведення Державного земельного кадастру».
-Своєю чергою, Кабінет Міністрів України вніс на розгляд Верховної Ради України вказаний проект закону, який зареєстровано 28.01.2025 за № 12453.
+Кабінет Міністрів України вніс на розгляд Верховної Ради України вказаний проект закону, який зареєстровано 28.01.2025 за № 12453.
 Запропоновані законодавчі зміни, що передбачені в положеннях законопроекта, відповідають вимогам Державної антикорупційної програми з огляду на таке:
 1) комплексний аналіз положень законопроекту, якими, зокрема, доповнюються окремі норми Закону України "Про Державний земельний кадастр", свідчить про те, що сертифіковані інженери-землевпорядники дійсно мають права та обов’язки державних кадастрових реєстраторів, що повною мірою корелюється з вимогами, встановленими в п. 1 зазначеного заходу;
 2) ст. 39 Закону України "Про Державний земельний кадастр", а також нова ст. 39-1 цього закону враховують вимоги п. 2 шляхом встановлення, що рішення сертифікованих інженерів-землевпорядників про внесення до Державного земельного кадастру відомостей, що не відповідають законодавству, порушують права, охоронювані законом інтереси фізичних чи юридичних осіб, держави чи територіальної громади, можуть бути скасовані центральним органом виконавчої влади, що реалізує державну політику у сфері земельних відносин, з власної ініціативи, за скаргами фізичних чи юридичних осіб або судом;
 3) ст. 39-1, якою доповнено Закон України "Про Державний земельний кадастр", у п.п. 3 абз. 4 ч. 3 містить положення, відповідно до якого рішення сертифікованих інженерів-землевпорядників про державну реєстрацію земельних ділянок, щодо яких зареєстровані речові права, а також про внесення до Державного земельного кадастру змін до таких відомостей скасовуються лише у судовому порядку.
 Таким чином, законопроект повною мірою охоплює вимоги, що містяться в заході.
 Водночас зазначений законопроект 17.07.2025 було відкликано та знято з розгляду.
 З огляду на наведене, захід можна вважати виконаним частково та невчасно.</t>
   </si>
   <si>
     <t>2.5.4.2</t>
   </si>
   <si>
     <t>Amendments have been made to land legislation, which provide for a comprehensive electronic procedure by which land plots are formed</t>
   </si>
   <si>
     <t>2.5.4.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law of Ukraine On Land Management, which provides for:
 1) a unified form for preparing land management documentation and technical documentation on land appraisal in the form of an electronic document signed with a qualified digital signature of a certified land management engineers with a qualified time stamp;
 2) electronic interaction between land management entities during development, review, and approval of land management documentation, state registration of land plots, and other objects of the State Land Cadaster with the use of electronic workspaces of land management entities and with the use of exclusively electronic document exchange.</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
@@ -1402,98 +1408,100 @@
   <si>
     <t>The Ministry of Agrarian Policy has submitted the statement of work for approval.</t>
   </si>
   <si>
     <t>За інформацією Держгеокадастру: "Технічне завдання на створення геоінформаційної системи масової оцінки підготовлене Держгеокадастром спільно з Державним підприємством «Центр державного земельного кадастру», з описом системи та враховуючи налаштування програмного забезпечення Державного земельного кадастру, підготовлено та надіслано на погодження до Мінагрополітики листом Держгеокадастру від 16.10.2024 № 5-28-0.222-10669/2-24.
 Міністерство аграрної політики та продовольства листом від 21.10.2024 № 21-6010-05.1/27057 повідомило про відсутність зауважень до зазначеного технічного завдання".
 З огляду на викладене, зазначений захід є виконаним повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.5.5.1.4</t>
   </si>
   <si>
     <t>Arranging the development of software for the geoinformation system for mass appraisal of land within the State Land Cadaster</t>
   </si>
   <si>
     <t>14.06.2024</t>
   </si>
   <si>
     <t>14.10.2024</t>
   </si>
   <si>
     <t>The software has been developed.</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "Держгеокадастром та ДП «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру з урахуванням розробленого технічного завдання. Доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру та доступний у розділі «Е-послуги», підрозділі «Електронні сервіси» - «Електронні послуги, доступні після авторизації в особистому електронному кабінеті»".
-З огляду на викладене, захід є виконаним повністю.</t>
+З огляду на викладене, захід є виконаним повністю.
+Також під час звітування за ІІ квартал 2026 року Мінекономіки повідомило: "Оновлена версія геоінформаційної системи масової оцінки земель за результатами доопрацювання відповідно до пропозицій Світового банку (застосування регресійної моделі до оцінки земель сільськогосподарського призначення) представлена на Е-сервісах Держгеокадастру (https://e.land.gov.ua/services).
+Результати відповідних розрахунків разом з методикою проведення регресійного аналізу опубліковані на офіційному вебсайті Держгеокадастру у розділі «Моніторинг земельних відносин» 31.03.2025 відповідно до наказу Держгеокадастру від 31.03.2025 № 121 (https://land.gov.ua/index.php/monitorynh-zemelnykh-vidnosyn/)."</t>
   </si>
   <si>
     <t>2.5.5.1.5</t>
   </si>
   <si>
     <t>Arranging the launch of pilot operation of the geoinformation system for mass appraisal of land within the State Land Cadaster</t>
   </si>
   <si>
     <t>14.11.2024</t>
   </si>
   <si>
     <t>14.01.2025</t>
   </si>
   <si>
     <t>The system has been put into pilot operation.</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "ДП «Центр ДЗК» здійснено налаштування програмного забезпечення геоінформаційної системи масової оцінки земель (на основі технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру) та розпочато дослідну експлуатацію такої системи.
 Відповідно до пунктів 13 - 15 Порядку реалізації пілотного проекту щодо проведення масової оцінки земель технологічні та програмні засоби, необхідні для оприлюднення результатів масової оцінки земель, мають цілодобово забезпечувати користувачам можливість перегляду, копіювання та роздрукування результатів масової оцінки земель.
 Пошук, перегляд, копіювання та роздрукування результатів масової оцінки земель, оприлюднених на офіційному веб-сайті Держгеокадастру, здійснюються безоплатно.
 Доступ до результатів масової оцінки земель має необмежене коло осіб.
 Доступ до геоінформаційної системи масової оцінки земель через електронний кабінет надається користувачу з метою самостійного перегляду та завантаження результатів геоінформаційної системи масової оцінки земель.
 Такий доступ вже реалізований через електронний кабінет на Е-послугах Держгеокадастру та доступний у розділі «Е-послуги», підрозділі «Електронні сервіси» - «Електронні послуги, доступні після авторизації в особистому електронному кабінеті».
 Після авторизації будь-який користувач зможе за кадастровим номером отримати значення масової оцінки земельної ділянки.
 Також на офіційному веб-сайті Держгеокадастру у розділі "Земельний моніторинг" розміщені інформація про реалізацію пілотного проекту та отримані показники масової оцінки земельних ділянок."
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.5.5.1.6</t>
   </si>
   <si>
     <t>Arranging the launch of commercial operation of the geoinformation system for mass appraisal of land within the State Land Cadaster</t>
   </si>
   <si>
     <t>14.02.2025</t>
   </si>
   <si>
     <t>14.03.2025</t>
   </si>
   <si>
     <t>The system has been put into commercial operation</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "Держгеокадастром та ДП «Центр ДЗК» налаштовано програмне забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру для забезпечення промислової експлуатації системи.
 Оновлена версія геоінформаційної системи масової оцінки земель за результатами доопрацювання відповідно до пропозицій Світового банку (застосування регресійної моделі до оцінки земель сільськогосподарського призначення) представлена на Е-сервісах Держгеокадастру.
 Результати відповідних розрахунків разом з методикою проведення регресійного аналізу опубліковані на офіційному вебсайті Держгеокадастру у розділі «Моніторинг земельних відносин» 31.03.2025 відповідно до наказу Держгеокадастру від 31.03.2025 № 121".
-Таким чином, варто констатувати, що зазначений захід є виконаним вчасно та повністю.</t>
+Таким чином, варто констатувати, що зазначений захід є виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.5.1.7</t>
   </si>
   <si>
     <t>Preparation of a report on implementation of the pilot project on large-scale land evaluation</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Report submitted to Cabinet of Ministers of Ukraine</t>
   </si>
   <si>
     <t>Міністерством аграрної політики та продовольства України листом від 20.06.2025 №21-6010-02/12834 надано Кабінету Міністрів України звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель (лист та додаток до нього (звіт) у джерелах).
 Враховуючи те, що строком виконання заходу визначено 31 травня 2025 року, захід можна вважати виконаним повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.5.5.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Development nad submission of the draft law on amendments to the Law of Ukraine ‘On Land evaluation’ to Cabinet of Ministers of Ukraine with consideration of results of pilot project on large-scale land evaluation, which ensures the following:
@@ -1501,50 +1509,51 @@
 2) establishment of obligation to conduct an updated large-scale land evaluation no less than 2 times a year;
 3) ensures an obligation to provide the stakeholders with information on large-scale land evaluation and established land tax and/or rent fee for renting the stae-owned or communal-owned land plots
 </t>
   </si>
   <si>
     <t xml:space="preserve">state budget </t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>Draft law submitted to Verhovna Rada of Ukraine</t>
   </si>
   <si>
     <t>Під час інформування за ІІ квартал 2025 року Міністерство аграрної політики та продовольства України повідомило, що спосіб виконання заходу 2.5.5.1.8 можливо визначити після розгляду Кабінетом Міністрів України звіту про реалізацію пілотного проекту щодо проведення масової оцінки земель (захід 2.5.5.1.7) та прийняття відповідного рішення за результатами розгляду.
 Під час інформування за ІІІ квартал 2025 року Міністерство економіки, довкілля та сільського господарства України додаткових відомостей щодо виконання заходу не повідомило.
 Під час інформування за ІV квартал 2025 року Міністерство економіки, довкілля та сільського господарства України повідомило, що: "Відповідно до витягу з протоколу № 71 засідання Кабінету Міністрів України від 14 липня 2025 року звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель прийнято до відома. Також протоколом передбачено у разі необхідності підготувати проект акту щодо продовження пілотного проекту.
 Звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель містить аналіз створеної геоінформаційної системи масової оцінки земель та результатів її роботи.
 Створена в ході реалізації пілотного проекту геоінформаційна система масової оцінки земель у складі Державного земельного кадастру заснована на ринкових даних щодо транзакцій із земельними ділянками та наразі функціонує.
 Проте ситуація із ціноутворенням на ринку земель часто є викривленою внаслідок дії на території України воєнного стану та ведення бойових дій, що призводить до зменшення кількості транзакцій із земельними ділянками (що є головними вихідними даними для роботи системи) і, як наслідок, до спотворення показників масової оцінки земель.
 Наявні випадки, коли транзакції за більшістю видів цільового призначення та певними категоріями земель здійснюються поодиноко або взагалі не здійснюються.
 На сьогодні зазначені чинники справляють негативний вплив на достовірність розрахованих показників масової оцінки земель, що у свою чергу негативно позначиться на системі оподаткування платою за землю в цілому при використанні масової оцінки земель як бази оподаткування.
 Продовження строку реалізації пілотного проекту дозволить як збільшити кількість вихідних даних для роботи системи масової оцінки земель, так і дасть можливість вдосконалити математико-статистичні моделі розрахунків для підвищення якості отриманих результатів.
 Наразі здійснюється підготовка проектів нормативно-правових актів щодо продовження реалізації пілотного проекту щодо проведення масової оцінки земель щонайменше на два роки."
 Під час інформування за І квартал 2026 року Міністерство економіки, довкілля та сільського господарства України не надало додаткових відомостей щодо виконання заходу.
+Під час інформування за ІІ квартал 2026 року Міністерство економіки, довкілля та сільського господарства України повідомило: "Наразі проводиться робота щодо забезпечення продовження реалізації пілотного проекту щодо проведення масової оцінки земель щонайменше на два роки. Продовження строку реалізації пілотного проекту дозволить як збільшити кількість вихідних даних для роботи системи масової оцінки земель, так і дасть можливість вдосконалити математико-статистичні моделі розрахунків для підвищення якості отриманих результатів. Зокрема, заходи щодо продовження реалізації пілотного проекту передбачені проектом Антикорупційної стратегії на 2026–2030 роки".
 Враховуючи те, що показником виконання заходу визначено подання до Верховної Ради України проект закону, а також те, що строк виконання заходу настав 30 червня 2025 року, захід не можна вважати виконаним.</t>
   </si>
   <si>
     <t>2.5.6 The free-of-charge procedure for changing the designated purpose of land plots fosters corruption in the process of making the relevant decisions.</t>
   </si>
   <si>
     <t>2.5.6.1</t>
   </si>
   <si>
     <t>Mechanisms have been introduced to create incentives for local self-government bodies to quickly develop and approve planning documentation for the entire territory of territorial communities (both within population centers and outside their limits)</t>
   </si>
   <si>
     <t>2.5.6.1.1</t>
   </si>
   <si>
     <t>Performing financial and economic calculations of the amount of funding required for a state budget subvention to local budget for the creation of comprehensive plans of spatial development of territories of territorial communities</t>
   </si>
   <si>
     <t>Financial and economic calculations have been performed.</t>
   </si>
   <si>
     <t>За інформацією Мінінфраструктури: "Мінінфраструктури було здійснено попередні фінансово-економічні розрахунки шодо обсягу фінансування субвенції з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад, однак їх не було включено до бюджетного запиту на 2024 рік. Пілотні проєкти розроблення комплексних планів здійснюються за кошти міжнародної технічної допомоги. Направлено пропозиції щодо внесення змін до ДАП".
 З огляду на надану Мінінфраструктурою інформацію, відповідні фінансово-економічні розрахунки були проведені та направлені до Міністерства фінансів України в бюджетному запиті на 2024-2026 роки листом від 16.08.2023 13468/34/10-23.
 Тому, вказаний захід виконано вчасно та повністю.</t>
   </si>
@@ -1552,151 +1561,151 @@
     <t>2.5.6.1.2</t>
   </si>
   <si>
     <t>Submitting proposals during development of the Draft Law of Ukraine On the State Budget of Ukraine for 2024, providing for the requisite amount of funding for the subvention calculated as part of the activity indicated in subclause 2.5.6.1.1 out of the state budget for local budgets for the creation of comprehensive plans of spatial development of territories of territorial communities</t>
   </si>
   <si>
     <t xml:space="preserve">The draft law has been developed and publicized. </t>
   </si>
   <si>
     <t>За інформацією Мінрозвитку: "Пропозиції до проекту Закону України «Про Державний бюджет України на 2024 рік», якими передбачається необхідний обсяг фінансування субвенції, підготовлені Департаментом просторового планування територій та архітектури, враховані Фінансовим департаментом при підготовці бюджетного запиту на 2024-2026 роки та листом від 16.08.2023 №13468/34/10-23 надані до Міністерства фінансів України. Однак, такі пропозиції не враховані у Законі України "Про Державний бюджет України на 2024 рік".
 Таким чином, вказаний захід є виконаним частково, оскільки надані Мініфраструктури пропозиції не були враховані Мінфіном під час розроблення та формування проекту Закону України "Про Державний бюджет на 2024 рік".</t>
   </si>
   <si>
     <t>2.5.6.1.4</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine proposing amendments to the Procedure and Conditions for Granting State Budget Subventions to Local Budgets for the Creation of Comprehensive Spatial Development Plans of Territories of Territorial Communities, approved by the resolution of the Cabinet of Ministers of Ukraine dated July 28, 2021, No. 853, concerning the simplification of the conditions for the grant of the subvention by eliminating the requirement that the community must have an up-to-date cartographic substrate in digital form</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>За інформацією Мінрозвитку: листом Мінінфраструктури від 14.07.2023 №111/30/10-23 було запропоновано зняти пункт з контролю до поновлення фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад.
 За резолюцією Прем’єр-міністра України Д. Шмигаля від 21.07.2023 № 22158/1/1-23 виконання пункту буде продовжено у разі наявності відповідного фінансування. Законом України «Про державний бюджет України на 2025 рік» фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад у 2025 році не передбачено".
 Враховуючи те, що строк виконання заходу настав 1 травня 2025 року, захід не можна вважати виконаним.
-Додатково, під час інформування за І квартал 2026 року Мінрозвитку повідомило, що "Законом України «Про державний бюджет України на 2026 рік» фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад у 2026 році не передбачено".</t>
+Додатково, Мінрозвитку повідомило, що "Законом України «Про державний бюджет України на 2026 рік» фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад у 2026 році не передбачено".</t>
   </si>
   <si>
     <t>2.5.6.1.5</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>За повідомленням Мінрозвитку: "Мінінфраструктури було здійснено попередні фінансово-економічні розрахунки шодо обсягу фінансування субвенції з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад, однак їх не було включено до Державного бюджету на 2025 рік. Пілотні проєкти розроблення комплексних планів здійснюються за кошти міжнародної технічної допомоги".
 Таким чином, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.5.6.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Submitting proposals during development of the Draft Law of Ukraine On the State Budget of Ukraine for 2025, providing for the requisite amount of funding for the subvention calculated as part of the activity indicated in subclause 2.5.6.1.5 out of the state budget for local budgets for the creation of comprehensive plans of spatial development of territories of territorial communities </t>
   </si>
   <si>
     <t>01.09.2024</t>
   </si>
   <si>
     <t>The draft law has been developed and publicized.</t>
   </si>
   <si>
     <t>За інформацією Мінрозвитку: "Пропозиції до проекту Закону України “Про державний бюджет України на 2025 рік”, якими передбачається необхідний обсяг фінансування субвенції, підготовлені Департаментом просторового планування територій та архітектури (лист від 15.08.2024 No 12197/30-24), враховані Фінансовим департаментом при підготовці бюджетного запиту на 2025 - 2027 роки та листом від 21.08.2024 No 15630/34/10-24 надані до Міністерства фінансів України. Однак, такі пропозиції не враховані у Законі України “Про державний бюджет України на 2025 рік”".
 Таким чином, вказаний захід є виконаним частково, оскільки надані Мінрозвитку пропозиції не були враховані Мінфіном під час розроблення та формування проекту Закону України "Про Державний бюджет на 2025 рік".</t>
   </si>
   <si>
     <t>2.5.6.1.7</t>
   </si>
   <si>
     <t>Monitoring of draft laws that propose amendments to the Land Code of Ukraine that would abolish the creation of comprehensive plans of spatial development of the territory of territorial communities and determination on this basis of the functional zoning of the territory and land usage restrictions as mandatory preconditions for establishing and modifying the designated purpose of land plots</t>
   </si>
   <si>
     <t>За інформацією Мінекономіки за результатами проведеного моніторингу не виявлено проектів законів, які передбачають внесення змін до Земельного кодексу України щодо скасування розроблення комплексних планів просторового розвитку території територіальних громад та визначення на підставі цього функціонального зонування територій, обмежень у використанні земель як обов’язкових передумов встановлення та зміни цільового призначення земельних ділянок.
 Водночас до Національного агентства звернулась ГО "Українська природоохоронна група", яка звернула увагу на положення проекту Закону України "Про внесення змін до деяких законодавчих актів України щодо встановлення єдиних підходів до розгляду документації із землеустрою та створення сприятливих умов для розвитку бізнесу", зареєстрованого в ВРУ 18.04.2024 за № 11184.
 Зазначеним законопроектом, зокрема, пропонується внести зміни до Земельного кодексу України щодо того, що зміна цільового призначення окремих категорій земельних ділянок на територіях, якщо стосовно таких територій відсутня затверджена містобудівна документація на місцевому рівні, здійснюється без розроблення документації із землеустрою. Водночас законопроектом не передбачено скасування розроблення комплексних планів просторового розвитку території територіальних громад.
 Також слід зазначити законопроект від 30.06.2025 №13437, яким пропонується внести зміни, зокрема, до Закону України від 17.06.2020 № 711-IX "Про внесення змін до деяких законодавчих актів України щодо планування використання земель", якими передбачити, що до 1 січня 2028 року (а для територій територіальних громад або їх частин, які станом на день набрання чинності Законом України "Про внесення змін до деяких законодавчих актів України щодо просторового планування територій (земель)" включені до переліку територій, на яких ведуться бойові дії або тимчасово окупованих Російською Федерацією, затвердженого центральним органом виконавчої влади, що забезпечує формування та реалізує державну політику з питань тимчасово окупованих територій, – до спливу трьох років з дня припинення або скасування воєнного стану на відповідній території) детальні плани територій щодо територій, розташованих за межами населених пунктів та стосовно яких не затверджені комплексні плани просторового розвитку територій територіальних громад, можуть розроблятися та затверджуватися відповідно до схем планування території (частини території) району та/або області.
 Водночас зазначеним законопроектом передбачено саме встановлення додаткового перехідного періоду, а не безпосередньо скасування.
-З огляду на викладене, а також те, що строк виконання заходу настав 31 грудня 2025 року, можемо констатувати, що захід є виконаним вчасно та повністю.
-Принагідно зазначаємо, що під час інформування за І квартал 2026 року Мінекономіки повідомило, що "за результатами проведеного моніторингу не виявлено проектів законів, які передбачають внесення змін до Земельного кодексу України щодо скасування розроблення комплексних планів просторового розвитку території територіальних громад та визначення на підставі цього функціонального зонування територій, обмежень у використанні земель як обов’язкових передумов встановлення та зміни цільового призначення земельних ділянок".</t>
+З огляду на викладене, а також те, що строк виконання заходу настав 31 грудня 2025 року, можемо констатувати, що захід є виконаним вчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.6.1.12</t>
   </si>
   <si>
     <t>Provisions for development of no less than 25 comprehensive territorial communities’ spatial development plans</t>
   </si>
   <si>
     <t>No less than 25 comprehensive territorial communities’ spatial development plans approved</t>
   </si>
   <si>
     <t>Станом на І квартал 2025 року Мінрозвитку повідомило, що:
 - ухвалено рішень щодо розроблення комплексних планів: 492;
 - сформовано технічних завдань: 113;
 - ухвалено концепцій інтегрованого розвитку, що також виконують функції тех.завдання: 59;
 - проведено тендерів на розроблення та укладено договорів: 36;
 - опубліковано для громадських обговорень: 16;
 - ухвалено рішень про затвердження: 3.
 Станом на ІІ квартал 2025 року Мінрозвитку повідомило, що:
 - ухвалено рішень щодо розроблення комплексних планів: 492;
 - у 113-ти громадах сформовано технічне завдання шляхом проведення громадських обговорень на розроблення комплексного плану;
 - 36 громад уклали договір на розробку зазначеної містобудівної документації,
 - ухвалено рішень про затвердження: 4.
 Під час інформування за ІІІ квартал 2025 року Мінрозвитку не надало додаткових відомостей щодо виконання заходу в ІІІ кварталі 2025 року. З огляду на це, прогрес виконання заходу відсутній.
 Під час інформування за ІV квартал 2025 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.
 З огляду на те, що строк виконання заходу настав 31 грудня 2025 року, а показником виконання заходу визначено затвердження не менш як 25 комплексних планів просторового розвитку територій територіальних громад, захід не можна вважати виконаним.
-Під час інформування за І квартал 2026 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.</t>
+Під час інформування за І квартал 2026 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.
+Під час інформування за ІІ квартал 2026 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.</t>
   </si>
   <si>
     <t>2.5.7 Lack of a procedure for the sale of state-owned and municipally owned land plots or rights to them (lease, superficies, emphyteusis) through electronic auctions in the conditions of free circulation of agricultural land</t>
   </si>
   <si>
     <t>2.5.7.1</t>
   </si>
   <si>
     <t>Amendments have been made to the land legislation, which provide for transparent mechanisms for the sale of state-owned and municipally owned land plots or rights to them through electronic auctions</t>
   </si>
   <si>
     <t>2.5.7.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law defining the maximum area of land plots under state or municipal ownership, which are occupied by immovable properties (buildings, structures) owned by individuals or legal entities, for the purposes of their sale or tenancy outside of the competitive process</t>
   </si>
   <si>
     <t>За попередніми повідомленнями Мінрозвитку: "Вивчається питання визначення оптимального законодавчого механізму врегулювання визначення граничної площі земельних ділянок державної та комунальної власності, на яких розташовані об’єкти нерухомого майна (будівлі, споруди), що перебувають у власності фізичних або юридичних осіб, для їх продажу, передачі в користування поза конкурентними засадами".
 Під час інформування за ІIІ квартал 2025 року Мінрозвитку повідомило, що у Верховні Раді України зареєстровано проєкт Закону України «Про внесення змін до деяких законодавчих актів України щодо забезпечення прозорого та ефективного розпорядження об'єктами державної та комунальної власності для цілей інвестиційної діяльності» (реєстр. № 14039 від 15.09.2025), поданий народними депутатами України Мовчаном О. В. та іншими.
 Законопроектом передбачається, зокрема, внесення змін до ч. 11 ст. 120 Земельного кодексу України: якщо об’єкт нерухомого майна (жилий будинок (крім багатоквартирного), інша будівля або споруда), об’єкт незавершеного будівництва розміщений на земельній ділянці державної або комунальної власності, що не перебуває у користуванні, набувач такого об’єкта нерухомого майна, об’єкта незавершеного будівництва зобов’язаний протягом 30 днів з дня державної реєстрації права власності на такий об’єкт звернутися до відповідного органу виконавчої влади або органу місцевого самоврядування із заявою про передачу йому у власність або користування земельної ділянки, на якій розміщений такий об’єкт, що належить йому на праві власності, у порядку, передбаченому статтями 118, 123 або 128 цього Кодексу, за умови, що її розмір не перевищує максимального розміру земельної ділянки, необхідної для обслуговування такого об'єкта, крім випадку, передбаченого абзацом четвертим цієї частини. Набувач об'єкта нерухомого майна, об'єкта незавершеного будівництва, зазначених в абзаці першому цієї частини, може набути земельну ділянку, на якій розміщений такий об’єкт, незалежно від її розміру, у власність або користування на конкурентних засадах (земельних торгах у формі електронного аукціону) у порядку, встановленому главою 21 цього Кодексу.
 Водночас у законопроекті зазначається, що визначення максимального розміру земельної ділянки, необхідної для обслуговування об'єкта нерухомого майна або об'єкта незавершеного будівництва у випадках, визначених ч. 11 cт. 120 Земельного кодексу України, здійснюється за методикою, затвердженою Кабінетом Міністрів України. Станом на ІV квартал 2025 року така методика не розроблена. З огляду на це, а також те, що строком виконання заходу визначено 31 грудня 2025 року, захід можна вважати виконаним вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.7.1.2</t>
   </si>
   <si>
     <t>Monitoring of the draft laws that propose amendments to the Land Code of Ukraine with respect to the mechanisms of selling land plots under state or municipal ownership or rights to them through electronic auctions, particularly under martial law conditions</t>
   </si>
   <si>
     <t>За повідомленнями Мінекономіки: "За результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".
 Зважаючи на наведене, захід можна вважати виконаним вчасно та повністю.
-Принагідно зазначаємо, що під час інформування за І квартал 2026 року Мінекономіки повідомило, що "за результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".</t>
+Принагідно зазначаємо, що під час інформування за ІІ квартал 2026 року Мінекономіки повідомило, що "за результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".</t>
   </si>
   <si>
     <t>2.5.9 Excessive concentration of powers within the central executive authority implementing public policy on land relations causes conflicts of interests and massive abuses</t>
   </si>
   <si>
     <t>2.5.9.1</t>
   </si>
   <si>
     <t>The powers to dispose of state-owned land, control the use and protection of land, regulate land management, and maintain the State Land Cadaster are divided between separate agencies</t>
   </si>
   <si>
     <t>2.5.9.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to stipulate: 
 the procedure by which the State Service for Geodesy, Cartography, and Cadaster shall delegate to self-regulatory land management and topography-geodesy organizations the powers to carry out professional certification of land management engineers and geodesic engineers and to revoke their professional certificates in the instances prescribed by law, as well as to monitor the delegated powers</t>
   </si>
   <si>
     <t>За попередньою інформацією Мінагрополітики протягом жовтня-січня 2023 року велась розробка проекту закону, який визначає процедуру делегування Держгеокадастром саморегулівним організаціям у сфері землеустрою та топографо-геодезичної діяльності повноважень щодо професійної атестації інженерів-землевпорядників, інженерів-геодезистів та позбавлення їх кваліфікаційного сертифіката, а також здійснення контролю за реалізацією делегованих повноважень.
 Державною службою України з питань геодезії, картографії та кадастру розроблено та листом від 29.03.2024 № 5-28-0.232-3841/2-24 направлено на погодження до Мінагрополітики проект Закону України «Про внесення змін до деяких законодавчих актів України щодо ефективної реалізації повноважень саморегулівними організаціями у сфері землеустрою та топографо-геодезичної і картографічної діяльності.
 Протягом ІІ-ІV кварталів 2024 року Держгеокадастр розробив проект Закону України «Про внесення змін до деяких законодавчих актів України щодо ефективної реалізації повноважень саморегулівними організаціями у сфері землеустрою та топографо-геодезичної і картографічної діяльності», який погоджено Міністром аграрної політики та продовольства України (лист Мінагрополітики від 03.05.2024 № 5-17568/0/1-24) та проходив процедури погодження із заінтересованими органами виконавчої влади.
 Держгеокадастр листом від 24.12.2024 №5-28-0.232-13162/2-24 надіслав до Мінагрополітики проект Закону України «Про внесення змін до деяких законодавчих актів України щодо ефективної реалізації повноважень саморегулівними організаціями у сфері землеустрою та топографо-геодезичної і картографічної діяльності»".
 За інформацією Мінагрополітики станом на 31.03.2025: "Міністерство аграрної політики та продовольства України листом від 19.02.2025 № 21-6010-02/4402 подно на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до деяких законодавчих актів України щодо ефективної реалізації повноважень саморегулівними організаціями у сфері землеустрою та топографо-геодезичної і картографічної діяльності»".
 Аналіз положень зазначеного законопроекту свідчить про те, що вони повною мірою охоплюють вимоги відповідного заходу.
 8 квітня 2025 року Кабінетом Міністрів України законопроект (реєстр. №13163) подано до Верховної Ради України.
@@ -1775,448 +1784,465 @@
   <si>
     <t xml:space="preserve">Development of State Agency for Reconstruction and Development of Infrastructure of Ukraine order regulating the issue on publication of open data in accordance with an appendix to Regulation on sets of data to be published as open data, approved by Regulation of Cabinet of Ministers of Ukraine as of October 21, 2015, no.835, that are due to be made public as State Agency for Reconstruction and Development of Infrastructure of Ukraine data;
 State Agency for Reconstruction and Development of Infrastructure of Ukraine full implementation of requirements of Cabinet of Ministers of Ukraine as of October 21, 2015 no.835 and the order; ensure publication of open data on Unified state open data web portal in accordance to the set of data related to the CoST IDS standard (Infrastructure Data Standard), publication of data (such as project documentation and expected procurement cost calculation methods) in machine-reading format in acc. to OC4IDS and OCDS standards
 </t>
   </si>
   <si>
     <t>The order has been issued.</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.1.2 Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктур України повідомлено, що: "відповідно до постанови Кабінету Міністрів України від 10.09.2025 № 1151 «Про внесення змін до постанов Кабінету Міністрів України від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867» наказом Агентства відновлення від 14.10.2025 № Н-487 було скасовано наказ від 24.08.2023 № 355 та затверджено Порядок організації в Державному агентстві відновлення та розвитку інфраструктури України оприлюднення публічної інформації у формі відкритих даних, розпорядником якої є Державне агентство відновлення та розвитку інфраструктури України та Перелік наборів даних, які підлягають оприлюдненню у формі відкритих даних, розпорядником яких є Державне агентство відновлення та розвитку інфраструктури України". З огляду на надану звітну інформацію, констатуємо, що у межах звітного періоду Агентством відновлення забезпечено розробку та прийняття наказу " Про організацію в Державному агентстві відновлення та розвитку інфраструктури України роботи щодо оприлюднення публічної інформації у формі відкритих даних" № Н-487 від 14.10.2025, що визначив перелік наборів даних, що підлягають оприлюдненню у формі відкритих даних. Відзначимо, що вказані переліки наборів даних корелюються із тим переліком, що визначений постановою Кабінету Міністрів України "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" № 835 від 21.10.2015. Крім того, розроблений наказ Агентства відновлення визначив структурний підрозділ, що є відповідальним за створення та оновлення відповідного набору даних, а також період оновлення відповідних наборів даних, щодо кожного із них. У межах звітного періоду, Агентством відновлення забезпечено оновлення відповідних наборів даних на Єдиному державному веб-порталі відкритих даних. Однак, не забезпечено створення на зазначеному порталі такого набору даних, як: "перелік автомобільних доріг загального користування державного значення". З огляду на, що можемо констатувати лише частковість виконання вказаного заходу.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (2)</t>
   </si>
   <si>
     <t>Performance by the National Agency for Rebuilding and Development of Infrastructure and regional state administrations all of the requirements of the order indicated in subclause 2.5.10.1.2, and ensuring the publication of open data on the Unified State Web Portal of Open Data in accordance with the list of data sets per CoST IDS (Infrastructure Data Standard), publication of data (particularly design documentation and methodology of calculation of the anticipated cost of procurement) in machine-readable format in accordance with the OC4IDS and OCDS standards</t>
   </si>
   <si>
     <t>Vinnytsia Regional State Administration</t>
   </si>
   <si>
     <t>The Unified State Web Portal of Open Data publishes data on road infrastructure projects in accordance with CoST IDS (Infrastructure Data Standard), in machine-readable format in accordance with the OC4IDS and OCDS standards.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.5.10.1.3 (2) Державної антикорупційної програми на 2023-2025 роки, Вінницькою обласною державною адміністрацією повідомлено, що: 
-1) захід 2.5.10.1.3 (2) щодо забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS на даний час не виконується у зв'язку з відсутністю у відкритому доступі наказу Державного Агентства відновлення та розвитку інфраструктури України, яким врегульовано питання про оприлюднення публічної інформації;
+1) захід 2.5.10.1.3. щодо забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS на даний час не виконується у зв'язку з відсутністю у відкритому доступі наказу Державного Агентства відновлення та розвитку інфраструктури України, яким врегульовано питання про оприлюднення публічної інформації;
 2) на виконання постанови Кабінету Міністрів України від 16 грудня 2020 року №1266 оприлюднюється обґрунтування технічних та якісних характеристик предмета закупівлі, його очікуваної вартості та/або розміру бюджетного призначення на офіційному сайті державної організації «Служба місцевих автомобільних доріг та розвитку інфраструктури у Вінницькій області», яка є особою публічного права, заснована на державній власності і належить до сфери управління Вінницької обласної державної (військової) адміністрації.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.06.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. Разом із тим, згідно з положеннями постанови Кабінету Міністрів України ""Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних"" від 21.10.2015 № 835 серед наборів відкритих даних, що підлягають оприлюдненню у рамках виконання вказаного заходу Державної антикорупційної програми, передбачено:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.1.3 (2) Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.1.3 (2) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.5.10.1.3 (3)</t>
   </si>
   <si>
     <t>Volyn regional state administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (3) Державної антикорупційної програми на 2023-2025 роки, Волинською обласною державною адміністрацією повідомлено: "Облдержадміністрацією опрацьовано питання щодо дорожніх інфраструктурних проєктів, що підлягають розкриттю згідно із стандартом CoST IDS.
-[...1 lines deleted...]
-Дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення https://data.gov.ua/dataset/roadsrepairvolyn.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (3) Державної антикорупційної програми на 2023-2025 роки, Волинською обласною державною адміністрацією повідомлено: 
+1) облдержадміністрацією опрацьовано питання щодо дорожніх інфраструктурних проєктів, що підлягають розкриттю згідно із стандартом CoST IDS;
+2) відповідно до  постанови Кабінету Міністрів України від 21 жовтня 2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих  даних» облдержадміністрацією проведено оприлюднення відкритих даних, а саме набори даних оновлено відповідно до нових рекомендацій  Мінцифри 14.07.2026;
+3) дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення
+Портал: https://data.gov.ua/dataset/roadsrepairvolyn
+Вебсайт ОДА : https://voladm.gov.ua/article/dani-schodo-obyektiv-budivnictva-rekonstrukciyi-ta-remontu-avtomobilnih-dorig-zagalnogo-koristuvannya-miscevogo-znachennya/;
+4) перелік автомобільних доріг загального користування місцевого значення
+Портал: https://data.gov.ua/dataset/roadslocalvolyn
+Вебсайт ОДА: https://voladm.gov.ua/article/perelik-avtomobilnih-dorig-zagalnogo-koristuvannya-miscevogo-znachennya/.
 2.  З аналізу, Єдиного державного веб-порталу відкритих даних встановлено, що Волинською обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
-- перелік автомобільних доріг загального користування місцевого значення (оновлено 8 травня 2026 року);
-- дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 31 березня 2026 року);
+- перелік автомобільних доріг загального користування місцевого значення (оновлено 14 липня 2026 року);
+- дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 14 липня 2026 року);
 - схеми планування територій областей (для облдержадміністрацій) (оновлено 8 листопада 2025 року).
-3. Разом із тим,Волинською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
+3. Разом із тим, Волинською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (4)</t>
   </si>
   <si>
     <t>Dnipropetrovsk Regional State Administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(4) Державної антикорупційної програми на 2023-2025 роки, Дніпровською обласною державною адміністрацією повідомлено, що: "У І кварталі 2026 року департаментом договори не укладались, на веб-портал використання публічних коштів інформація не направлялась".
-[...1 lines deleted...]
-3. Разом із тим, звертаємо увагу, що відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати, такі набори даних, як:
+    <t>1. З аналізу Єдиного державного веб-порталу відкритих даних встановлено, що Дніпропетровською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як: перелік автомобільних доріг загального користування місцевого значення Дніпропетровської області (набір даних створений та оновлений 13 лютого 2025 року).
+2. Разом із тим, звертаємо увагу, що відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати, такі набори даних, як:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 4.  З огляду на вищевказану інформацію, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (5)</t>
   </si>
   <si>
     <t>Donetsk regional state administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (5) Державної антикорупційної програми на 2023-2025 роки, Донецькою обласною державною адміністрацією повідомлено, що: "Облдержадміністрацією на Єдиному державному вебпорталі відкритих даних 25 квітня 2019 року розміщено та востаннє оновлено 16 лютого 2022 року на Єдиному державному вебпорталі відкритих даних набір «База даних 
-щодо ремонту доріг у Донецькій області», ідентифікаційний номер набору: ffef683d-f269-4fa9-8723-9a1d3987d32b.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (5) Державної антикорупційної програми на 2023-2025 роки, Донецькою обласною державною адміністрацією повідомлено, що: "Облдержадміністрацією на Єдиному державному вебпорталі відкритих даних 25 квітня 2019 року розміщено та востаннє оновлено 16 лютого 2022 року на Єдиному державному вебпорталі відкритих даних набір «База даних щодо ремонту доріг у Донецькій області», ідентифікаційний номер набору: ffef683d-f269-4fa9-8723-9a1d3987d32b.
 Крім того, облдержадміністрацією опрацьовано питання створення набору відкритих даних «Об'єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення», впорядкованого згідно з міжнародним стандартом OC4IDS, який дозволяє отримувати інформацію про впровадження інфраструктурних проєктів на усіх етапах його життєвого циклу.
 Звертаємо увагу, що Міністерством цифрової трансформації України, на підставі Указу Президента України від 24 лютого 2022 року No 64 «Про введення воєнного стану в Україні», тимчасово вилучено з публічного доступу набори даних деяких розпорядників інформації, зокрема з Донецької області (лист Мінцифри від 09 серпня 2022 року No 1/06-2-6620). 
 Тим не менш, облдержадміністрацією продовжується публікація наборів відкритих даних на Єдиному державному вебпорталі відкритих даних, з відміткою «Для мене». Тобто, наразі, бачити оприлюднені набори даних має можливість виключно розпорядник інформації".
 2. Отже, можемо констатувати, що з огляду на те, що частина Донецької області є тимчасово окупованою, виконання вказаного заходу видається неможливим у цілях безпеки та оборони України.
 Відтак, з огляду на завершення строку виконання вказаного заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (6)</t>
   </si>
   <si>
     <t>Zhytomyr Regional State Administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (6) Державної антикорупційної програми на 2023-2025 роки, можемо констатувати, що Житомирською обласною державною адміністрацією повідомлено, що: "Відповідно до постанови Кабінету Міністрів України від 21.10.2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» (із змінами) та на  виконання заходу передбаченого п. 2.5.10.1.3 Державної антикорупційної програми на   2023-2025 роки, у I кварталі 2026 року   оприлюднено  на Єдиному державному веб-порталі відкритих даних  наступні набори даних:
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (6) Державної антикорупційної програми на 2023-2025 роки, можемо констатувати, що Житомирською обласною державною адміністрацією повідомлено, що:
+1) відповідно до постанови Кабінету Міністрів України від 21.10.2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» (із змінами) та на  виконання заходу передбаченого п. 2.5.10.1.3 Державної антикорупційної програми на 2023-2025 роки,  оприлюднені та оновлені  на Єдиному державному веб-порталі відкритих даних  наступні набори даних:
 -	схеми планування території Житомирської області (за посиланням https://data.gov.ua/dataset/19614644-5d79-4012-9b25-fa69d1d2fdbb);
 -	перелік автомобільних доріг загального користування місцевого значення (за посиланням https://data.gov.ua/dataset/499a2caa-0c3e-49c3-8e33-b6782181790b);
--	дані  щодо об’єктів, будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту ОС4IDS (за посиланням https://data.gov.ua/dataset/3e74fc92-9c62-4de8-881a-c01a989a1790).
-[...1 lines deleted...]
-За повідомленням технічного адміністратора Порталу відкритих даних наразі рекомендації для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки» доопрацьовуються і планується їх оприлюднення на Порталі відкритих даних".
+-	дані  щодо об’єктів, будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту ОС4IDS (за посиланням https://data.gov.ua/dataset/3e74fc92-9c62-4de8-881a-c01a989a1790);
+2) підготовлено до оприлюднення інформацію, яка містить дані про виконані роботи з нанесення дорожньої розмітки;
+3) однак, відповідно до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21 жовтня 2015 р.              № 835, завантаження наборів даних, визначених у переліку наборів даних, які підлягають оприлюдненню у формі відкритих даних, здійснюється з урахуванням рекомендацій, оприлюднених Мінцифри на Єдиному державному веб-порталі відкритих даних;
+4) станом на 01.07.2026 року за повідомленням технічного адміністратора Порталу відкритих даних наразі рекомендації для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки» доопрацьовуються і планується їх оприлюднення на Порталі відкритих даних;
+5) до оприлюднення рекомендацій для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки»  держатель Порталу відкритих даних відмовляється приймати та оприлюднювати відповідні дані.
 2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Житомирською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - перелік автомобільних доріг загального користування місцевого значення (набір даних оновлено 17 лютого 2026 року);
-- дані щодо ремонту автомобільних доріг місцевого значення Житомирської області (набір даних оновлено 10 березня 2026 року);
+- дані щодо ремонту автомобільних доріг місцевого значення Житомирської області (набір даних оновлено 11 червня 2026 року);
 - схеми планування території областей (набір даних оновлено 11 березня 2026 року).
 3. Разом із тим, Житомирською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (7)</t>
   </si>
   <si>
     <t>Transcarpathian regional state administration</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(7) Державної антикорупційної програми на 2023-2025 роки, Закарпатською обласною державною адміністрацією повідомлено, що:
 1) розпорядженням голови Закарпатської обласної державної адміністрації - начальника обласної військової адміністрації від 06 листопада 2025 року № 750 затверджено переліки автомобільних доріг загального користування місцевого значення Закарпатської області;
 2) на виконання заходу інформацію відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 оновлено на сайті відкритих даних Закарпатської обласної державної адміністрації – обласної військової адміністрації (data.carpathia.gov.ua):
-- перелік автомобільних доріг загального користування місцевого значення Закарпатської області (https://data.carpathia.gov.ua/dataset/d08b34b3-be56-4a61-8b95-27aae2a5b397);
+- перелік автомобільних доріг загального користування місцевого значення Закарпатської області:
+(https://data.carpathia.gov.ua/dataset/d08b34b3-be56-4a61-8b95-27aae2a5b397);
 3) законом України «Про Державний бюджет України на 2026 рік» не передбачена субвенція з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, ремонту і утримання автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах;
-4) статтею 21 Закону України «Про Державний бюджет України на 2026 рік» визначено, що у 2026 році, як виняток з положень статті 242 , пункту 1 частини другої статті 245,  пунктів 1–3, 6, 62 , 63 , 64 , 65 , 68 , 69 частини третьої статті 29, пунктів 21 і 24 частини четвертої статті 30 та частини першої статті 1031 Бюджетного кодексу України, надходження, визначені пунктами 1–3, 6, 62 , 63, 6 4, 65, 68, 69 частини третьої статті 29 Бюджетного кодексу України, зараховуються в повному обсязі до загального фонду Державного бюджету України;
+4) статтею 21 Закону України «Про Державний бюджет України на 2026 рік» визначено, що у 2026 році, як виняток з положень статті 242 , пункту 1 частини другої статті 245 , пунктів 1–3, 6, 62 , 63 , 64 , 65 , 68 , 69 частини третьої статті 29, пунктів 21 і 24 частини четвертої статті 30 та частини першої статті 1031 Бюджетного кодексу України, надходження, визначені пунктами 1–3, 6, 62 , 63, 6 4, 65, 68, 69 частини третьої статті 29 Бюджетного кодексу України, зараховуються в повному обсязі до загального фонду Державного бюджету України;
 5) у зв’язку з відсутністю фінансування з дорожнього фонду перелік об’єктів будівництва, реконструкції, капітального та поточного середнього ремонтів автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах, що фінансуються у 2026 році за рахунок субвенції з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, ремонту і утримання автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах не розроблявся та не затверджувався.
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати,  такі набори даних, як, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Таким чином, з огляду на тривале неоновлення відповідних наборів даних, а також не забезпечення створення відповідних наборів відкритих даних, визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (8)</t>
   </si>
   <si>
     <t>Zaporizhzhia regional state administration</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (8) Державної антикорупційної програми на 2023-2025 роки, Запорізькою обласною державною адміністрацією повідомлено, що: "З урахуванням вимог Указу Президента України від 24 лютого 2022 року № 64 «Про введення воєнного стану в Україні» та листа Міністерства цифрової трансформації України (далі – Мінцифра) від 09.08.2022 № 1/06-2-6620, Мінцифрою тимчасово обмежено публічний доступ до наборів відкритих даних розпорядників, розташованих у прифронтових та тимчасово окупованих регіонах, зокрема Запорізької області. До повного звільнення відповідних територій оприлюднення
 відкритих даних такими розпорядниками на Єдиному державному вебпорталі відкритих даних не здійснюється".
 2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Запорізькою обласною державною адміністрацією не забезпечено оприлюднення жодного набору відкритих даних, які підлягають оприлюдненю у формі відкритих даних, постановою Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних", зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Таким чином, вимушені констатувати, що захід має статус "не виконано".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (9)</t>
   </si>
   <si>
     <t>Ivano-Frankivsk Regional State Administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (9) Державної антикорупційної програми на 2023-2025 роки, Івано-Франківською обласною державною адміністрацією повідомлено, що: "За 1 квартал 2026 року оприлюднено на веб-порталі 13 договорів на загальну суму 573 783 336,00 грн. На веб-порталі використання публічних коштів оприлюднено дані і використано коштів на загальну суму 451 209,26 грн. Інформацію можна перевірити за кодом ЄДРПОУ 42753775".
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (9) Державної антикорупційної програми на 2023-2025 роки, Івано-Франківською обласною державною адміністрацією повідомлено, що: "За 2 квартал 2026 року оприлюднено на веб-порталі 7 договорів на загальну суму 396 977 621,00 грн. На веб-порталі використання публічних коштів оприлюднено дані і використано коштів на загальну суму 801 011.08 грн. Інформацію можна перевірити за кодом ЄДРПОУ 42753775".
 2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Івано-Франківською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - перелік автомобільних доріг загального користування місцевого значення Івано-Франківської області (набір даних оновлено 25 лютого 2026 року);
 - схеми планування території Івано-Франківської області (набір даних оновлено 02 березня 2026 року);
 - перелік об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Івано-Франківської області відповідно до стандарту (набір даних оновлено 02 березня 2026 року).
-3. Разом із тим, Івано-Франківською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
+3. Водночас Івано-Франківською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (10)</t>
   </si>
   <si>
     <t>Kyiv regional state administration</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (10) Державної антикорупційної програми на 2023-2025 роки, Київською обласною державною адміністрацією повідомлено, що: "Повідомляємо, що за обласними державними адміністраціями закріплено виконання вимог наказу Державне агентство відновлення та розвитку інфраструктури України (далі- Агентство відновлення), яким врегульовано питання оприлюднення публічної інформації у формі відкритих даних.
 Зазначаємо, що розробку та прийняття вищезгаданого наказу покладено на Агентство відновлення.
-За інформацією наданою Департаменту Агентством відновлення,наказ не є нормативно-правовим актом, не має міжвідомчого характеру.
-[...2 lines deleted...]
-Інформація щодо дорожніх інфраструктурних проектів (об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення) готується Департаментом для оприлюднення".
+За інформацією наданою Департаменту Агентством відновлення, наказ не є нормативно-правовим актом, не має міжвідомчого характеру.
+Разом з тим зазначаємо, що відповідно до розпорядження Київської обласної державної адміністрації (Київської обласної військової адміністрації) від 10 травня 2024 року № 509 «Про набори даних Київської обласної державної адміністрації (Київської обласної військової адміністрації) визначено відповідальний підрозділ за оприлюднення публічної інформації у формі відкритих даних, а також перелік наборів даних, які згідно з Положенням про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженим постановою Кабінету Міністрів України від 21 жовтня 2015 р. № 835 підлягають оприлюднення обласною адміністрацією.
+Департамент регіонального розвитку Київської обласної державної адміністрації надає інформацію, яка підлягає оприлюдненню у формі відкритих даних, відповідальному структурному підрозділу".
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Київською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (11)</t>
   </si>
   <si>
     <t>Kirovohrad Regional State Administration</t>
   </si>
   <si>
-    <t>1. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (11) Державної антикорупційної програми на 2023-2025 роки, Кіровоградською обласною державною адміністрацією повідомлено, що: 
+1) відповідно до пункту 2.5.10.1.2. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки, затверджених постановою Кабінету Міністрів України від 04.03.2023 № 220 Державне агентство відновлення та розвитку інфраструктури України (далі – Агентство відновлення) є виконавцем заходу з розроблення та видання наказу, яким врегульовано питання про оприлюднення Агентством відновлення, обласними держадміністраціями, публічної інформації у формі відкритих даних, які згідно з додатком до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21.10.2015 № 835, підлягають оприлюдненню Агентством відновлення, обласними держадміністраціями, зокрема інформація щодо дорожніх інфраструктурних проектів розкритої згідно із стандартом CoST IDS (Infrastructure Data Standard), та публікація даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS;
+2) на сьогоднішній день розроблено та опрацьовується Порядок оприлюднення наборів даних Кіровоградською обласною державною адміністрацією у формі відкритих даних на Єдиному державному вебпорталі відкритих даних затвердженний Розпорядженням голови ОДА від 22 січня 2025 року №87-р та Перелік наборів даних, які підлягають оприлюднення у формі відкритих даних, розпорядником яких є Кіровоградська обласна державна адміністрація затверджений Розпорядженням голови ОДА від 11 лютого 2025 року №241-р;
+3) дані щодо об`єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Кіровоградської області відповідно до стандарту OC4IDS https://data.gov.ua/dataset/32127628-3bc5-4137-92f5-0b02c6fe08b2.
+2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Кіровоградською обласною державною адміністрацією забезпечується оприлюднення такого набору відкритих даних, як дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Кіровоградської області відповідно до стандарту (набір даних оновлено 03 липня 2026 року).
+3. Водночас Кіровоградською обласною державною адміністрацією не забезпечено створення таких наборів відкритих даних, як: 
 - схеми планування територій областей (для облдержадміністрацій);
-- дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-3. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Кіровоградською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
+4. Таким чином, з огляду на не забезпечення створення нових наборів відкритих даних, визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (12)</t>
   </si>
   <si>
     <t>Luhansk regional state administration</t>
   </si>
   <si>
-    <t>1. Протягом I кварталу 2026 року на Єдиному державному веб-порталі відкритих даних публікація даних щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS, не здійснювалося у зв’язку з тим, що не було підготовки проектно-кошторисної документації з відбудови автомобільних доріг загального користування через широкомасштабну збройну агресію російської федерації проти України, активними бойовими діями на території Луганської області, тимчасовою окупацією її населених пунктів.
+    <t>1. Протягом ІI кварталу 2026 року на Єдиному державному веб-порталі відкритих даних публікація даних щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS, не здійснювалося у зв’язку з тим, що не було підготовки проектно-кошторисної документації з відбудови автомобільних доріг загального користування через широкомасштабну збройну агресію російської федерації проти України, активними бойовими діями на території Луганської області, тимчасовою окупацією її населених пунктів.
 2. З огляду на вищевказану інформацію, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (13)</t>
   </si>
   <si>
     <t>Lviv Regional State Administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(13) Державної антикорупційної програми на 2023-2025 роки, Львівською обласною державною адміністрацією повідомлено, що: "На виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Львівської обласної військової адміністрації від 11.11.2022 № 571/0/5-22ВА «Про оприлюднення наборів даних у формі відкритих даних» (зі змінами),  Департаментом дорожнього господарства Львівської облдержадміністрації забезпечено оприлюднення та періодичне оновлення на Місцевому порталі відкритих даних Львівщини (URL: https://data.loda.gov.ua/organization/denaptameht-dopoxhboro-rocnodapctba-jibbibcbkoi-o6jiachoi-depxabhoi-admihictpauii ), наступні набори даних щодо дорожніх інфраструктурних проєктів, згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS:
-[...4 lines deleted...]
-Додатково інформуємо, що інформація із Місцевого порталу відкритих даних Львівщини харвеститься на державний Портал відкритих даних автоматично. При скачуванні вказаного ресурсу  у форматі xls, інформація, внесена за 2025-2026 роки, присутня, проте датою останнього оновлення вказано 2024 рік, що є технічною неузгодженістю роботи порталів.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(13) Державної антикорупційної програми на 2023-2025 роки, Львівською обласною державною адміністрацією повідомлено, що: "На виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Львівської обласної військової адміністрації від 11.11.2022 № 571/0/5-22ВА «Про оприлюднення наборів даних у формі відкритих даних» (зі змінами),  Департаментом дорожнього господарства забезпечено оприлюднення та періодичне оновлення на Місцевому порталі відкритих даних Львівщини, за посиланням https://data.loda.gov.ua/organization/denaptameht-dopoxhboro-rocnodapctba-jibbibcbkoi-o6jiachoi-depxabhoi-admihictpauii, наступні набори даних щодо дорожніх інфраструктурних проєктів, згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS:
+1)	Перелік автомобільних доріг загального користування місцевого значення Львівської області (Останнє оновлення даних 3 липня 2026 р.)
+2)	Протяжність доріг районного значення (Останнє оновлення даних 3 липня 2026 р.)
+3)	Протяжність доріг обласного значення (Останнє оновлення даних 3 липня 2026 р.)
+4)	Перелік об'єктів автомобільних доріг загального користування місцевого значення, будівництво, реконструкція, ремонти і утримання яких планується проводити за рахунок коштів обласного бюджету (Останнє оновлення даних 3 липня 2026 р.)
+Додатково інформуємо, що інформація із Місцевого порталу відкритих даних Львівщини харвеститься на державний Портал відкритих даних автоматично."
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-4. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за I квартал 2026 року.</t>
+4. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (14)</t>
   </si>
   <si>
     <t>Mykolaiv Regional State Administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (14) Державної антикорупційної програми на 2023-2025 роки, Миколаївською обласною державною адміністрацією повідомлено, що: "У 1 кварталі 2026 року оприлюднення відкритих даних щодо
-[...3 lines deleted...]
-3. Таким чином, можемо констатувати, що захід 2.5.10.1.3 (14) не виконано.</t>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (14) Державної антикорупційної програми на 2023-2025 роки, Миколаївською обласною державною адміністрацією повідомлено, що:
+1) протягом звітного періоду оприлюднення відкритих даних щодо дорожніх інфраструктурних проєктів на Єдиному державному веб-порталі відкритих даних не здійснювалося у зв'язку з відсутністю фінансування на реалізацію дорожніх інфраструктурних проєктів;
+2) водночас забезпечується готовність до відновлення публікації відповідних наборів даних у разі відновлення фінансування, з дотриманням вимог стандартів СOST IDS, OC4IDS та OCDS;
+3) на Єдиному веб-порталі використання публічних коштів обов’язково публікуються всі дані відповідно до Закону України «Про відкритість використання публічних коштів» щодо дорожніх інфраструктурних проєктів.
+2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
+- схеми планування територій областей (для облдержадміністрацій);
+- дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
+- дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
+- перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
+4. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Миколаївською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (15)</t>
   </si>
   <si>
     <t>Odesa Regional State Administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (15) Державної антикорупційної програми на 2023-2025 роки, Одеською обласною державною адміністрацією повідомлено, що: "виконання заходу розпочато. Набори даних оприлюднено на Єдиному державному вебпорталі відкритих даних". Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних вдалося встановити, що Одеською обласною державною адміністрацією протягом звітного періоду не забезпечено оприлюднення, зокрема таких наборів даних, як:
-[...6 lines deleted...]
-2. Таким чином, з огляду на не забезпечення створення  відповідних наборів відкритих даних , визначених постановою Кабінету Міністрів України № 835, на Єдиному державному веб-порталі відкритих даних, вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (15) Державної антикорупційної програми на 2023-2025 роки, Одеською обласною державною адміністрацією повідомлено, що набір даних "Дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (для облдержадміністрацій)" з 22.07.2025 року знаходиться на модерації.
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Одеською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як схеми планування територій областей (набір даних оновлений 03 серпня 2026 року).
+3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard", "дані про виконані роботи з нанесення дорожньої розмітки", а також "перелік автомобільних доріг загального користування місцевого значення".
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (16)</t>
   </si>
   <si>
     <t>Poltava Regional State Administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми на 2023-2025 роки, Полтавською обласною державною адміністрацією повідомлено, що: "відповідно до Закону України «Про доступ до публічної інформації», постанови Кабінету Міністрів України від 21.10.2015 № 835, розпорядження Полтавської обласної військової (державної) адміністрації від 20.11.2024 № 708 «Про оприлюднення наборів даних обласної державної (військової) адміністрації у формі відкритих даних» на порталі https://data.gov.ua запропоновано набір Дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Полтавської області відповідно до стандарту OC4IDS-Open Contracting for Infrastructure Data Standard» (на розгляді модератора порталу)".
-[...2 lines deleted...]
-3. Таким чином, з огляду на не забезпечення створення  та оновлення відповідних наборів відкритих даних , визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми на 2023-2025 роки, Полтавською обласною державною адміністрацією повідомлено, що: "відповідно до Закону України «Про доступ до публічної інформації», постанови Кабінету Міністрів України від 21.10.2015 № 835, розпорядження Полтавської обласної військової (державної) адміністрації від 20.11.2024 № 708 «Про оприлюднення наборів даних обласної державної (військової) адміністрації у формі відкритих даних» на порталі https://data.gov.ua створено набір Дані щодо об'єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Полтавської області відповідно до стандарту OC4IDS-Open Contracting for Infrastructure Data Standard».
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Полтавською обласною державною адміністрацією забезпечується оприлюднення такого набору відкритих даних, як: перелік автомобільних доріг загального користування місцевого значення Полтавської області (оновлений 21 лютого 2026 року). 
+3. Водночас, відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 та у межах виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми підлягають опублікуванню також наступні набори відкритих даних: схеми планування територій областей (для облдержадміністрацій); дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard (для облдержадміністрацій), дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій). 
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (17)</t>
   </si>
   <si>
     <t>Rivne Regional State Administration</t>
   </si>
   <si>
     <t>1. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Рівненською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як:
 - схема планування території Рівненської області (набір даних оновлений 04 травня 2026 року).
-2.Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
+2. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (18)</t>
   </si>
   <si>
     <t>Sumy regional state administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (18) Державної антикорупційної програми на 2023-2025 роки, Сумською обласною державною адміністрацією повідомлено, що: "Станом на 14.04.2026 Сумською обласною державною адміністрацією – обласною військовою адміністрацією, як виконавцем Державної антикорупційної програми та належним розпорядником інформації, забезпечено оприлюднення та оновлення наборів даних на Єдиному державному веб-порталі відкритих даних, зокрема:
-[...4 lines deleted...]
-Додатково слід зазначити, що схеми планування території на регіональному рівні – планувальна документація, яка розробляється у розвиток Генеральної схеми планування території України. Враховуючи відсутність оновленої Генеральної схеми планування території України розроблення нової схеми планування території Сумської області є передчасним та таким, що не відповідатиме вимогам законодавства України".
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (18) Державної антикорупційної програми на 2023-2025 роки, Сумською обласною державною адміністрацією повідомлено, що: "Станом на 07.07.2026 Сумською обласною державною адміністрацією – обласною військовою адміністрацією, як виконавцем Державної антикорупційної програми та належним розпорядником інформації, забезпечено оприлюднення та оновлення наборів даних на Єдиному державному веб-порталі відкритих даних, зокрема:
+1) дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення, доступні за посиланням: https://data.gov.ua/dataset/44124fee-47e5-4a9f-b706-4913881d333b
+2)  дані про виконані роботи з нанесення дорожньої розмітки, доступні за посиланням: https://data.gov.ua/dataset/c070fdd0-6fa9-4853-bc94-3326b7519bd4
+3) схема планування території Сумської області, доступна за посиланням:
+https://data.gov.ua/dataset/8ab492fb-3a6a-4336-bdca-5a3a63b83048
+4) перелік автомобільних доріг загального користування місцевого значення доступний за посиланням: https://data.gov.ua/dataset/49e79c0c-e820-4012-a757-aa43ded33404
+Додатково слід зазначити, що схеми планування території на регіональному рівні – планувальна документація, яка розробляється у розвиток Генеральної схеми планування території України. Враховуючи відсутність оновленої Генеральної схеми планування території України розроблення нової схеми планування території Сумської області є передчасним та таким, що не відповідатиме вимогам законодавства України."
 2.  З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Сумською обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
 1) перелік автомобільних доріг загального користування місцевого значення (оновлено 07 травня 2026 року);
-2) дані, щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 10 квітня 2026 року);
-[...2 lines deleted...]
-3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.5.3 (18)  Програми присвоєно статус «виконано невчасно та повністю».</t>
+2) дані, щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 06 липня 2026 року);
+3) дані про виконані роботи з нанесення дорожньої розмітки (оновлено 06 липня 2026 року);
+4) схема планування території Сумської області доступна за посиланням (оновлено 21 лютого 2021 року).
+3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.5.3 (18)  Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.5.10.1.3 (19)</t>
   </si>
   <si>
     <t>Ternopil Regional State Administration</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (19) Державної антикорупційної програми на 2023-2025 роки, з аналізу Єдиного державного веб-порталу відкритих даних можемо встановити, що Тернопільською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних як:
-1) схеми планування територій областей (оновлено 18 серпня 2025 року);
-[...1 lines deleted...]
-3) перелік автомобільних доріг загального користування місцевого значення Тернопільської області (оновлено 08 квітня 2026 року).
+1) схеми планування територій областей (оновлено 11 березня 2026 року);
+2) дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення відповідно до стандарту (оновлено 06 серпня 2026 року);
+3) перелік автомобільних доріг загального користування місцевого значення Тернопільської області (оновлено 06 серпня 2026 року).
 2. Окрім того, звергаємо увагу на те, що відповідно до постанови Кабінету Міністрів України "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" від 21.10.2015 № 835, у формі відкритих даних підлягає також оприлюднення інформація про дані про виконанні роботи з нанесення дорожньої розмітки.
-3. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за I квартал 2026 року.</t>
+3. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (20)</t>
   </si>
   <si>
     <t>Kharkiv Regional State Administration</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (20) Державної антикорупційної програми на 2023-2025 роки Харківською обласною державною адміністрацією повідомлено, що: "Департаментом капітального будівництва Харківської обласної військової адміністрації в межах компетенції забезпечується оприлюднення відкритих даних на офіційному веб-порталі Харківської обласної військової адміністрації".
 2. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (21)</t>
   </si>
   <si>
     <t>Kherson regional state administration</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (21) Державної антикорупційної програми на 2023-2025 роки, Херсонською обласною державною адміністрацією повідомлено, що: "З метою виконання Заходу, передбаченого пунктом 2.7 Програми та пунктом 2.5.10.1.3. Державної антикорупційної програми на 2023 – 2025 роки, надається на погодження Державному агентству відновлення та розвитку інфраструктури України перелік автомобільних доріг (окремих ділянок автомобільних доріг) загального користування місцевого значення, що мають стратегічне значення, з метою відновлення дорожнього одягу та зношеного полотна, у межах встановлених бюджетних призначень на відповідний рік. 
 Так, з метою забезпечення на деокупованій правобережній частині Херсонської області ремонту стратегічних автомобільних доріг, у тому числі доріг, які використовуються як евакуаційний маршрут для більш безпечного переміщення військових та гуманітарних вантажів, евакуації поранених військовослужбовців і цивільних осіб Херсонська обласна державна адміністрація листом від 05 березня 2026 року № 01-01-30-2835/0/26/47 надала Державному агентству відновлення та розвитку інфраструктури України пропозиції до переліку автомобільних доріг загального користування місцевого значення Херсонської області, які використовуються для потреб обороноздатності держави. 
 Відповідно погодженого переліку Державному агентству відновлення та розвитку інфраструктури України надається  щомісячна, щоквартальна та щорічна звітність щодо обсягів виконання та фінансування робіт. 
 На сьогоднішній день оприлюднення публічної інформації у формі відкритих даних на Єдиному державному вебпорталі відкритих даних для Херсонської обласної державної (військової) адміністрації неможливе, оскільки Міністерство цифрової трансформації України (лист від 09 серпня 2022 року № 1/06-2-6620) як держатель Єдиного державного вебпорталу відкритих даних, враховуючи Указ Президента України від 24 лютого 2022 року № 64/2022 «Про введення воєнного стану в Україні», тимчасово вилучило з публічного доступу набори даних розпорядників із Херсонської, Миколаївської, Запорізької, Донецької, Луганської, та Харківської областей". 
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Таким чином, констатуємо, що захід є невиконаним за результатами моніторингу за I квартал 2026 року з огляду на недосягнення показника виконання даного заходу.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (22)</t>
   </si>
   <si>
     <t>Cherkasy regional state administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (22) Державної антикорупційної програми на 2023-2025 роки, Черкаською обласною державною адміністрацією повідомлено, що: "Черкаською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних завантажено набори даних згідно Положення про набори даних, які підлягають оприлюднення у формі відкритих даних, затвердженого Постановою Кабінету Міністрів України від 21.10.2015 № 835, а саме: Схеми планування територій областей (для облдержадміністрацій), дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій), дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій), перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій), перелік баз для стоянки маломірних (малих) суден (скрін з сайту про підтвердження завантаження додається), модератори обробляють набори даних в хронологічному порядку".
-2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
+    <t>1. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-4. Таким чином, констатуємо, що захід є невиконаним за результатами моніторингу за I квартал 2026 року з огляду на недосягнення показника виконання даного заходу.</t>
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Черкаською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як схеми планування території області (набір даних оновлений 01 липня 2026 року).
+3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
+- дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
+- дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
+- перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (23)</t>
   </si>
   <si>
     <t>Chernivtsi regional state administration</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (23) Державної антикорупційної програми на 2023-2025 роки, Чернівецькою обласною державною адміністрацією повідомлено, що: "На виконання розпорядження обласної державної адміністрації (обласної військової адміністрації) від 03.04.2023 р. № 214-р «Про затвердження антикорупційної програми Чернівецької обласної державної адміністрації на 2023-2025 роки» повідомляємо, що відповідно до наказу Державного агентства відновлення та розвитку інфраструктури України від 19.07.2023 р.№ 307 «Про затвердження Антикорупційної програми Державного агентства відновлення та розвитку інфраструктури України на 2023-2025 роки», яким врегульовано питання про оприлюднення публічної інформації у формі відкритих даних на Єдиному державному веб-порталі відкритих даних, публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
 2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Чернівецькою обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
-- перелік автомобільних доріг загального користування місцевого значення (набір даних оновлений 22 квітня 2025 року);
+- перелік автомобільних доріг загального користування місцевого значення (набір даних оновлений 07 липня 2026 року);
 - схеми планування територій (набір даних оновлений 19 вересня 2024 року).
 3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard", а також "дані про виконані роботи з нанесення дорожньої розмітки".
 4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (24)</t>
   </si>
   <si>
     <t>Chernihiv Regional State Administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (24) Державної антикорупційної програми на 2023-2025 роки Чернігівською обласною державною адміністрацією повідомлено, що: "На виконання заходу передбаченого п. 2.5.10.1.3.(24) Державної антикорупційної програми на 2023 – 2025 роки Чернігівською обласною державною адміністрацією повідомляємо, що на виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Чернігівської обласної військової адміністрації від 29.12.2023 № 900 «Про оприлюднення наборів даних у формі відкритих даних», Державним підприємством «Агентство місцевих доріг Чернігівської області» надано інформацію для оприлюднення Чернігівською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних, наступні набори даних, станом на  24 березня 2026 року.
-[...4 lines deleted...]
-Оскільки за результатами проведеного трискладового тесту інформація яка міститься в наборі даних «Схеми планування територій областей» містить інформацію з обмеженим доступом, обласна державна адміністрація відповідно до вимог ст. 6 Закону України «Про доступ до публічної інформації» обмежує доступ до інформації, що міститься у цьому наборі даних. З огляду на інтереси національної безпеки та територіальної цілісності України, розголошення такої інформації може завдати істотної шкоди цим інтересам, шкода від оприлюднення такої інформації переважає суспільний інтерес в її отриманні.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (24) Державної антикорупційної програми на 2023-2025 роки Чернігівською обласною державною адміністрацією повідомлено, що:
+1) на виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Чернігівської обласної військової адміністрації від 29.12.2023 № 900 «Про оприлюднення наборів даних у формі відкритих даних», Державним підприємством «Агентство місцевих доріг Чернігівської області» надано інформацію для оприлюднення Чернігівською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних, наступні набори даних, станом на 24 березня 2026 року:
+- перелік автомобільних доріг загального користування місцевого значення Чернігівської області;
+- перелік об'єктів будівництва, реконструкції, капітального та поточного середнього ремонту автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах за рахунок залишків субвенції минулих років з державного бюджету місцевим бюджетам у 2026 році (перелік затверджений розпорядженням начальника Чернігівської обласної військової адміністрації від 09 лютого 2026 року №263);
+2) дані опубліковані на Єдиному державному веб-порталі відкритих даних та відповідають вимогам розпорядження начальника Чернігівської обласної державної адміністрації від 29.12.2023 № 900, захід можна вважати розпочатим;
+3) за результатами проведеного трискладового тесту, інформація, яка міститься в наборі даних «Схеми планування територій областей» містить інформацію з обмеженим доступом, обласна державна адміністрація відповідно до вимог ст. 6 Закону України «Про доступ до публічної інформації» обмежує доступ до інформації, що міститься у цьому наборі даних;
+4) з огляду на інтереси національної безпеки та територіальної цілісності України, розголошення такої інформації може завдати істотної шкоди цим інтересам, шкода від оприлюднення такої інформації переважає суспільний інтерес в її отриманні.
 2. З аналізу Єдиного державного веб-порталу відкритих даних встановлено, що Чернігівською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (перелік даних оновлено 27 березня 2026 року);
 - перелік автомобільних доріг загального користування місцевого значення Чернігівської області (перелік даних оновлено 27 березня 2026 року).
 3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "схеми планування територій областей", а також "дані про виконані роботи з нанесення дорожньої розмітки".
 4. З огляду на вищевказану інформацію, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (1)</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (1) Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктури України повідомлено, що: «інформація публікується відповідно до наказу Державного агентства відновлення та розвитку інфраструктури України від 14.10.2025 № Н-487 «Про організацію в Державному агентстві відновлення та розвитку інфраструктури України роботи щодо оприлюднення публічної інформації у формі відкритих даних».
 2. З аналізу Єдиного державного веб-порталу відкритих даних, зокрема у розрізі вимог вищезазначеного наказу та постанови Кабінету Міністрів України № 835, Агентством відновлення забезпечено оприлюднення та оновлення таких наборів даних:
 - інформація Агентства відновлення про виконання робіт з нового будівництва, реконструкції та капітального ремонту автомобільних доріг загального користування державного значення за відповідний рік (востаннє оновлено 20 січня 2026 року);
 - просторові координати автомобільних доріг загального користування державного значення (востаннє оновлено 22 жовтня 2025 року);
 - довідка про фінансування дорожньої галузі на поточну дату (востаннє оновлено 22 липня 2025 року);
 - протоколи засідань технічної ради Агентства відновлення (з фіксацією поіменного голосування) (востаннє оновлено 23 липня 2025 року);
 - інформація про хід ліквідації ямковості на міжнародних, національних та регіональних автомобільних дорогах державного значення (востаннє оновлено 21 січня 2026 року);
 - висновки державної будівельної експертизи щодо проектної документації об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення (щодо кожного об’єкта після отримання такого висновку) (востаннє оновлено 02 лютого 2026 року);
 - звіти про врахування замовниками рекомендацій CoST під час будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення (востаннє оновлено 20 січня 2026 року);
 - розподіл коштів на експлуатаційне утримання автомобільних доріг загального користування державного значення між службами автомобільних доріг в областях (востаннє оновлено 22 липня 2025 року);
 - звіт про виконання щорічного фінансового плану ПАТ “ДАК “Автомобільні дороги України” (востаннє оновлено 22 жовтня 2025 року);
 - інформація про аварійно-небезпечні ділянки та місця (ділянки) концентрації дорожньо-транспортних пригод на автомобільних дорогах загального користування державного значення (востаннє оновлено 20 січня 2026 року);
 - дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення відповідно до стандарту OC4IDS (востаннє оновлено 22 липня 2025 року).
 Водночас Агентством відновлення не забезпечено оприлюднення такого набору відкритих даних, як: "перелік автомобільних доріг загального користування державного значення".
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.06.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IV квартал 2025 року заходу 2.5.10.1.3 (1) Програми присвоєно статус «виконано частково».</t>
   </si>
   <si>
     <t>2.5.10.1.3 (25)</t>
   </si>
   <si>
     <t>Khmelnytskyi regional state administration</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (25) Державної антикорупційної програми на 2023-2025 роки, Хмельницькою обласною державною адміністрацією повідомлено, що: "На лист № 101/19-12-168/2025 від 07.01.2025 року щодо оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS, повідомляємо наступне.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (25) Державної антикорупційної програми на 2023-2025 роки, Хмельницькою обласною державною адміністрацією повідомлено, що: "Щодо виконання заходу, передбаченого п.п. 2.5.10.1.3 Додатка 1 до Антикорупційної програми обласної військової адміністрації на 2024-2026 роки та з метою інформування Сектору з питань запобігання та виявлення корупції обласної державної адміністрації про стан виконання заходів, визначених в Антикорупційній програмі за 1 півріччя 2026 року та щодо оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS, повідомляємо наступне.
 Державним бюджетом України на 2026 рік не передбачено виділення коштів на субвенцію з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах Хмельницької області на 2026 рік. 
-У зв’язку з вищевикладеним, повідомляємо, що у І кварталі 2026 року державна установа «Служба місцевих доріг Хмельниччини» не здійснювала закупівлі робіт та послуг з капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, а відтак відсутня інформація та підстави для оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
+У зв’язку з вищевикладеним, повідомляємо, що у 1 півріччі 2026 року державна установа «Служба місцевих доріг Хмельниччини» не здійснювала закупівлі робіт та послуг з капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, а відтак відсутня інформація та підстави для оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
 2. Водночас вчергове звертаємо увагу на те, що постановою Кабінету Міністрів України від 21.10.2015 р. № 835, вичерпно відображається перелік наборів відкритих даних, що мають оприлюднюватися обласними державними адміністраціями. Разом із тим, всупереч вимогам зазначеної постанови, оприлюднення відповідних наборів даних Хмельницькою обласною державною адміністрацією не здійснюється. З огляду на це, констатуємо, що захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.2</t>
   </si>
   <si>
     <t>The results of monitoring of the quality of road works, audit findings, and penalties are published on the official website of the initiator of the audit, or the entity that initiated or paid for the monitoring</t>
   </si>
   <si>
     <t>2.5.10.2.1</t>
   </si>
   <si>
     <t>Certification of public roads of state importance and attire artificial structures (upon available funding); upoloading the certificates of public roads and artificial infrastructures to Unified geoinformation public roads of state importance database and Analytical expert bridge management sustem (AEBMS)</t>
   </si>
   <si>
     <t>Certification of public roads of state importance and attire artificial structures completed</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.2.1. Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктури України повідомлено, що: "протягом 2025 року, у межах наявного фінансування, на автомобільних дорогах загального користування державного значення обстежено та паспортизовано 434 штучних споруди. 
 Службами відновлення та розвитку інфраструктури в областях здійснюється наповнення тих розділів Єдиної геоінформаційної бази даних, щодо яких наявна фактична інформація". 
 Таким чином, з огляду на звітну інформацію надану Державним агентством відновлення та розвитку інфраструктури України можемо констатувати, що захід виконано повністю та вчасно.</t>
   </si>
   <si>
     <t>2.5.10.2.2</t>
   </si>
@@ -2254,58 +2280,60 @@
 2) order of the Ministry for Communities, Territories and Infrastructure Development of Ukraine dated January 23, 2024 No. 65 On Approval of the Regulation on the Unified Digital Integrated Information and Analytical System for Management of the Reconstruction of Real Estate, Construction and Infrastructure, was issued and registered with the Ministry of Justice of Ukraine on February 08, 2024 under No. 198/41543. Link: https://zakon.rada.gov.ua/laws/show/z0198-24#Text2".
 It should be noted that the order of the Ministry for Communities, Territories and Infrastructure Development of Ukraine dated January 23, 2024 No. 65 On Approval of the Regulation on the Unified Digital Integrated Information and Analytical System for Management of the Reconstruction of Real Estate, Construction and Infrastructure regulates the organizational principles of operation of the Unified Digital Integrated Information and Analytical System for Management of the Reconstruction of Real Estate, Construction and Infrastructure. In particular, the main tasks of the Unified Digital System include:
 providing information on procurement procedures related to the restoration and/or reconstruction of facilities;
 keeping records of projects aimed at restoring and/or reconstructing facilities for which procurement procedures have been conducted and an agreement has been concluded between the customer and the contractor for services on the development of project documentation, new construction, reconstruction, restoration, etc.;
 ensuring monitoring of the expiration date of the contract for the restoration and/or reconstruction of facilities;
 creation of analytical dashboards on the work progress, duration of work (in accordance with the planned and actual terms) regarding the restoration and/or reconstruction of facilities, etc.
 Thus, we can state that the regulatory framework for the implementation of the tool for digital management of the rebuilding (modernization) of Ukraine, which will ensure public access to an interactive map of projects, including those involving the rebuilding (modernization) of Ukraine, with information about competitive bidding processes completed, contracts signed, contractors and current progress of construction all over Ukraine, making it possible to monitor the progress of renovations and construction and avoid overlapping operations at the same sites, has been developed.
 In addition, the Unified Digital System is currently operating in a test mode, with the following functionalities available:
 1. Public portal - https://dream.gov.ua/
 2. User functionality - https://my.dream.gov.ua/
 3. Analytics module - https://bi.dream.gov.ua/
 4. Chatbot for community support - https://t.me/DREAM_GOV_UA_bot
 Thus, given that the documentation for the implementation of the tool for digital management of the rebuilding (modernization) of Ukraine has been developed and signed, we can state that the measure provided for in subclause 2.5.10.3.1 has been fully implemented, but not in time.</t>
   </si>
   <si>
     <t>2.5.10.3.2</t>
   </si>
   <si>
     <t>Conducting pilot operation of the digital management tool indicated in subclause 2.5.10.3.1, adjusting it (if needed), and putting it into commercial operation.</t>
   </si>
   <si>
     <t>The tool for digital management of the rebuilding (modernization) of Ukraine has been put into commercial operations.</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.3.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством розвитку громад та територій України повідомлено, що: 
-1) пунктом 39 завдання 5 плану заходів з реалізації дорожньої карти передбачається «Розроблення концепції єдиної цифрової екосистеми управління публічними інвестиціями на основі оновленої методологічної бази, опис її основних компонентів, включаючи Єдину цифрову інтегровану інформаційно-аналітичну систему управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури (екосистема DREAM) (єдиний банк проектів, що пройшли встановлені процедури оцінки та відбору, та забезпечення їх моніторингу), ІТ-системи Мінфіну для планування та моніторингу виконання державного та місцевих бюджетів (відображення відібраних для фінансування проектів у бюджеті), Prozorro (планування та реалізація закупівель), Казну (виконання проектів з фінансування), та їх взаємна інтеграція для забезпечення наскрізного управління процесом» (далі – Концепція). Головним виконавцем заходу є Мінфін;
-[...3 lines deleted...]
-5) після цього планується модернізація функціоналу екосистеми DREAM відповідно до реформи управління публічними інвестиціями та введення системи у промислову експлуатацію.
+1) наказом Мінрозвитку від 20 серпня 2025 року № 1289 програмне забезпечення Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом реконструкції нерухомості, будівництва та інфраструктури» (далі – екосистема DREAM) введено в дослідну експлуатацію;
+2) наразі екосистема DREAM функціонує у належному стані;
+3) разом з тим зазначаємо, що в Україні триває реформа управління публічними фінансами;
+4) відповідно до підпункту 3 пункту 2 постанови Кабінету Міністрів України від 26 серпня 2025 р. № 1049 “Про внесення змін до постанови Кабінету Міністрів України від 28 лютого 2025 р. N 527” до набрання чинності нормативно-правовим актом Кабінету Міністрів України, який визначатиме порядок функціонування та складові Єдиної інформаційної системи управління публічними інвестиційними проєктами (ЄІС), підготовка, оцінка публічних інвестиційних проєктів, формування Єдиного проектного портфелю держави, галузевих (секторальних) портфелів, а також внесення і оновлення інформації здійснюються з використанням екосистеми DREAM;
+5) модернізація екосистеми DREAM як засобу інформатизації та впровадження нових функціональних можливостей здійснюється відповідно до вимог, передбачених постановою КМУ від 21 лютого 2025 р. № 205 Деякі питання створення, адміністрування та забезпечення функціонування засобу інформатизації», та є поетапним процесом, що потребує значних витрат ресурсів та часу;
+6) таким чином, введення екосистеми  DREAM в промислову експлуатацію доцільно розглядати після завершення процесу її модернізації відповідно до реформи управління публічними фінансами;
+7) станом на сьогодні в екосистемі DREAM реалізовано функціонал щодо формування Середньострокового плану пріоритетних публічних інвестицій держави (регіону, територіальної громади), підготовки та оцінки публічних інвестиційних проектів і програм на державному, регіональному та місцевому рівнях, формування Єдиного проектного портфеля публічних інвестицій регіону та територіальної громади, тощо. 
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «інструмент цифрового управління відбудовою (модернізацією) України введено в промислову експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.08.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.3.2 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.3.2 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>2.5.10.3.3</t>
   </si>
   <si>
     <t>Ensuring constant operation (with public access) and updating of the interactive map of projects, particularly projects to rebuild (modernize) Ukraine, with information about competitive bidding processes completed, contracts signed, contractors and current progress of construction all over Ukraine, making it possible to monitor the progress of repairs and construction</t>
   </si>
   <si>
     <t>Public access to the interactive map of projects, particularly projects to rebuild Ukraine, has been granted.</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.3.3. Державної антикорупційної програми на 2023-2025 роки, Міністерством розвитку громад та територій України повідомлено, що:
 1) здійснюється постійне функціонування (надання можливості публічного доступу) та оновлення інтерактивної карти робіт;
 2) Єдиною цифровою інтегрованою інформаційно-аналітичною системою управління процесом відбудови об'єктів нерухомого майна, будівництва та інфраструктури забезпечується основна функції щодо реалізації реформи управління публічними інвестиціями;
 3) фактично система виконує функції інструменту, через який забезпечуються збір, структуризація, публікація та відображення інформації щодо проектів, критеріїв їх пріоритизації, джерел фінансування, закупівель, виконання та моніторингу;
 4) наразі серед цифрових інструментів реформи УПІ лише система DREAM забезпечує:
 - відображення проектів та програм у структурованому вигляді;
 - простежуваність руху проекту від етапу ініціювання до реалізації;
 - відображення його належності до відповідних портфелів;
 - зв’язок із даними про фінансування;
 - зв’язок із закупівлями через інтеграцію з електронною системою закупівель Prozorro;
 - відстеження етапів реалізації;
 - публічність інформації, достатньої для здійснення громадського контролю та моніторингу. 
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «публічний доступ до інтерактивної карти робіт, зокрема робіт з відновлення України, забезпечено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
@@ -2513,56 +2541,57 @@
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.5.2 Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктури України повідомлено, що: "у 2023 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 10 майданчиків габаритно-вагових комплексів зважування в русі WIM.
 У 2024 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 4 майданчиків зважування в русі WIM.
 У 2025 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 3 майданчиків зважування в русі WIM, а саме:
 WIM 52, який розташований на км 126+562 автомобільної дороги загального користування державного значення M-14 Одеса – Мелітополь – Новоазовськ, Миколаївської області;
 WIM 84, який розташований на км 12+801 автомобільної дороги загального користування державного значення Р-63/Н-03/ – Вартиківці – контрольно-пропускний пункт «Сокиряни» Чернівецької області;
 WIM 62, який розташований на км 1+941 автомобільної дороги Р-51 Мерефа – Лозова – Павлоград, Харківська область".
 Таким чином, можемо констатувати, Агентством відновлення у IV кварталі 2025 року проводилися роботи спрямовані на створення мережі нових WIM систем, у межах наявного фінансування та з урахуванням об'єктивної ситуації, що зумовлена дією військового стану. Відтак, можемо констатувати, що захід передбачений п. 2.5.10.5.2 Державної антикорупційної програми на 2023-2025 роки виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.5.3</t>
   </si>
   <si>
     <t>Publication on the official website of the State Service of Ukraine for Transport Safety of information about violations of dimension and weight limits as well as sanctions imposed for the relevant violations, particularly administrative penalties</t>
   </si>
   <si>
     <t>State Service of Ukraine for Transport Safety</t>
   </si>
   <si>
     <t>Information has been published on the website of the State Service of Ukraine for Transport Safety and is available to offenders.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.5.10.5.3 Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що:
 1) забезпечується цілодобовий автоматизований габаритно-ваговий контроль;
-2) станом на 31.03.2026 до ЦОД Укртрансбезпеки підключено 60 автоматичних пункти фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті (далі - автоматичний пункт);
-[...2 lines deleted...]
-5) на офіційному веб-сайті Укртрансбезпеки міститься посилання на Сервіс перевірки адміністративних правопорушень в галузі безпеки на транспорті зафіксованих в автоматичному режимі, що наповнюється інформацією з фотознімками або відеозаписом транспортного засобу в момент вчинення правопорушення, зафіксованого автоматичними пунктами, а також щодо суми накладеного стягнення, для ознайомлення з нею особи, яка притягається до відповідальності за таке правопорушення.
+2) на сьогодні до ЦОД Укртрансбезпеки підключено 60 автоматичних пункти фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті (далі - автоматичний пункт);
+3) обробка даних здійснюється за допомогою інформаційно-комунікаційної системи фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті в автоматичному режимі – комп’ютерної програми «Система автоматичної фіксації габаритно-вагового контролю транспортних засобів», яка за потреби зазнає доопрацювань та удосконалюється;
+4) її безперебійне функціонування досягнуто за допомогою технічної підтримки відповідних спеціалістів;
+5) з 01.01.2023 по 30.06.2026 включно винесено 30 516 постанов на суму 421,26 млн. грн;
+6) на офіційному веб-сайті Укртрансбезпеки міститься посилання на Сервіс перевірки адміністративних правопорушень в галузі безпеки на транспорті зафіксованих в автоматичному режимі, що наповнюється інформацією з фотознімками або відеозаписом транспортного засобу в момент вчинення правопорушення, зафіксованого автоматичними пунктами, а також щодо суми накладеного стягнення, для ознайомлення з нею особи, яка притягається до відповідальності за таке правопорушення.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є « інформація розміщена на веб-сайті Укртрансбезпеки та доступна для порушників».
-3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.5.3  Програми присвоєно статус «виконано вчасно і повністю».</t>
+3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.5.3  Програми присвоєно статус «виконано вчасно і повністю».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6931,51 +6960,51 @@
         <v>381</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>164</v>
       </c>
       <c r="I78" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>410</v>
       </c>
       <c r="K78" s="2"/>
       <c r="L78" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N78" s="2" t="s">
         <v>383</v>
       </c>
       <c r="O78" s="2" t="s">
         <v>411</v>
       </c>
       <c r="P78" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q78" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>366</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>412</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -7135,102 +7164,102 @@
         <v>381</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>164</v>
       </c>
       <c r="I82" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>422</v>
       </c>
       <c r="K82" s="2"/>
       <c r="L82" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N82" s="2" t="s">
         <v>383</v>
       </c>
       <c r="O82" s="2" t="s">
         <v>423</v>
       </c>
       <c r="P82" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q82" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>366</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>424</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>381</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>164</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>425</v>
       </c>
       <c r="K83" s="2"/>
       <c r="L83" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N83" s="2" t="s">
         <v>383</v>
       </c>
       <c r="O83" s="2" t="s">
         <v>426</v>
       </c>
       <c r="P83" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q83" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>366</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>427</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -7492,51 +7521,51 @@
         <v>381</v>
       </c>
       <c r="H89" s="2" t="s">
         <v>164</v>
       </c>
       <c r="I89" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J89" s="2" t="s">
         <v>443</v>
       </c>
       <c r="K89" s="2"/>
       <c r="L89" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N89" s="2" t="s">
         <v>383</v>
       </c>
       <c r="O89" s="2" t="s">
         <v>444</v>
       </c>
       <c r="P89" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q89" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>366</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G90" s="2" t="s">