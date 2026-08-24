--- v0 (2026-06-21)
+++ v1 (2026-08-24)
@@ -131,62 +131,61 @@
     <t>За інформацією Міноборони: "Опрацьовано та видано наказ Міністерства оборони України від 23.12.2023 № 771/нм “Про інвентаризацію об’єктів державної власності та надання відомостей до Єдиного реєстру об’єктів державної власності”.
 Положення, що містяться наказі, повною мірою відповідають вимогам, встановлений у змісті заходу, з огляду на що вказаний захід є виконаним повністю.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Performance of inventory of property rights for 100% real estate objects and land plots owned by enterprises, establishments and organizations, owned by Ministry of Defense of Ukraine, including business entities, whose corporate rights are controlled by Ministry of Defense of Ukraine, excluding ones located in the occupied territories and in territories adjacent to combat line </t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Inventory performed, 100% real estate objects and lands registered, except those located in territories adjacent to combat line or temporarily occupied by Russian Federation</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) з метою реалізації заходів із виконання Державної антикорупційної програми на 2023 – 2025 роки керівникам суб’єктів господарювання надано доручення щодо проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна і земельних ділянок Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121;
 3) щорічну інвентаризацію за 2024 рік проведено та подано органу управління від 80% суб’єктів господарювання, 20% в стані реорганізації (ліквідація, банкрутство);
-4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств;
-[...2 lines deleted...]
-7) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі.
+4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств, таким чином інвентаризація проведена та передано до органу управління 98% суб’єктів господарювання, 2% в стані реорганізації (ліквідація, банкрутство);
+5) впродовж ІІ кварталу 2026 року за результатами інвентаризації, суб’єктами господарювання, функціональне управління яких покладено на Головне управління оборонних активів, зареєстровано право власності за державою в особі Міноборони на нерухоме майно (будівель та споруд), що становить 61 % та на земельні ділянки що становить 91 %;
+6) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність коштів у суб’єктів господарювання на виготовлення правовстановлюючих документів на нерухоме майно та земельні ділянки.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію та зареєстровано 100 відсотків обʼєктів нерухомого майна та земель, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.1.1.7</t>
   </si>
   <si>
     <t>Conducting the annual monitoring of the quantity of inventoried and registered real rights to immovable properties of the Ministry of Defense and enterprises, organizations, and institutions under the Ministry’s jurisdiction and land plots owned by enterprises, establishments and organizations, owned by Ministry of Defense of Ukraine, including business entities, whose corporate rights are controlled by Ministry of Defense of Ukraine, excluding ones located in the occupied territories and in territories adjacent to combat line</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Reports on the monitoring findings have been published.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.1.7 Державної антикорупційної програми, затвердженої постановою Кабінету Міністрів України від 4 березня 2023 р. № 220 «Про затвердження Державної антикорупційної програми на 2023-2025 роки» (далі – Програма) за I квартал поточного року.
 1. Заходу 2.6.1.1.7 Програми був присвоєний статус «прогрес виконання відсутній».
 2. Підставою для присвоєння такого статусу була інформація про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця.
 3. Відповідно до такої інформації:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
@@ -215,58 +214,57 @@
 Моніторинг заходу 2.6.1.1.7 Програми за IV квартал 2025 року.
 13. Відповідно до інформації про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління за результатом якого 
 суб'єктами господарювання функціональне управління яких покладено на Головне управління оборонних активів зареєстровано право власності за державою в особі Міноборони на 65% нерухомого майна та право постійного користування на 74 % земельних ділянок, зокрема за 2025 рік на 3259 га.
 2) Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України 
 (лист від 30.12.2025 №73/1756-сл)
 14. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.7 Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (1)</t>
   </si>
   <si>
     <t>Ministry of Defense of Ukraine, Security Service of Ukraine, National Guard, and State Border Service performance of inventory and registration of land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t xml:space="preserve">state budget </t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>Inventory of 100% of lands, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.10 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) у межах виділеного фінансового ресурсу, у 2025 році та першому кварталі 2026 року проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
-[...2 lines deleted...]
-4) потребує реєстрації близько 37,66 тис. га. (без урахування тимчасово окупованих територій).
+1) у межах виділеного фінансового ресурсу, у 2025 році проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
+2) у 2026 році узагальнено потребу та заплановано розроблення документації із землеустрою щодо 47 земельних ділянок загальною площею 4282,3339 га на суму 3100,0 тис. грн;
+3) станом на 30.06.2026 на обліку Міноборони перебуває 4736 земельних ділянок, загальною площею 520,69 тис. га., проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 3300 земельних ділянок, загальною площею 417,42 тис. га., що становить 80,2 %. Потребує реєстрації близько 37,58 тис. га. бюджетного фонду (без урахування тимчасово окупованих територій).
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність первинних облікових документів на земельні ділянки, що не дає можливість своєчасного надання дозволів органами державної влади та місцевого самоврядування на проведення інвентаризації земельних ділянок та виготовлення правовстановлюючих документів, а також обмеженість фінансового ресурсу.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію 100 відсотків земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (2)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>За повідомленням МВС: "Проведено інвентаризацію 100 відсотків земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією".
 Зважаючи на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Security Service of Ukraine </t>
   </si>
   <si>
     <t>За повідомленням СБУ: "Проведено інвентаризацію 20 земельних ділянок, що належать до земель оборони, та зареєстровані речові права на них із внесенням до Держреєстру".
 Зважаючи на те, що СБУ в межах компетенції провела інвентаризацію всіх земельних ділянок, що належать до земель оборони, та зареєструвала речові права на них, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (4)</t>
   </si>
   <si>
@@ -276,57 +274,55 @@
     <t>За повідомленням Нацгвардії: "Протягом 2024 року Головним управлінням Національної гвардії України у відповідності до Порядку проведення інвентаризації земель, затвердженого постановою Кабінету Міністрів України від 5 червня 2019 року № 476 та наказу МВС від 30.07.2019 № 633 «Про ведення обліку об’єктів державної власності» проведено інвентаризацію 100 відсотків земель оборони, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 За результатами проведеної інвентаризації узагальнено перелік земель, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, а також забезпечено подання актуалізованої інформації до Міністерства внутрішніх справ України для подальшого звітування до Фонду державного майна України відповідно до встановленої законодавством форми за допомогою АС «Юридичні особи»".
 Зважаючи на вищевикладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (5)</t>
   </si>
   <si>
     <t>Administration of the State Border Guard Service</t>
   </si>
   <si>
     <t>За повідомленням Адміністрації Держприкордонслужби: Упродовж 2024 року органами Держприкордонслужби проведено інвентаризацію 100% земельних ділянок, розташованих поза межами територій, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією. За результатами інвентаризації проведено звірку облікових даних щодо 1394 земельних ділянок, що перебувають на балансі органів Держприкордонслужби. З них на 1362 земельні ділянки здійснено реєстрацію речових прав, що складає 98% від їх загальної кількості. Щодо 32 земельних ділянок (2%) загальною площею 2348,729 га реєстрацію речових прав не здійснено з причин необхідності відновлення меж земельних ділянок у судовому порядку та присвоєння їм кадастрових номерів, відсутності дозволу на розробку проєкту землеустрою та потреби в оновлені технічного паспорту, а також підготовки до прийняття рішення про їх подальшу передачу в комунальну власність територіальних громад. Очікуваний термін завершення реєстрації речових прав на такі землі – грудень 2025 року".
 Зважаючи на те, що показником виконання заходу є проведення інвентаризації 100% земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією, зазначений захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.11 (1)</t>
   </si>
   <si>
     <t>Annual monitoring of a number of inventoried and registered land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>Published report on monitoring results</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.11 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами проведеного моніторингу станом на 31.03.2026 на обліку Міноборони перебуває 4688 земельних ділянок, загальною площею 520,70 тис. га;
-[...2 lines deleted...]
-4) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/nvcpvt.
+1) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/korqbi;
+2) результати роботи щодо проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією протягом 2025 року оприлюднено за посиланням https://surl.li/gqbxxk.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (2)</t>
   </si>
   <si>
     <t>1. За інформацією МВС: "Звіт про результати моніторингу кількості проінвентаризованих земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, опубліковано на сайті МВС".
 2. Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства внутрішніз справ України. 
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.11 (2) Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (3)</t>
   </si>
   <si>
     <t>1. Відповідно до інформації про стан виконання заходу 2.6.1.1.11 (3) Програми, що отримана від головного виконавця: проведено інвентаризацію 166 земельних ділянок Служби безпеки України, 142 ділянки зареєстровано на праві постійного користування, державної реєстрації потребує 24 земельних ділянок, заходи з реєстрації продовжують проводитися.
 2. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 4. З огляду на те, що Службою безпеки України повідомлено про проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, однак не опубліковано звіт про результати такого моніторингу у відкритому доступі, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.6.1.1.14</t>
   </si>
   <si>
     <t xml:space="preserve">Uploading Public cadaster map with data with data on land plots owned by Ministry of Defense of Ukraine and enterprises, establishments and organizations managed by Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine </t>
   </si>
   <si>
@@ -372,88 +368,88 @@
   <si>
     <t>Моніторинг заходу 2.6.1.2.2 (1) Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.2 (1) Програми, що отримана від головного виконавця:
 1) з метою реалізації заходів із виконання Державної антикорупційної програми на 2023 – 2025 роки керівникам суб’єктів господарювання надано доручення щодо проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна і земельних ділянок Міноборони та підприємств, установ і організацій, що належать до сфери його управління. 
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121. 
 3) щорічну інвентаризацію за 2025 рік проведено та подано органу управління 100% суб’єктів господарювання. (сторінки Акту прийому – передачі, які затверджені 22.09.2025 додаються).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.1.2.2 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.2 (2)</t>
   </si>
   <si>
     <t>За повідомленням МВС: "З урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС.
 Здійснено в установленому порядку державну реєстрацію права власності за державою в особі МВС на нерухоме майно, яке обліковується на балансі КНВО «Форт» МВС України, про що листами КНВО «Форт» МВС України від 25.09.2024 № 2510 та № 2511 поінформовано МВС".
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.2.2 (3)</t>
   </si>
   <si>
     <t>Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено  інвентаризацію та реєстрацію речових прав на 88,9% об’єктів нерухомого майна і 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено інвентаризацію та реєстрацію речових прав на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори, а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.2.2 (4)</t>
   </si>
   <si>
     <t>State Space Agency of Ukraine</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується та здійснюється в межах повноважень координація діяльності підприємств, що належать до сфери управління Державного космічного агентства, щодо проведення реєстрації речових прав на об’єкти нерухомого майна і  земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (4)</t>
   </si>
   <si>
     <t xml:space="preserve">Conducting an annual monitoring of the number of inventoried and registered real estate and land plots of business entities in the defense industry, state and state-owned enterprises of the defense industry, except for those located in the territories where military operations are (were) conducted or temporarily occupied by the Russian Federation, within the competence of managing state property
 </t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 88,9% об’єктів нерухомого майна та 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (3)</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується, проводиться в межах повноважень  моніторинг кількості проінвентаризованих та зареєстрованих об'єктів нерухомого майна і земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (1)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (1)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (1) Програми, що отримана від головного виконавця:
 1) до сфери управління Міністерства оборони єдині майнові комплекс державних підприємств та установ передано від Міністерства стратегічних галузей промисловості згідно акту прийому – передачі, які затверджені 22.09.2025;
 2) проведено в межах компетенції щодо управління об’єктами державної власності щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією в повному обсязі на підставі актів прийому-передачі від 22.09.2025;
 3) інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України (лист від 30.12.2025 № 73/1756-сл).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (2)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (2)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (2) Програми, що отримана від головного виконавця:
 1) з урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС;
 2) з метою здійснення державної реєстрації речових прав на об’єкти нерухомого майна у Державному реєстрі речових прав на нерухоме майно відповідно до вимог Закону України «Про державну реєстрацію речових прав на нерухоме майно та їх обтяжень», протягом 2024 року проведено технічну інвентаризацію  будівель та споруд, які обліковуються на балансі КНВО «Форт» МВС України, та виготовлено технічну документацію на 46 об’єктів нерухомості, які не було зареєстровано.
 У подальшому здійснено державну реєстрацію права власності за державою в особі МВС на зазначені вище об’єкти нерухомого майна;
 3) КНВО «Форт» МВС України в установленому законодавством порядку оформлено право постійного користування на 5 земельних ділянок;
 4) станом на 01.01.2026 КНВО «Форт» МВС України в установленому порядку  зареєстровано 56 будівель і споруд та 5 земельних ділянок;
 5) разом з тим, на сьогодні в користуванні КНВО «Форт» МВС України перебуває 1 земельна ділянка, на яку з об’єктивних причин тимчасово не може бути оформлено право постійного користування в Державному реєстрі речових прав на нерухоме майно, оскільки частина цієї земельної ділянки є предметом судового спору (відповідно до постанови Верховного суду від 07.05.2025 справу 128/680/21 направлено на новий розгляд до суду першої інстанції);
@@ -480,58 +476,60 @@
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.3.1 Програми за IV квартал 2025 року.
 1. На виконання заходу передбаченого п. 2.6.1.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що виконання заходу завершено у IV кварталі 2025 року.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
 4. З огляду на вищевказане, а також джерела інформації, надані Міністерством оборони України, за результатами моніторингу за IV квартал 2025 року констатуємо, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.6.1.3.4</t>
   </si>
   <si>
     <t>Development of technical economic justification and technical task to develop Fuel consumption and quality accounting and monitoring system for Armed Forces of Ukraine, all structural divisions, organizations, and state enterprises (in case of distribution of fuels and lubricants), managed by Ministry of Defense of Ukraine, in military units directly subordinated to Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>22.03.2026</t>
   </si>
   <si>
     <t>The statement of work has been developed.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.3.4 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами наради щодо розроблення техніко-економічного обґрунтування та технічного завдання із залученням представників Командування Сил логістики Збройних Сил України, кафедри військової підготовки Івано-Франківського Національного технічного університету нафти і газу, Центру трансформації процесів оборонних ресурсів Міністерства оборони України, та з метою подальшого виконання заходів впровадження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, 12.01.2025 (протокол додається) вирішено:
-[...1 lines deleted...]
-- провести моніторинг ринку на предмет наявності підприємств (організацій, установ), що спроможні розробити технічне завдання для коригування та виготовлення проєктно-кошторисної документації даного проєкту, а також проведення експертного обстеження існуючої автоматизованої системи контролю та обліку світлих нафтопродуктів (АСКОСН).
+1) автоматизована система належить до категорії комплексних науково-прикладних робіт, та передбачає проведення всебічного аналізу вихідних даних, варіантне опрацювання технічних рішень, виконання техніко-економічних розрахунків, оцінку ефективності та ризиків, а також обґрунтування доцільності створення системи, отже, слід врахувати необхідність забезпечення сумісності з існуючими інформаційними системами, дотримання вимог кібербезпеки та захисту інформації, врахування стандартів і підходів держав-членів НАТО, проведення міжвідомчого узгодження із залученням широкого кола зацікавлених органів та установ;
 2) розроблені раніше технічні завдання і відпрацьовані проєкти автоматизованої системи АСКОСН на 11 об’єктів (ЦПЗ, ОЦЗП, СП ОЦЗ), а також вже встановлені у 2021 році рівнеміри і автоматизовані системи обліку на 4 (чотирьох) центрах забезпечення пальним, по яким з початку повномасштабного вторгнення ворогом були нанесені удари на даний час не працюють;
-3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами.
+3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами;
+4) листом КСЛ ЗСУ від 18.05.2026 за №370/6028/КСЛ, направлено звернення на заступника Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації щодо створення робочої групи для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+5) відповідно до рішення заступника Міністра оборони, листом КСЛ ЗСУ від 08.06.2026 №370/6992/КСЛ до Центру трансформації процесів управління оборонними ресурсами надано представників від КСЛ ЗСУ для включення до складу робочої групи;
+6) згідно з дорученням Центру трансформації процесів управління оборонними ресурсами від 03.06.2026 №4487, визначено спільно з представниками ДЦТ МОУ та КСЛ ЗСУ організувати спільну роботу для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+7) продовжується відповідна робота.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 22.12.2025 (дата початку виконання) – 22.03.2026 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.6.1.4</t>
   </si>
   <si>
     <t>A complete inventory and assessment of intellectual property of defense industry entities was conducted</t>
   </si>
   <si>
     <t>2.6.1.4.2 (6)</t>
   </si>
   <si>
     <t>Inventorying and appraising intellectual property of business entities in the defense industry, military units, higher military educational establishments, military educational depts. of higher educational establishments and Armed Forces of Ukraine organizations, state enterprises, business entities, establishments and organizations, managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>100 percent of intellectual property of business entities in the defense industry and business entities, managed by Ministry of Defense of Ukraine, has been appraised.</t>
   </si>
@@ -714,54 +712,54 @@
   <si>
     <t>Secrecy in defense procurement has been reduced to a reasonable level, the volume of information on procurement results is made public, including as a set of data, and a transparent system of pricing for defense products is in place</t>
   </si>
   <si>
     <t>2.6.2.2.3</t>
   </si>
   <si>
     <t>Provision of performance of analytical research on protection of confidential information, in particular, regarding identification of scope of data published in electronic procurement system, including military procurement data declassification procedures</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Economy, Environment and Agriculture of Ukraine,
 Security Service of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Results of analytical research has been published and presented for the public</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) проведено аналітичне дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі;
-2) станом на теперішній час опрацьовується питання щодо оприлюднення та презентації для громадськості.
+2) результати аналітичного дослідження оприлюднено та презентовано для громадськості на сайті Міністерства оборони України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «результати аналітичного дослідження оприлюднено та презентовано для громадськості».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.2.3</t>
   </si>
   <si>
     <t>It has been made possible to carry out procurement not only based on the lowest price criterion, but also taking into account the life cycle cost of products and other non-price criteria necessary for the procurement of goods, works or services that meet the needs of the Armed Forces and other security and defense forces</t>
   </si>
   <si>
     <t>2.6.2.3.1</t>
   </si>
   <si>
     <t>Monitoring draft laws that propose amendments to the Law of Ukraine On Defense Procurement, which stipulates the following criteria of evaluation of bids submitted by bidders in the procurement process: 
 1) the level of life cycle support (warranty and after-sales service, disposal, etc.); 
 2) the life cycle cost, and preparation of the relevant proposals.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.2.3.1 Програми за IV квартал 2025 року.
 1. Відповідно до інформації, що надана головним виконавцем:
 Протягом звітного періоду проводився регулярний моніторинг проєктів законів які передбачають внесення змін до Закону України “Про оборонні закупівлі” за критеріями: 
 1) рівень забезпечення життєвого циклу (гарантійне та сервісне обслуговування, утилізація тощо); 
 2) вартість життєвого циклу та інші. 
 За період проведення моніторингу до Закону України були внесені зміни № 3589-IX від 22.02.2024; № 4111-IX від 04.12.2024, що не відносилися до вищезазначених критеріїв. 
 2.  Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 3.  З огляду на вищевказану інформацію, констатуємо, що захід виконано.</t>
   </si>
@@ -787,101 +785,97 @@
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine,
 Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.2.4.1 Програми за IV квартал 2025 року.
 1. Відповідно до інформації, що надана головним виконавцем: 
 "Прийнято Постанову  Кабінету Міністрів України  від 17 грудня 2025 р. № 1683 "Про внесення змін до Порядку створення, функціонування та ведення електронного реєстру учасників відбору та виконавців державних контрактів (договорів), внесення до нього суб’єктів господарювання”.
 2. З огляду на вищевказане, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.2.4.1  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.2.4.2</t>
   </si>
   <si>
     <t>Putting into operation the Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements), which will perform the functions indicated in subclause 2.6.2.4.1 and, among other things, contains systematized data on business entities based on classification attributes, and is populated with data automatically</t>
   </si>
   <si>
     <t xml:space="preserve">The Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements) has been put into operation. </t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що електронний реєстр учасників відбору та виконавців державних контрактів (договорів) перебуває на етапі розробки.
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що відповідно до Наказу начальника Головного управління інформаційних технологій від 26.05.2026 №41 введено в дослідну  експлуатацію Електронний реєстр учасників відбору та виконавців державних контрактів (договорів) (ІКС "Реєстр зброярів") з використанням реальних даних.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «електронний реєстр учасників відбору та виконавців державних контрактів (договорів) введено в експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус  виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.2.5</t>
   </si>
   <si>
     <t>In order to minimize the risks of corruption in import procurement, cooperation with the NATO Support and Supply Agency has been established</t>
   </si>
   <si>
     <t>2.6.2.5.1</t>
   </si>
   <si>
     <t>Defining procedures for conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs, which have been identified according to the list of international specialist organizations and their representative offices involved in procurement of defense goods, work, and services, approved by the resolution of the Cabinet of Ministers of Ukraine dated May 26, 2021, No. 527</t>
   </si>
   <si>
     <t>The procedures have been defined.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) станом на сьогодні, у зв’язку з організаційними заходами (змінами) в Агенції НАТО з підтримки та постачання, введення правового режиму воєнного стану, організаційними змінами в Міністерстві оборони України та створенням державного підприємства Міністерства оборони України “Агенція оборонних закупівель” (далі – ДП “АОЗ”), згаданий порядок застарів та не використовується;
-2) відповідно до запиту Міністерства оборони України, щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання та Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
-[...3 lines deleted...]
-6) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
+2) відповідно до запиту Міністерства оборони України щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, також розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання і Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
+3) станом на 30.06.2026 проєкт Угоди пройшов погодження Центральними органами виконавчої влади та направлений для проведення правової та антикорупційної експертиз до Міністерства юстиції України та Національного агентства з питань запобігання корупції;
+4) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «процедури визначено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>2.6.2.5.2</t>
   </si>
   <si>
     <t>Conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs in accordance with the procedures indicated in subclause 2.6.2.5.1</t>
   </si>
   <si>
     <t>At least 5 percent of defense procurement has been conducted through international specialist organizations.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, як за програмою міжнародних військових продажів Уряду США (далі – FMS), так і за програмою прямих комерційних продажів (DCS);
-[...3 lines deleted...]
-5) за результатами зустрічі досягнута домовленість продовжувати подальшу комунікацію між Міністерством оборони України та виробником, а також залучати Агенцію, щойно виникне необхідність.
+1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, зокрема через програму Уряду США «Міжнародні військові продажі» (далі – FMS);
+2) у ІІ кварталі 2026 представники Агенції залучалися до обговорення спільних проєктів з одним із найбільших світових виробників ЗРК на запит Управління міжнародних проєктів Міністерства оборони України;
+3) такі обговорення стосувалися посилення спроможностей Повітряних Сил Збройних Сил України та розбудови співпраці у сфері налагодження промислової кооперації, які реалізовуватимуться, зокрема через використання інструментів FMS.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за ІІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.3 The ineffective model of control over defense products in the production process does not make it possible to completely rule out the supply of defective weapons and military equipment in a timely manner.</t>
   </si>
   <si>
     <t>2.6.3.1</t>
   </si>
   <si>
     <t>The existing system of state guarantees of the quality of defense goods, works and services in Ukraine implements international requirements and standards for conformity assessment of quality management systems of manufacturers and suppliers, which also meet NATO standards</t>
   </si>
   <si>
     <t>2.6.3.1.1</t>
   </si>
   <si>
     <t>Development of a draft order of the Ministry of Defense on approval of the concept of creation and operation of an electronic information and communication system to support the system of state quality assurance of defense products, including a database of results of assessing the compliance of suppliers' quality management systems with the requirements set by NATO standards and/or relevant military standards</t>
   </si>
   <si>
     <t>день набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
   </si>
   <si>
     <t>один місяць з дня набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
   </si>
   <si>
     <t>The draft order has been drafted and publicized for a public discussion.</t>
   </si>
@@ -955,78 +949,76 @@
   </si>
   <si>
     <t>1. Відповідно до інформації, що надана головним виконавцем:
 1) здійснено постійний моніторинг;
 2) проєктів законів які передбачають внесення змін до Закону України «Про оборонні закупівлі», що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні - до Міністерства оборони України (як уповноваженого органу з державного гарантування якості) в звітний період не надходило.
 2. З огляду на вищевказане, констатуємо, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.1.6</t>
   </si>
   <si>
     <t>Development of technical project and industrial operation of electronic information communication system to support the state military products quality insurance system, including database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards</t>
   </si>
   <si>
     <t>десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>System commissioned for industrial operation</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.3.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що здійснюються заходи щодо розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції відповідно до затвердженої заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 05.12.2025 №6751/уд “Дорожньої карти з цифровізації та цифрової трансформації процесів державного гарантування якості”.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
-3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за I квартал 2026 року даний захід є виконаним частково.</t>
+3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за ІІ квартал 2026 року даний захід є виконаним частково.</t>
   </si>
   <si>
     <t>2.6.3.2</t>
   </si>
   <si>
     <t>The authorized agency on state guarantees of quality of defense products has been formed and is operating and issuing certificates of conformity</t>
   </si>
   <si>
     <t>2.6.3.2.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine approving the regulation on the authorized agency on state guarantees of quality, which defines:
 1) the organizational structure of the authorized agency on state guarantees of quality;
 2) the independence of the activities of the authorized agency on state guarantees of quality, which is achieved by the Ministry of Defense prohibiting an interference with the operations of this agency;
 3) supporting the functions of the agency by means of an electronic information communication system to support the state military products quality insurance system, incl. database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards;
 4) the resolution of the Cabinet of Ministers of Ukraine dated June 16, 2021, No. 622 On the Authorized Agency on State Guarantees Of Quality is no longer in effect.</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-[...1 lines deleted...]
-2) наразі Міноборони проводить робочі консультації з фахівцями Секретаріату Кабінету Міністрів України щодо зауважень Юридичного департаменту СКМУ до зазначеного проекту акту.
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що Кабінетом Міністрів України прийнято постанову від 17 червня 2026 р. № 788, якою затверджено Положення про уповноважений орган з державного гарантування якості.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «постанову Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.07.2023 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.3.2.2 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, а також відсутність у прийнятому акті положень, які відтворюють п.п. 4 п.п. 2.6.3.2.2., відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.2.3</t>
   </si>
   <si>
     <t>Introducing a system for training and development of professional competencies of the staff in the system of state guarantees of quality, and performing their certification</t>
   </si>
   <si>
     <t>Training programs focusing on the assessment of conformity of the quality management system of producers have been developed.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.3.2.3 Програми за IV квартал 2025 року.
   1. Відповідно до інформації, наданої головним виконавцем:
 "Запроваджено та забезпечується функціонування дієвої комплексної системи підготовки і підвищення професійної компетенції персоналу системи державного гарантування якості та представників підприємств оборонно-промислового комплексу, що ґрунтується на вимогах національного законодавства і стандартах НАТО серії AQAP.  Розроблено та впроваджено тренінгові програми з оцінювання відповідності систем менеджменту якості виробників, які реалізуються на базі провідних національних закладів освіти, громадських і міжнародних навчальних платформах. Забезпечено багаторівневу підготовку, регулярне підвищення кваліфікації та системне оцінювання професійних знань персоналу.                 
   Розроблено навчальну план-програму курсу підвищення кваліфікації з питань державного гарантування якості та проведення аудитів системи менеджменту якості підприємств оборонно-промислового комплексу (шифр – ОМ-ДГЯ) (розроблено робочою групою Управління державного гарантування якості та Національним університетом оборони України, наказ начальника управління від 04.08.2025 №101/нагд та затверджено начальником Головного управління державного гарантування якості 16.10.2025) на базі Національного університету оборони України, в рамках якого успішно пройшло підготовку та отримали сертифікати - 46 фахівців ДГЯ;
   На базі Національного технічного університету України “КПІ імені Ігоря Сікорського” розроблена навчальна програма “Стандартизація та системи менеджменту якості в оборонно-промисловому комплексі” та  запроваджено курс з навчання фахівців підприємств оборонно-промислового комплексу за програмою (затверджена  ректором та начальником Управління державного гарантування якості від 03.06.2025), в рамках якого здійснено підготовку 80 представників оборонних підприємств з отриманням сертифікатів".
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є "тренінгові програми оцінювання відповідності системи менеджменту якості виробників розроблено".
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. Констатуємо, що захід є виконаним за результатами моніторингу за IV квартал 2025 року.</t>
   </si>
   <si>
     <t>2.6.3.2.4 (3)</t>
   </si>
   <si>
     <t>Informing the defense industry complex business entities on implementation of the state quality insurance system and the state customers’ ability to apply additional qualification conformity criteria to the state quality insurance requirements</t>
@@ -1092,151 +1084,152 @@
   <si>
     <t>2.6.4.1.4</t>
   </si>
   <si>
     <t>Holding a public discussion of the findings of the audit indicated in subclause 2.6.4.1.3 in order to determine ways to eliminate the shortcomings of the existing housing waiting list by launching a digital automated system for registration of apartments</t>
   </si>
   <si>
     <t>За попереднім повідомленням Міноборони: "З 1 по 10 липня 2024 року на офіційному вебпорталі МО України з залученням Департаменту гуманітарного та соціального забезпечення МО України на онлайн брифінгу вивчалась громадська думка щодо шляхів вирішення проблем забезпечення житлом військовослужбовців ЗСУ. Взяли участь 277 громадян України та надано 243 пропозиції щодо зазначеного питання.
 Водночас, у зв'язку із перенесенням офіційного сайту Міноборони на іншу платформу та його редизайн, неможливо додати посилання на подію".
 За актуальною інформацією Міноборони: "На адресу Управління масової інформації направлено Аудиторський звіт, лист від 13.03.2025 № 2459\2751 для його повторного оприлюднення та повторного громадського обговорення".
 Зважаючи на викладене вище слід констатувати, що захід виконано повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.5</t>
   </si>
   <si>
     <t>Performance of annual inventory of military personnel and their family members records, in case they require improvement of housing conditions, verification of data</t>
   </si>
   <si>
     <t>Inventory results report has been published</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що інвентаризацію облікових справ військовослужбовців проведено станом на 01.01.2026, списки оприлюднено на сайті МОУ.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати інвентаризації оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.4.1.6</t>
   </si>
   <si>
     <t>Identification of needs on development of information communication system of the military personnel housing and housing stock records, which, in particular, includes the following:
 1) maintenance of the housing stock accounting, queueing changes record, calculation of min/max housing space that can be provided to the accounted military personnel;
 2) maintenance of a record of military personnel, who obtained permanent housing, in particular, by privatization of official housing (with indication of square meters, cost, number of rooms, funding sources) or monetary compensation for the due housing with indication of queuing data (general, primary, extraordinary) and justification of prioritization of provision of housing;
 3) maintenance of a record of a military personnel, living in official housing;
 4) maintenance of a record of a military personnel, receiving monetary compensation for renting or living in housing rented by the military units</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>Need of developing a system has been established</t>
   </si>
   <si>
     <t>Заходи 2.6.4.1.6 та 2.6.4.1.7 є взаємовпов'язаними.
 Відповідно до інформації, що надана головним виконавцем: "Надано на погодження начальнику Генерального штабу Збройних Сил України заявку на створення програмного забезпечення щодо впровадження інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України та обліку житлового фонду Міністерства оборони України, яку начальником Генерального штабу погоджено та надано доручення відповідним структурним підрозділам Збройних Сил України від 29.03.2025 № 35303/С".
 З огляду на вищезазначене, захід є виконаним вчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.7</t>
   </si>
   <si>
     <t>Development of economic justification and technical task for development of information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>Technical task has been developed</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.7 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) для визначення порядку подальших дій щодо виконання заходу, визначеному підпунктом 2.6.4.1.7, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
-[...1 lines deleted...]
-3) у зв'язку з прийняттям Закону України ""Про основні засади житлової політики"" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
+1) рішенням продуктового комітету з питань цифрової трансформації в системі Міноборони (Протокол № 7 від 24.10.2025), прийнято одноголосне негативне рішення на створення та впровадження в діяльність Збройних Сил України ІКС “ЖИТЛО+”;
+2) для визначення порядку подальших дій щодо виконання пунктів Програми 2.6.4.1.6 - 2.6.4.1.10 Плану, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з: 
+- 15.01.2026 проведено узгоджувальну нараду, з залученням фахівців Міноборони та Збройних Сил, стосовно визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців;
+- станом на теперішній час по результатам проведеної наради, рішення про визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації не прийнято. (листи КСЛ: від 30.01.2026 № 370/1016/КСЛ, від 18.02.2026 № 370/1755/КСЛ, від 26.06.2026 № 370/7939/КСЛ).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.05.2025 (дата початку виконання) – 30.06.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Development of operational technical project and industrial operation of information communication system, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>System has been transferred to industrial operation</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-[...5 lines deleted...]
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що для визначення порядку подальших дій щодо виконання заходів, визначеному підпунктом 2.6.4.1.6,  відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6. Про результати проведення наради та подальші заходи   КСЛ ЗСУ не повідомлено.
+2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу, передбаченого п. 2.6.4.1.8 є невизначеність порядку подальших дій щодо виконання заходів, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 та з причин, зазначених у п. 2.6.4.1.7.
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
+4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.07.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+5. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.9</t>
   </si>
   <si>
     <t>Development of order on approval of provisions for information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>Order has been issued and published</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.9 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) для визначення порядку подальших дій щодо виконання заходу, визначених підпунктами 2.6.4.1.6 -2.6.4.1.10, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
-2) не розпочато виконання заходу з причин зазначених у п.п. 2.6.4.1.7. - 2.6.4.1.8.
+1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Uploading and maintenance of the information communication system data, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>System data is regularly updated</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.10 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
-2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «дані системи регулярно оновлюються».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.2</t>
   </si>
   <si>
     <t>A new mechanism was introduced to meet the housing needs of servicemen: state mortgage and leasing programs are used; monetary compensation is applied; housing is built with the involvement of external credit funds; a list of unfinished construction projects that have been reconstructed for housing needs has been determined; the Housing Code of Ukraine has been repealed</t>
   </si>
   <si>
     <t>2.6.4.2.1</t>
   </si>
   <si>
     <t>Developing a draft order of Cabinet of Ministers of Ukraine approving the Concept for Providing Military Personnel and Their Family Members with Housing, which provides for: 
 1) implementation of new mechanisms for satisfying the housing needs of military personnel, particularly state loan programs for construction, mortgage and leasing programs;
 2) identification and justification of priority measures to reduce queues in such areas as construction, procurement, reconstruction, monetary compensation, mortgage, etc.;
 3) implementation of information communication system of military personnel housing accounting to satisfy their housing needs.</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>За повідомленням головного виконавця:
 1) розроблено проєкт розпорядження Кабінету Міністрів України «Про схвалення Концепції забезпечення житлом військовослужбовців, ветеранів військової служби Збройних Сил України, інших військових формувань та членів їх сімей». Проєкт Концепції погоджено з заінтересованими органами;
@@ -1255,77 +1248,77 @@
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>За попередніми повідомленнями Міноборони: "Міністерством оборони України розроблено проєкт розпорядження Кабінету Міністрів України "Про схвалення Концепції забезпечення житлом військовослужбовців, ветеранів військової служби Збройних Сил України, інших військових формувань та членів їх сімей" (далі – Проєкт Концепції) та направлено на погодження до заінтересованих органів, отримано зауваження, які враховано частково.
 Відповідно до Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою Кабінету Міністрів України від 03 листопада 2010 року № 996, на сайті Міністерства оборони України з 18 вересня по 09 жовтня 2023 року проводилося громадське обговорення проєкту Концепції. Пропозицій та зауважень щодо зазначеного проекту розпорядження до Головного управління капітальних вкладень не надходило. Водночас вказану інформацію 18.09.2023 було розміщено на офіційному веб сайті Міністерства оборони України".
 Зважаючи на викладене, захід є таким, що виконаний вчасно та повністю.
 Водночас, Міністерство оборони України в І кварталі 2025 року повідомило, що в квітні 2025 року заплановане проведення повторного громадського обговорення доопрацьованого проєкту Концепції.</t>
   </si>
   <si>
     <t>2.6.4.2.3</t>
   </si>
   <si>
     <t>Submission of the draft regulation of Cabinet of Ministers of Ukraine on approval of the concept, indicated in subclause 2.6.4.2.1, and its concomitance</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Regulation of Cabinet of Ministers of Ukraine has been approved</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що листом № 220/3620 від 14.03.2026 доопрацьований проєкт Концепції винесено на розгляд Кабінету Міністрів України.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що 28.04.2026 рішенням Урядового комітету з питань паливно-енергетичного комплексу, промислової політики, захисту довкілля, природних ресурсів, цифрової трансформації, розвитку інновацій, технологій, національної безпеки, оборони, ветеранів та охорони здоров’я проєкт розпорядження знято з розгляду..
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «розпорядження Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.4.2.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) making amendments to art. 12 of the Law of Ukraine ‘On social and legal protection of military personnel and their family members’ to identify the following:
 provision of housing to military personnel;
 provision of monetary compensation for due housing;
 implementation of other mechanisms to satisfy the military personnel needs;
 2) non-application of provisions of the Housing Code of Ukraine towards mechanisms of provision of housing to the military personnel.</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Verkhovna Rada of Ukraine.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.2.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) Міноборони розроблено проєкт Закону України “Про внесення змін до деяких законів України щодо отримання військовослужбовцями та членами їх сімей жилих приміщень у приватну власність”, який погоджено із заінтересованими органами, проведено правову і антикорупційну експертизу, та внесено на розгляд Кабінету Міністрів України;
 2) 21.08.2025 рішенням Урядового комітету з питань цифрової трансформації, інновацій, розвитку освіти, науки та технологій, охорони здоров’я, молоді та спорту, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей законопроєкт знято з розгляду;
 3) разом з тим, Законом України "Про основні засади житлової політики" (який набрав чинності 15.02.2026) внесено зміни до ст. 12 Закону України “Про соціальний і правовий захист військовослужбовців та членів їх сімей”, якими визначено забезпечення військовослужбовців жилими приміщеннями; надання грошової компенсації за належне їм для отримання жиле приміщення; застосування інших механізмів задоволення житлових потреб військовослужбовців передбачено непоширення дії положень Житлового кодексу України на механізми забезпечення військовослужбовців житловими приміщеннями.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «законопроект подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2024 (дата початку виконання) – 30.04.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.4.2.6</t>
   </si>
   <si>
     <t>Development of a draft Concept of the State Targeted Program on provisioning of housing to the Armed Forces of Ukraine military personnel, including the following sections:
 1) identification of issues in providing the housing to the Armed Forces of Ukraine military personnel;
 2) analysis of reason for issues and justification of a need for resolution;
 3) Program goal;
 4) establishment of optimal solutions of issues on the basis of comparative analysis of potential options;
 5) ways and methods of problem solving and Program implementation period; 
 6) expected results of Program implementation, identification of Program efficiency; 
 7) estimation of financial, material technical, labor resources, required for Program implementation</t>
   </si>
   <si>
     <t>Draft Concept has been developed and published for public discussion</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем за 3 квартал 2025 року: розроблено проєкт Концепції Державної цільової програми забезпечення житлом військовослужбовців Збройних Сил України. Проведено погодження із заінтересованими центральними органами виконавчої влади.
 Відповідно до вимог постанови КМУ від 31.01.2007 № 106 “Про розроблення та виконання державних цільових програм” проведено додаткове погодження із Міністерством захисту довкілля та природніх ресурсів, Міністерством освіти і науки України, Державним агентством з енергоефективності та енергозбереження України. 
 Станом на 30.09.2025 проєкт Концепції доопрацьовано з урахуванням поточних змін законодавства, а також тих, що знаходяться на розгляді у Верховній Раді України (проєкт Закону України “Про основні засади житлової політики”, р.н.12377 від 06.01.2025), та найближчим часом буде направлено до Мінекономіки для отримання узагальненого висновку.
 Констатуємо, що захід є виконаним.</t>
   </si>
   <si>
     <t>2.6.4.2.7</t>
@@ -1342,208 +1335,209 @@
   <si>
     <t>Public discussion has been conducted; its results had been published</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем: «На веб-сайті МОУ для проведення консультацій з громадськістю у період з 31.03.2025 по 14.04.2025 було розміщено проєкт Концепції. Крім того, 15.05.2025 було проведено обговорення проєкту Концепції під час засідання Громадської Ради Міністерства оборони України».
 Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено громадське обговорення та оприлюднено його результати».
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений альтернативно: дата початку виконання - 18 березня 2025 / день розроблення проекту Концепції, зазначеного у підпункті 2.6.4.2.6; дата завершення виконання - 18 квітня 2025 / один місяць з дня розроблення проекту, зазначеного у підпункті 2.6.4.2.6.
 З огляду на інформацію, що міститься вище, за результатами моніторингу за IІ квартал поточного року заходу 2.6.4.2.7  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.4.2.8</t>
   </si>
   <si>
     <t>Submission of a draft Concept, indicated in subclause 2.6.4.2.6, to Cabinet of Ministers of Ukraine for consideration</t>
   </si>
   <si>
     <t>14.04.2025</t>
   </si>
   <si>
     <t>15.07.2025</t>
   </si>
   <si>
     <t>Draft Concept has been approved by Cabinet of Ministers of Ukraine</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 31.03.2026 Проєкт Концепції доопрацьовується з урахування положень Закону України ""Про основні засади житлової політики"", який набрав чинності 15.02.2026.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 30.06.2026,  з урахуванням отриманих зауважень від Міністерства економіки, довкілля та сільського господарства України, доопрацьовано проєкт Концепції та підготовлено для направлення до Міністерства юстиції України для проведення правової експертизи.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «схвалено проект Концепції Кабінетом Міністрів України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 14.04.2025 (дата початку виконання) – 15.07.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.3</t>
   </si>
   <si>
     <t>Information on the housing provided to servicemen is published on the official website of the Ministry of Defense, indicating the area, cost, number of dwellings and sources of funding</t>
   </si>
   <si>
     <t>2.6.4.3.1</t>
   </si>
   <si>
     <t>Drafting an order of the Ministry of Defense on the publication of information about housing allocated to military personnel, which provides for:
 1) implementation of the register of of housing provisioned to the military personnel, including its floor area, cost, number of rooms, and sources of funding as a module of the military personnel housing accounting information communication system;
 22) publishing the register of housing provisioned to the military personnel on Ministry of Defense of Ukraine official website;
 3) procedure of publishing data on military personnel provisioned with permanent housing (with indication of size, cost, number of rooms, funding sources) or monetary compensation for due housing, with indication of type of queue (general, priority, extraordinary) and reasons for prioritization in housing provisioning.</t>
   </si>
   <si>
     <t>01.12.2024</t>
   </si>
   <si>
     <t>Order has been issues; its state registration and discussion has been completed</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) на виконання заходу, шляхом внесення відповідних змін до Інструкції з організації забезпечення військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями”, затвердженої наказом Міністерства оборони України від 31.07.2018 № 380, зареєстрованого в Міністерстві юстиції України 06 вересня 2018 за № 1020/32472 (із змінами), (далі − Інструкція) пунктом 11 розділу VІІ Інструкції визначено, що за результатами роботи Комісії з контролю за забезпеченням військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями та на підставі наданих Головним управлінням капітальних вкладень даних до Центрального управління інженерно-інфраструктурного забезпечення Командування Сил логістики Збройних Сил України, останній щороку до 01 лютого забезпечує висвітлення інформації стосовно наданого житла військовослужбовцям із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування на офіційному веб-сайті Міноборони із додержанням вимог Закону України ‟Про захист персональних даних”;
 2) зміни до Інструкції внесено наказом Міністерства оборони України № 404 від 19.06.2024;
 3) водночас, 13 січня 2026 року Верховною Радою України прийнято Закон України № 4751-IХ “Про основні засади житлової політики” (далі -Закон), яким передбачено створення Єдиної інформаційно-аналітичної житлової системи, що забезпечує збирання, накопичення, захист, облік, відображення, обробку та надання відомостей про житловий фонд України;
 4) статтями 31 та 32 Глави 6 “Інформаційне забезпечення реалізації права на житло” Розділу ІІ “Реалізація права на житло” Закону, разом з іншим, передбачені норми обов’язкового обліку шляхом внесення відомостей (інформації) про житловий фонд, призначений для забезпечення житлом військовослужбовців та членів їхніх сімей, та відомості про осіб, які є військовослужбовцями Збройних Сил України, інших утворених відповідно до законів України військових формувань;
 5) при цьому, згідно з абзацами четвертим та  п’ятим ч.1, п. 6 Розділу IV. “Прикінцеві та перехідні положення” Закону, Кабінету Міністрів України, між іншим, визначено у шестимісячний строк з дня опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом, забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>2.6.5 Corruption risks during the formulation and implementation of staffing policy in the field of defense, conscription (admission) to military service, admission to higher military educational institutions, education and service outside the country, organizational and staffing activities, and awarding of state awards</t>
   </si>
   <si>
     <t>2.6.5.1</t>
   </si>
   <si>
     <t>Appointments to positions are made on a competitive basis with the involvement of competitive selection and certification committees; an integrity check mechanism is being implemented</t>
   </si>
   <si>
     <t>2.6.5.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Decree of the President of Ukraine on amendments to the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the Decree of the President of Ukraine dated December 10, 2008, 
 No. 1153, which provides for (updates): 
 1) the appointment of military personnel to positions with staff categories that match their actual military ranks;
 2) the procedure for awarding the next military rank to military personnel with their simultaneous appointment to higher-ranking positions based on the rating principle (on a competitive basis);
 3) minimum and maximum periods of service with a specific military rank;
 4) probation procedure during recruitment of Ukrainian citizens for military service under contract in order to determine their fitness for military positions;
 5) procedure for expelling cadets pursuing higher or pre-university military education (if they choose not to continue their studies, due to disciplinary misconduct, systematic violations of contractual conditions by military personnel, failure to adhere to the curriculum (individual study plan), refusal to continue military service in positions held by officers, sergeants, and petty officers after their graduation from a military educational institution).</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>The draft order has been submitted to the President of Ukraine for review.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.1.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
-2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект указу подано на розгляд Президентові України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>2.6.5.1.2</t>
   </si>
   <si>
     <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which stipulates that: 
 1) appointment to higher-level positions shall be made according to the rating principle (on a competitive basis) with the involvement of committees selecting candidates for positions and committees on military service; 
 2) each member of the military force shall be rated against specific criteria: evaluation of achievements in military service in specific areas and/or specialties, appropriate level of military (professional military) education, military training and command of a foreign language, involvement in (experience commanding) combat missions, special operations, etc.;
 3) a representative of the anticorruption organizational unit shall be among the committee members;
 4) the procedure for conducting the competitive selection process (appointment) for a higher-level position involves an integrity check (specifically by administering a psycho-physiological test with the use of the lie detector), as well as by conducting interviews during which the standard of reasonable doubt is used for integrity evaluation;
 5) the criteria of integrity acceptable for military positions and procedures (protocols) of their verification / evaluation.</t>
   </si>
   <si>
     <t>Order has been issued, its state registration and publishing has been completed</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.1.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) видано Наказ Міністерства оборони України № 884 від 18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України", зареєстрований в Міністерстві юстиції України 09.01.2026 за № 39/45433;
 2) критерії доброчесності, прийняті для військових посадових осіб затверджені в Міноборони окремим документом у вигляді методичних рекомендацій.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
 4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.2 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.5.2</t>
   </si>
   <si>
     <t>Staff rotation is ensured, and individuals who have violated the requirements pertaining to prevention and resolution of conflicts of interest, other requirements, prohibitions and restrictions established by the Law of Ukraine On Prevention of Corruption are identified</t>
   </si>
   <si>
     <t>2.6.5.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to military regulations (incorporated into the Unified Regulations of the Armed Forces) with respect to defining the specific considerations of applying anticorruption restrictions and resolving the conflict of interest under the conditions of military service</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.2.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) Міноборони розроблено проект Закону України про внесення змін до Статуту внутрішньої служби ЗСУ;
 2) проект закону було повторно відправлено до Кабінету Міністрів України;
 3) листом Кабінету Міністрів України від 28.08.2025 №21508/0/2-25 проект Закону направлений до Верховної Ради України;
 4) проект Закону зареєстровано у Верховній Раді України за №13712 від 29.08.2025;
 5) постановою Верховної Ради України від 10.02.2026 №4775-IX законопроєкт включено до Порядку денного п’ятнадцятої сесії Верховної Ради України дев’ятого скликання.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект закону подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано невчасно та повністю».</t>
+4. Крім того, 16.07.2026 законопроект реєстр. № 13712 від 29.08.2025 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано чатково».</t>
   </si>
   <si>
     <t>2.6.5.2.2</t>
   </si>
   <si>
     <t>Conducting an annual public discussion of anticorruption efforts in the defense sector with participation of the public.</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Під час вказаного періоду щодо виконання п. 2.6.5.2.2. "Щорічне проведення публічного обговорення антикорупційних заходів у секторі оборони за участю громадськості" Управлінням формування політики доброчесності у сфері безпеки та оборони було проведено наступні заходи за безпосередньої участі громадськості:
 1) 19.07.2023 проведено пресконференцію «Як реалізувати антикорупційну політику в секторі оборони під час війни?»; у жовтні 2023 року проведено 6 тематичних обговорень стану реалізації ДАП у секторі оборони; у грудні 2023 року було обговорено стан впровадження рекомендацій НАЗК, наданих за результатами досліджень щодо подолання ТОП-15 корупційних ризиків у діяльності АТ «Українська оборонна промисловість» та ТОП-10 корупційних ризиків у забезпеченні військовослужбовців житлом; у березні 2024 року НАЗК було організовано та проведено тематичне обговорення стану впровадження системи державного гарантування якості (проблема 2.6.3 додатка 2 до ДАП);
 2) 20.03.2024 проведено робочу зустріч з ГО "StateWatch" щодо спільного щоквартального публічного обговорення результатів виконання заходів ДАП у секторі оборони. 18.06.2024 проведено публічне громадське обговорення стану виконання у секторі оборони заходів ДАП за період з березня 2023 року по березень 2024 року;
 3) 19.07.2024 НАЗК було організовано круглий стіл щодо шляхів забезпечення гарантій захисту та прав викривачів з числа військовослужбовців (зокрема, на досягнення очікуваного результату 1.6.3.4);
 4) 14.11.2024 НАЗК було проведено презентацію дослідження “Корупційні ризики під час здійснення централізованих тилових закупівель для ЗСУ”;
 5) 04.04.2025 НАЗК було проведено презентацію Плану імплементації рекомендацій щодо мінімізації корупційних ризиків під час здійснення централізованих тилових закупівель для ЗСУ;
 6) 22.05.2025 НАЗК провело захід з метою узгодження проєкту уніфікованого плану заходів на виконання завдань, передбачених Ціллю взаємосумісності 0204 «Розбудова доброчесності» Початкових вимог НАТО до взаємосумісності для України;
 7) 02.07.2025 відбувся захід, присвячений прогресу впровадження механізмів прозорості, доброчесності та підзвітності в діяльності ДП Міноборони “ДОТ” і “АОЗ” на виконання рекомендацій Стратегічного огляду системи оборонних закупівель України.
 8) 31.10.2025 у стінах НАЗК відбулося установче засідання Координаційної групи з імплементації рекомендацій Стратегічного огляду системи оборонних закупівель України.
 Отже, НАЗК було організовано публічні обговорення щодо антикорупційних заходів у секторі оборони за участю представників громадськості та міжнародних партнерів протягом усього звітного період. З огляду на викладене, захід є таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>2.6.5.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Decree of the President of Ukraine on amendments to the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the Decree of the President of Ukraine dated December 10, 2008, 
 No. 1153, which provides for the rotation (transfer) of military personnel between the relevant positions with a view to improving their qualifications and helping them acquire essential experience or using their resources more efficiently </t>
   </si>
   <si>
     <t>The draft Decree has been submitted to the President of Ukraine for review.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
-2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект Указу подано на розгляд Президентові України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.5.2.4</t>
   </si>
   <si>
     <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which defines the procedure for rotation (transfer) of military personnel between the relevant positions once every three to five years</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.5.2.4 Програми за IV квартал 2025 року.
 1. За повідомленням головного виконавця: «Наказ Міністерства оборони України № 884/нм від  18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України" доопрацьований з урахуванням зауважень Міністерства юстиції України та готується для направлення до Мін'юсту для державної реєстрації".
 2. Крім того,  Наказ Міністерства оборони України від 18.12.2025 № 884 зареєстровано в Міністерстві
 юстиції України 09.01.2026 за №  39/45433.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання)
 4. З огляду на вищевказану інформацію, зміст зазначеного наказу відповідає вимогам заходу 2.6.5.2.4. Отже, захід виконано невчасно та повністю.</t>
   </si>
   <si>
     <t>2.6.5.3</t>
   </si>
   <si>
     <t>The mechanism for obtaining lifting assistance has been simplified and clearly regulated</t>
   </si>
   <si>
     <t>2.6.5.3.1</t>
   </si>
@@ -2490,51 +2484,51 @@
         <v>65</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -3722,51 +3716,51 @@
       <c r="H35" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>166</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>167</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>168</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>169</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>170</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>171</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -3879,51 +3873,51 @@
       <c r="H38" s="3" t="s">
         <v>180</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>128</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M38" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>187</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>188</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>114</v>
+        <v>31</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -5511,51 +5505,51 @@
         <v>351</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K70" s="3"/>
       <c r="L70" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>352</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>353</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Q70" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>336</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>348</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>349</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>354</v>
       </c>
       <c r="G71" s="3" t="s">