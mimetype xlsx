--- v0 (2026-06-24)
+++ v1 (2026-08-11)
@@ -413,54 +413,53 @@
     <t>State Enterprise "Prozorro",
 State Enterprise "Medical Procurement of Ukraine",
 State Institution "Professional Procurement"</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.7.1.5.1. Державної антикорупційної програми на 2023-2025 роки, Міністерством економіки України, повідомлено, що: "проект Закону України “Про публічні закупівлі”, який розроблений Мінекономіки та поданий Кабінетом Міністрів України до Верховної Ради України (реєстр. № 11520 від 23.08.2024), 17.09.2024 прийнято за основу (у першому читанні)". З аналізу вказаного проекту Закону, можемо встановити, що ч. 18 ст. 14 значною мірою удосконалює порядок кваліфікації до електронного каталогу, унеможливлюючи дискримінацію учасників публічних закупівель на вказаному етапі. Відтак, з огляду на зміну законодавчого підходу щодо проведення кваліфікації до електронного каталогу, констатуємо, що законопроект № 11520 від 23.08.2024 р. корелюється з вимогами Державної антикорупційної програми. 
 Таким чином, можемо констатувати, що захід передбачений п. 2.7.1.5.1 виконаний повністю, однак з урахуванням порушення строків зазначених Державною антикорупційною програмою, відтак  невчасно.</t>
   </si>
   <si>
     <t>2.7.1.5.2</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the resolution of the Cabinet of Ministers of Ukraine dated September 14, 2020, 
 No. 822 On Approval of the Procedure for Forming and Using the e-Catalog with a view to preventing discrimination against bidders at the stage of qualification for the e-catalog (including in the list of qualified suppliers) </t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
-    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що:
-[...2 lines deleted...]
-Водночас, з огляду на те, що вказаний законопроєкт не є прийнятим, а також потенційні зміни, яких може зазнати його редакція, що можуть вплинути на відповідне підзаконне нормативно-правове регулювання, у межах звітного періоду можемо констатувати, що захід, передбачений п. 2.7.1.5.2, виконано частково.</t>
+    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що «розроблено і подано на розгляд Кабінету Міністрів України проєкт постанови Кабінету Міністрів України "Про внесення змін до Порядку формування та використання електронного каталогу" (лист від 10.11.2025 № 3312-05/76305-01). Проєкт акта доопрацьовано на виконання рішення Урядового комітету, прийнятого на засіданні 05.12.2025 (пункт 5 витягу з протоколу № 23), та надіслано до Кабінету Міністрів України (лист від 04.01.2026 № 3312-03/522-0)».
+З огляду на звітну інформацію, надану виконавцем заходу, а також інформацію з відкритих джерел встановлено, що Кабінет Міністрів України прийняв постанову від 14 січня 2026 р. № 33 "Про внесення змін до Порядку формування та використання електронного каталогу", якою, зокрема, передбачено положення щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників).
+Таким чином, захід, передбачений пунктом 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки, виконано своєчасно та в повному обсязі.</t>
   </si>
   <si>
     <t>2.7.1.6</t>
   </si>
   <si>
     <t>Clear rules and procedures have been established for identifying and resolving conflicts of interest of members of working and expert groups (primarily those that support the procurement of medical products at the expense of the state budget and determine the lists of products to be procured), and their strict observance in practice is ensured</t>
   </si>
   <si>
     <t>2.7.1.6.1</t>
   </si>
   <si>
     <t>Arranging an analytical study of the cases of conflict of interest involving members of consultative, auxiliary, and other advisory bodies at the Ministry of Health (including those supporting the procurement of medical products at the expense of the state budget and determine the list of products to be procured), which will include proposals on ways to improve the current legislation pertaining to these issues</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>In order to implement the measure provided for in subclause 2.7.1.6.1 of the State Anti-Corruption Program for 2023-2025 the Ministry of Health of Ukraine conducted an analytical study of the cases of conflict of interest involving members of consultative, auxiliary, and other advisory bodies at the Ministry of Health of Ukraine. The findings of the analytical study are published on the official website of the Ministry of Health of Ukraine in the "Analytical reports" section.</t>
   </si>
   <si>
     <t>2.7.1.6.2</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 2.7.1.6.1, followed by its expert discussion</t>
   </si>
@@ -1122,143 +1121,139 @@
 Після погодження відповідного проекту акта заінтересованими органами, Мінсоцполітики буде здійснено супровід його державної реєстрації в Міністерстві юстиції України.Таким чином, у межах звітного періоду відповідного супроводження державної реєстрації проектів нормативно-правових актів, зазначених у підпункті 2.7.3.4.3 здійснено не було. Таким чином, захід виконаним не є.</t>
   </si>
   <si>
     <t>2.7.3.4.6</t>
   </si>
   <si>
     <t>Development and adoption of normative legislative act on electronic information system operation under the establishment of disability status and support of people with limited daily functioning as a component of Unified social support information system:
 1) additional person verification function;
 2) identification and assignment of required social support to a person;
 3) reproduction of unique record number in the Unified state demographic register;
 4) deactivation of personal data in case of person’s death, departure, etc.;
 5) interaction with other state registers and databases.</t>
   </si>
   <si>
     <t>31.01.2025</t>
   </si>
   <si>
     <t>National Health Service of Ukraine,
 Fund for Social Protection of Persons with Disabilities,
 Ministry of Health of Ukraine</t>
   </si>
   <si>
     <t>Normative legislation act has been adopted.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.6 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики повідомлено, що:
-[...8 lines deleted...]
-З огляду на це, захід можна вважати виконаним частково.</t>
+    <t>На виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми на 2023-2025 роки, Міністерство соціальної політики повідомило, що: "постановою Кабінету Міністрів України від 13.06.2024 № 687 "Про внесення змін до постанов Кабінету Міністрів України від 1 червня 2020 р. № 587 і від 14 квітня 2021 р. № 404" було закріплено нормативно підсистеми Єдиної інформаційної системи соціальної сфери, а саме:
+- Соціальний веб-портал електронних послуг Мінсоцполітики;
+- Цифровий інструмент "Ведення випадку" (кейс-менеджмент).
+Кейс-менеджмент – це системний підхід до управління випадком, тобто структуроване надання послуг та підтримки для вирішення індивідуальних потреб. Кейс-менеджмент дозволяє організувати надання соціальних послуг, виходячи з потреб конкретної людини чи родини. А також можливості дистанційного доступу до подання заяв, звернень, повідомлень для осіб, які потребують соціальної підтримки, зокрема соціальних послуг, інформаційної взаємодії таких осіб та уповноважених органів, що здійснюють організацію та надання соціальної підтримки.
+Реалізовано можливість отримання в цифровому форматі 38 соціальних послуг та забезпечення допоміжними засобами реабілітації через Соціальний веб-портал Мінсоцполітики, на якому розміщені зокрема, кабінети отримувача соціальних послуг, надавача соціальних послуг і кейс-менеджера". 
+З аналізу відповідної постанови Кабінету Міністрів України № 687 від 13.06.2024 та наказу Міністерства соціальної політики  від 12.12.2024  № 578-Н, можемо констатувати, що  розроблено та прийнято Положення про Соціальний веб-портал Міністерства соціальної політики України, яким визначено порядок функціонування електронної системи як складової Єдиної інформаційної системи соціальної сфери. Документ забезпечує нормативну основу для електронної ідентифікації користувачів, визначення та призначення соціальної підтримки, а також взаємодію з державними реєстрами та інформаційними системами. Водночас у Положенні не передбачено функціонал деактивації даних про осіб, які вибули або померли, та прямо не врегульовано питання відтворення унікального номера запису в Єдиному державному демографічному реєстрі. 
+З огляду на викладене, захід можна вважати виконаним частково.</t>
   </si>
   <si>
     <t>2.7.3.4.7</t>
   </si>
   <si>
     <t>Drafting and approving the statement of work (“technical assignment”) for the expansion of the functionality of the electronic healthcare system indicated in subclause 2.7.3.4.6</t>
   </si>
   <si>
     <t>один місяць з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.7 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики України повідомлено:
-[...3 lines deleted...]
-З огляду на звітну інформацію, надану у межах звітування стосовно виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.7. Державної антикорупційної програми на 2023-2025 роки, Міністерством соціальної політики України повідомлено: "станом на 15 липня 2026 року Мінсоцполітики здійснює модернізацію Єдиної інформаційної системи соціальної сфери у частині реабілітації, оцінювання повсякденного функціонування людини та електронного кейс-менеджменту.
+30 грудня 2024 року затверджено технічне завдання щодо розширення функціоналу ЄІССС у частині реабілітації та цифровізації процесів, які раніше забезпечувалися медико-соціальними експертними комісіями. Передбачено отримання та обробку рішень експертних команд з оцінювання повсякденного функціонування особи, актуалізацію соціальної реєстраційної картки в Єдиному соціальному реєстрі, інформаційну взаємодію з інформаційними системами МОЗ, Пенсійного фонду України та Централізованим банком даних з проблем інвалідності.
+Також реалізовано можливість подання через Соціальний портал заяв про забезпечення допоміжними засобами реабілітації, отримання статусів їх опрацювання та формування електронних витягів із рішень експертних команд. Відповідний функціонал введено у промислову експлуатацію у 2025 році.
+Крім того, 1 серпня 2025 року в межах договору № 0391/39-2025 від 16 квітня 2025 року розроблено технічне завдання щодо модернізації Соціального вебпорталу електронних послуг Мінсоцполітики та цифрового інструмента «Ведення випадку» — електронного кейс-менеджменту.
+Технічним завданням передбачено цифровізацію повного життєвого циклу ведення випадку: оцінювання потреб людини або сім’ї, формування індивідуального плану, визначення соціальних послуг, координацію роботи кейс-менеджерів, органів соціального захисту та надавачів послуг, контроль виконання плану і формування звітності.
+Окремо передбачено відображення унікального номера запису в Єдиному державному демографічному реєстрі — УНЗР. Його використання має забезпечити однозначну ідентифікацію людини, зменшити ризик створення дубльованих записів та підвищити достовірність міжвідомчого обміну даними". 
+ Таким чиом, можемо констатувати, що Міністерством соціальної політики України продовжується змістовне виконання вказаного заходу ДАП. Водночас,  з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаного заходу із заходом передбаченим п. 2.7.3.4.7, можемо констатувати, що останній у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.4.8</t>
   </si>
   <si>
     <t>Developing software for expansion of the functionality of the electronic healthcare system indicated in subclause 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">чотири місяці з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6. </t>
   </si>
   <si>
     <t>шість місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.8 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики України повідомлено, що:
-[...3 lines deleted...]
-Водночас, з огляду на звітну інформацію, надану у межах звітування щодо виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про Соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.8 Державної антикорупційної програми на 2023-2025 роки, Мінсітерством соціальної політики України повідомлено, що: " 24 грудня 2024 року Мінсоцполітики, МБО «Фонд Східна Європа» та ДП «ІОЦ» уклали договір щодо розроблення програмного забезпечення для модернізації Єдиної інформаційної системи соціальної сфери у частині реабілітації та цифровізації процесів, які на момент формування заходу здійснювали медико-соціальні експертні комісії. 30 грудня 2024 року затверджено технічне завдання, на підставі якого розроблено та реалізовано проєкт розширення функціоналу ЄІССС.
+Розроблене рішення передбачало забезпечення інформаційної взаємодії ЄІССС із системою оцінювання повсякденного функціонування особи, отримання та опрацювання рішень експертних команд, створення або актуалізацію соціальної реєстраційної картки людини, а також цифровізацію процесів забезпечення допоміжними засобами реабілітації.
+Додатково 16 квітня 2025 року Мінсоцполітики, МБО «Фонд Східна Європа» та ДП «ІОЦ» уклали договір щодо модернізації Соціального вебпорталу електронних послуг та цифрового інструмента «Ведення випадку». Договором передбачено подальше доопрацювання ЄІССС, зокрема відображення унікального номера запису в Єдиному державному демографічному реєстрі для однозначної ідентифікації людини та запобігання дублюванню відомостей". Водночас, з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.4.9</t>
   </si>
   <si>
     <t>Putting into test operation electronic healthcare system indicated in subclause 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">сім місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6. </t>
   </si>
   <si>
     <t>вісім місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.9 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики повідомлено, що:
-[...1 lines deleted...]
-Водночас, з огляду на звітну інформацію, надану у межах звітування стосовно виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.9. Державної антикорупційної програми на 2023-2025 роки, Міністерством соціальної політики повідомлено, що: "забезпечено розроблення та впровадження програмного забезпечення для модернізації Єдиної інформаційної системи соціальної сфери у частині реабілітації та цифровізації процесів, пов’язаних з установленням інвалідності. Розширений функціонал введено в дослідно-промислову експлуатацію наказом Мінсоцполітики від 31 грудня 2024 року № 603, а наказом від 26 лютого 2025 року № 79 — у промислову експлуатацію.
+Реалізований функціонал забезпечує отримання та опрацювання в ЄІССС рішень експертних команд з оцінювання повсякденного функціонування особи, створення або актуалізацію соціальної реєстраційної картки, обмін відомостями з інформаційними системами МОЗ, Пенсійного фонду України та Централізованим банком даних з проблем інвалідності. Також забезпечено подання заяв про надання допоміжних засобів реабілітації через Соціальний портал Мінсоцполітики та відстеження статусу їх опрацювання". Водночас, з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.5</t>
   </si>
   <si>
     <t>The electronic register of sick leaves has been put into commercial operation</t>
   </si>
   <si>
     <t>2.7.3.5.1</t>
   </si>
   <si>
     <t>Holding a semiannual monitoring of the proper functioning of the electronic register of sick leaves, which must necessarily involve studying the status of compliance with the requirements pertaining to:
 1) issuance of sick leaves of insured persons in electronic form only;
 2) issuance of an extract from the electronic register of sick leaves as the sole proof of the insured person’s incapacity for work.</t>
   </si>
   <si>
     <t>Pension Fund of Ukraine</t>
   </si>
   <si>
     <t>funds of the Pension Fund of Ukraine</t>
   </si>
   <si>
     <t>The report on the monitoring findings is made public twice a year.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом*2.7.3.5.1. Державної антикорупційної програми на 2023–2025 роки, Пенсійним фондом України повідомляється, що: "проведено спільне з громадськими організаціями моніторингове дослідження щодо належного функціонування електронного реєстру листків непрацездатності (ЕРЛН) у ІІ півріччі 2025 року. Звіт за результатами спільного моніторингового дослідження опубліковано за посиланням – https://www.pfu.gov.ua/2176339-zvit-za-rezultatamy-spilnogo-monitoryngovogodoslidzhennya-pensijnogo-fondu-ukrayiny-ta-gromadskyh-organizatsij-shhodonalezhnogo-funktsionuvannya-elektronnogo-reyestru-lystkiv-nepratsezdatnosti-uii/. Протягом І кварталу 2026 року функціонування ЕРЛН забезпечується в штатному режимі. За період з 01 січня по 31 березня 2026 року за даними ЕРЛН сформовано: 2 823 297 електронних листків непрацездатності, які передано в електронні кабінети страхувальників та застрахованих осіб на вебпорталі електронних послуг Пенсійного фонду України;
-[...1 lines deleted...]
-Таким чином, можемо констатувати, що захід, передбачений пунктом 2.7.3.5.1 Державної антикорупційної програми на 2023–2025 роки, виконується та в межах звітного періоду виконано. Водночас, з огляду на продовження строку дії виконання заходів Державної антикорупційної програми постановою Кабінету Міністрів України від 31 грудня 2025 р. № 1786, а також визначення обов’язку міністерствам, іншим центральним і місцевим органам виконавчої влади, державним підприємствам, установам та організаціям продовжити забезпечення виконання Програми до дня набрання чинності Державною антикорупційною програмою на наступний період, Національне агентство рекомендує продовжити змістовне виконання вказаного заходу у наступних періодах, про що слід інформувати*Національне агентство через систему ІСМ ДАП.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.5.1 Державної антикорупційної програми на 2023-2025 роки, Пенсійним фондом України повідомлено, що: "проведено спільне з громадськими організаціями моніторингове дослідження щодо належного функціонування електронного реєстру листків непрацездатності (ЕРЛН) у І півріччі 2026 року. Звіт за результатами спільного моніторингового дослідження опубліковано за посиланням: https://www.pfu.gov.ua/2179969-zvit-za-rezultatamy-spilnogo-monitoryngovogo-doslidzhennya-pensijnogo-fondu-ukrayiny-ta-gromadskyh-organizatsij-shhodo-nalezhnogo-funktsionuvannya-elektronnogo-reyestru-lystkiv-nepratsezdatnosti-u-i-2/.
+Листом Пенсійного фонду України від 24 червня 2026 року № 2800-17-5/47302 здійснено запит до Міністерства охорони здоров’я України щодо надання інформації про випадки оформлення листків непрацездатності у паперовій формі, визначених наказом Міністерства охорони здоров’я України від 01 червня 2021 року № 1066 “Деякі питання формування медичних висновків про тимчасову непрацездатність та проведення їхньої перевірки”, зареєстрованим у Міністерстві юстиції України 02 червня 2021 року за № 728/36350.
+Протягом І півріччя 2026 року функціонування ЕРЛН забезпечується в штатному режимі, зокрема, у період з 01 січня по 30 червня 2026 року було опрацьовано 5 560,5 тис. МВТН, а також сформовано: 4 786,3 тис. електронних листків непрацездатності; 137 402 витяги з ЕРЛН; 20 231 заяву-розрахунок на підставі паперових листків непрацездатності, що складає 0,29 % загальної кількості електронних листків непрацездатності".  Таким чином, можемо констатувати, що захід передбачений п. 2.7.3.5.1 Державної антикорупційної програми на 2023-2025 роки у межах звітного періоду виконаний. Водночас з огляду на продовження строку дії виконання заходів Державної антикорупційної програми, постановою Кабінету Міністрів України від 31 грудня 2025 р. № 1786, а також визначення обов'язку міністерствам, іншим центральним і місцевим органам виконавчої влади, державним підприємствам, установам та організаціям продовжити забезпечення виконання Програми до дня набрання чинності Державною антикорупційною програмою на наступний період, Національне агентство рекомендує продовжити змістовне виконання вказаного заходу у наступних періодах про що інформувати Національне агентство через систему ІСМ ДАП.</t>
   </si>
   <si>
     <t>2.7.4 Insufficiently transparent recruitment procedures at healthcare institutions hinder competition and create opportunities for manifestations of corruption in appointments to such positions</t>
   </si>
   <si>
     <t>2.7.4.1</t>
   </si>
   <si>
     <t>A publicly accessible single web portal of vacancies at state and municipal healthcare institutions is functioning</t>
   </si>
   <si>
     <t>2.7.4.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine on approval of the Regulation on the single website of vacancies at state and municipal healthcare institutions, which stipulates that:
 1) open access to the website shall be granted in keeping with the requirements of legislation on the protection of personal data; 
 2) the website must contain complete information about all available vacancies along with the names and addresses of the relevant healthcare institutions; 
 3) the website must publish information about the dates of the competitive selection process, the deadline and address for submission of the application for the position;
 4) recruitment for vacant positions (including managerial positions) at state and municipal healthcare institutions is carried out exclusively through the website;</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.7.4.1.1. Державної антикорупційної програми на 2023-2025 роки, Міністерством охорони здоров'я України повідомлено, що: "затверджено постанову Кабінету Міністрів України від 29 березня 2024 р. № 358 "Про затвердження Положення про Єдиний веб-портал вакантних посад у державних та комунальних закладах охорони здоров’я та внесення змін до Порядку проведення конкурсу на зайняття посади керівника державного, комунального закладу охорони здоров’я".
@@ -1338,55 +1333,60 @@
 - обов’язкове оцінювання професійної компетентності та управлінських навичок за бальною системою кожним членом конкурсної комісії;
 - що рішення конкурсної комісії про відповідність учасника конкурсу критерію доброчесності вважається ухваленим, якщо за це проголосувала більшість членів комісії від громадськості, а у разі рівного розподілу голосів перевагу мають голоси членів комісії від громадськості. Разом із тим, постанова не визначає обов'язку здійснювати оцінку критерію доброчесності за стандартом “обґрунтованого сумніву”. У свою чергу, наказом МОЗ "Про затвердження Порядку оцінювання учасників конкурсу на зайняття посади керівника державного, комунального закладу охорони здоров’я" передбачається оцінювання відповідності учасників конкурсу критерію доброчесності, а також встановлюються правила такого оцінювання. Таким чином, можемо констатувати, повне виконання аналізованого заходу.
 Однак, з огляду на те, що постанова КМУ № 840 "Про внесення змін до порядків, затверджених постановами Кабінету Міністрів України від 3 вересня 2008 р. № 777 і від 27 грудня 2017 р. № 1094 прийнята у липні 2024 року, а МОЗ "Про затвердження Порядку оцінювання учасників конкурсу на зайняття посади керівника державного, комунального закладу охорони здоров’я" у грудні 2024 року, видається за можливе встановити порушення строків виконання вказаного заходу.
 Таким чином, захід виконаний невчасно та повністю.</t>
   </si>
   <si>
     <t>2.7.5 Corruption risks are present when it comes to access to educational institutions and the educational process. The awarding of academic degrees and academic titles often happens with significant use of corrupt practices and other forms of dishonesty</t>
   </si>
   <si>
     <t>2.7.5.1</t>
   </si>
   <si>
     <t>Enrollment of persons at educational institutions, the process of obtaining education and assessment of learning outcomes are carried out transparently and on the basis of objective criteria</t>
   </si>
   <si>
     <t>2.7.5.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft law proposing amendments to the Law of Ukraine On Higher Education, which stipulates that external independent testing may not be substituted with enrollment examinations at an institution of higher education, except for a limited list of entrants due to compelling medical reasons determined jointly by the Ministry of Education and Science and the Ministry of Health, as well as individuals who have been recognized as combatants under law and who defended the independence, sovereignty, and territorial integrity of Ukraine, were involved in the anti-terrorist operation (joint forces operation), in providing logistics for this operation, in efforts aimed at ensuring national security and defense, repelling and resisting the armed aggression by the Russian Federation in Donetsk and Luhansk Regions, in providing logistics for such efforts, as well as military personnel serving in the army under contract – upon their enrollment at military institutions of higher education and military training divisions of institutions of higher education</t>
   </si>
   <si>
     <t>Ministry of Education and Science of Ukraine</t>
   </si>
   <si>
     <t>Міністерством освіти і науки України було розроблено проект Закону України «Про внесення змін до деяких законів України щодо фінансування здобуття вищої освіти та надання державної цільової підтримки її здобувачам» та внесено на розгляд КМУ (лист вих. від 26.12.2023 №1/20335п-23, вх. №1738/0/4-23). Проект акта схвалено Урядом 05.01.2024 та зареєстровано у Верховній Раді України за № 10399 (далі - Законопроект № 10399).
-20.03.2024 року Законопроект №10399 було прийнято за основу, а 06.05.2024 було надано порівняльну таблицю до другого читання.
-[...3 lines deleted...]
-Таким чином, Законопроект № 10399 у разі його прийняття забезпечить лише часткове врегулювання питань, щодо яких виконавцем заходу 2.7.5.1.1 мав би бути розроблений законопроект.</t>
+20.03.2024 року Законопроект №10399 було прийнято за основу.
+В рамках звітування за ІІ квартал 2026 року головним виконавцем (МОН) було надано порівняльну таблицю законопроекту №10399, який рекомендовано до другого читання Комітетом з питань освіти, науки та інновацій ВРУ (дата розгляду в комітеті – 10.06.2026).
+Відповідно до проєкту змін до статті 44 Закону України "Про вищу освіту" право на проходження оцінювання в закладі освіти, науковій установі замість зовнішнього оцінювання мають:
+1) особи, для участі в зовнішньому оцінюванні яких неможливо створити спеціальні умови через наявність у них захворювань та/або патологічних станів, перелік яких затверджують центральний орган виконавчої влади у сфері освіти і науки та центральний орган виконавчої влади у сфері охорони здоров’я;
+2) постраждалі учасники Революції Гідності, учасники бойових дій, особи з інвалідністю внаслідок війни, особи, які мають особливі заслуги перед Батьківщиною відповідно до статті 11 Закону України "Про статус ветеранів війни, гарантії їх соціального захисту";
+3) особи, місце проживання яких зареєстровано на тимчасово окупованій території або в населених пунктах, віднесених до територій активних бойових дій станом на день віднесення територій до відповідних категорій, та які перебувають на такій території або які переселилися з неї після 1 жовтня року, що передує року прийому на навчання, – при прийомі на навчання для здобуття ступеня вищої освіти на основі повної загальної середньої освіти;
+4) військовослужбовці військової служби за контрактом – при прийомі на навчання до вищого військового навчального закладу або військового навчального підрозділу закладу вищої освіти для здобуття ступеня вищої освіти на основі повної загальної середньої освіти.
+Таким чином, пропонована редакція включає всі структурні елементи, передбачені заходом 2.7.5.1.1.
+Водночас законопроект містить підставу для заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, яка не охоплюється заходом 2.7.5.1.1., а саме «особи, місце проживання яких зареєстровано на тимчасово окупованій території або в населених пунктах, віднесених до територій активних бойових дій станом на день віднесення територій до відповідних категорій, та які перебувають на такій території або які переселилися з неї після 1 жовтня року, що передує року прийому на навчання, – при прийомі на навчання для здобуття ступеня вищої освіти на основі повної загальної середньої освіти».
+Відтак, редакція законопроекту включає всі структурні елементи, передбачені заходом 2.7.5.1.1., однак містить одну додаткову підставу, яка заходом не передбачена, що не дає можливості оцінити захід таким, який виконано повністю.</t>
   </si>
   <si>
     <t>2.7.5.1.2</t>
   </si>
   <si>
     <t>Developing the draft of Conditions for Enrollment in Higher Education Programs in 2024, which provides for:
 1) expanding the scope of application of electronic workplaces and reducing the percentage of cases in which submission of hardcopy documents is obligatory;
 2) abolishing the preferences that involve substituting external independent testing with enrollment examinations at an institution of higher education, except for a limited list of entrants due to compelling medical reasons determined, as well as individuals who have been recognized as combatants under law and who defended the independence, sovereignty, and territorial integrity of Ukraine, were involved in the anti-terrorist operation (joint forces operation), in providing logistics for this operation, in efforts aimed at ensuring national security and defense, repelling and resisting the armed aggression by the Russian Federation in Donetsk and Luhansk Regions, in providing logistics for such efforts, as well as military personnel serving in the army under contract – upon their enrollment at military institutions of higher education and military training divisions of institutions of higher education</t>
   </si>
   <si>
     <t>The draft has been developed and publicized for a public discussion.</t>
   </si>
   <si>
     <t>Порядок прийому на навчання для здобуття вищої освіти в 2024 році затверджено наказом Міністерства освіти і науки України від 06.03.2024 № 266.
 Однак положення Порядку прийому на навчання для здобуття вищої освіти в 2024 році (далі - Порядок) не повною мірою спрямовані на виконання заходу 2.7.5.1.2 з огляду на таке:
 1) Порядок повністю корелюється лише із реалізацією підпункта 1 заходу 2.7.5.1.2 в частині розширення сфери застосування електронних кабінетів і скорочення частки випадків обов’язкового подання документів у паперовій формі, зокрема виключено таку підставу для подання заяви у паперовій формі як подання заяви на вступ до або після встановлених Порядком строків роботи електронних кабінетів вступників;
 2) підпункт 2 заходу 2.7.5.1.2 передбачає відмову від пільг із заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, крім обмеженого переліку вступників за безумовними медичними підставами та осіб, яких законом визнано учасниками бойових дій та які захищали незалежність, суверенітет і територіальну цілісність України, брали участь в антитерористичній операції (операції об’єднаних сил), забезпеченні її проведення, у здійсненні заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, забезпеченні їх здійснення, а також військовослужбовців військової служби за контрактом – під час вступу до військових закладів вищої освіти та військових навчальних підрозділів закладів вищої освіти. Однак положення Порядку не забезпечують реалізацію цього підпункта, оскільки перелік вступників, для яких є можливими пільгові умови вступу є ширшим. Зокрема, право на вступ за результатами співбесіди замість НМТ матимуть особи, місцем проживання яких зареєстровано (задекларовано) на тимчасово окупованій території та перебувають на ній або які переселилися з неї після 01 січня 2024 року; особи, визнані постраждалими учасниками Революції Гідності; особи, яким на запит щодо можливості створення спеціальних умов для проходження НМТ, ЄВІ, ЄФВВ регламентною комісією при регіональному центрі оцінювання якості освіти надано відмову в їх створенні через відсутність організаційно-технологічних можливостей та інші.
 Таким чином, прийняття Порядку прийому на навчання для здобуття вищої освіти в 2024 році забезпечило лише часткове виконання заходу 2.7.5.1.2.</t>
   </si>
   <si>
     <t>2.7.5.1.3</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft act indicated in subclause 2.7.5.1.2, and ensuring its revision (if needed)</t>
   </si>
@@ -1411,88 +1411,88 @@
   <si>
     <t xml:space="preserve">Issuing the act indicated in subclause 2.7.5.1.2, supporting its state registration with the Ministry of Justice </t>
   </si>
   <si>
     <t>The act has taken effect.</t>
   </si>
   <si>
     <t>The Ministry of Education and Science of Ukraine approved the order dated March 06, 2024 No. 266 On Approval of the Procedure for Enrollment in Higher Education in 2024 and submitted it for state registration (letter No. 1/4006-24 dated March 06, 2024). The order registered with the Ministry of Justice of Ukraine on March 14, 2024 under No. 379/41724.</t>
   </si>
   <si>
     <t>2.7.5.1.6</t>
   </si>
   <si>
     <t>Developing the draft of Conditions for Enrollment in Higher Education Programs in 2025, which provides for:
 1) expanding the scope of application of electronic workplaces and reducing the number of cases in which submission of hardcopy documents is obligatory;
 2) expanding the scope of application of external independent testing;
 3) abolishing the preferences that involve substituting external independent testing with enrollment examinations at an institution of higher education, except for a limited list of entrants due to compelling medical reasons determined, as well as individuals who have been recognized as combatants under law and who defended the independence, sovereignty, and territorial integrity of Ukraine, were involved in the anti-terrorist operation (joint forces operation), in providing logistics for this operation, in efforts aimed at ensuring national security and defense, repelling and resisting the armed aggression by the Russian Federation in Donetsk and Luhansk Regions, in providing logistics for such efforts, as well as military personnel serving in the army under contract – upon their enrollment at military institutions of higher education and military training divisions of institutions of higher education</t>
   </si>
   <si>
     <t>01.08.2024</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
-    <t>Міністерство освіти і науки України (далі - МОН) у рамках звітування за IV квартал 2024 року як звітний період  надало для цілей проведення моніторингу проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (далі - Проєкт порядку 2025) (див. Ключові джерела оцінки).
+    <t>Міністерство освіти і науки України (далі - МОН) у рамках звітування за IV квартал 2024 року як звітний період надало для цілей проведення моніторингу проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (далі - Проєкт порядку 2025) (див. Ключові джерела оцінки).
 Проєкт порядку 2025 та анонс про проведення його громадського обговорення було оприлюднено на офіційному вебсайті МОН 18.11.2024 (див. Ключові джерела оцінки).
 Щодо відповідності Проєкта порядку 2025 вимогам змісту заходу 2.7.5.1.6:
 1) щодо елементу № 1 змісту заходу. Відповідно до п. 3 розділу VI Проєкта порядку 2025 для здобуття вищої освіти особи (вступники) подають заяви в електронній формі через особистий електронний кабінет вступника, крім визначених у цьому пункті випадків, або тільки в паперовій формі (у зв’язку з неможливістю зареєструвати особистий електронний кабінет вступника): у разі подання документів іноземцями та особами без громадянства, крім осіб з посвідкою на постійне проживання в Україні, та осіб, документованих посвідченням особи, яка потребує додаткового захисту, або посвідченням біженця; у разі подання іноземного документа про освіту; у разі подання документа про раніше здобуту освіту, виданого до запровадження фотополімерних технологій їх виготовлення; у разі подання заяви на вступ до встановлених цим Порядком строків подання електронних заяв / роботи електронних кабінетів вступників; у разі неможливості зареєструвати особистий електронний кабінет вступника або подати заяву в електронному вигляді з інших причин, що підтверджено довідкою приймальної комісії закладу вищої освіти.
 Наведений перелік допустимих випадків подання заяв та документів для участі у конкурсному відборі у паперовій формі залишився таким самим як і у Порядку прийому на навчання для здобуття вищої освіти в 2024 році, затвердженому наказом МОН від 06.03.2024 № 266 (далі – Порядок прийому 2024) і, відповідно, не був звуженим.
 Таким чином, Проєкт порядку 2025 не відповідає елементу № 1 змісту заходу 2.7.5.1.6 у частині вимоги щодо скорочення кількості випадків обов’язкового подання документів у паперовій формі.
 2) Щодо елементу № 2 змісту заходу. Проєктом порядку 2025 не передбачається проведення конкурсного відбору на навчання для здобуття ступенів вищої освіти у 2025 році за результатами вступних випробувань у форматі зовнішнього незалежного оцінювання (ЗНО). У 2025 році (як і у 2024 році) вступні іспити до закладів вищої освіти проводитимуться у форматі національного мультипредметного тесту (НМТ). Пунктом 11 розділу VII Проєкта порядку 2025 визначено, що тестові завдання з обов’язкових та інших навчальних предметів НМТ укладаються відповідно до програм зовнішнього незалежного оцінювання результатів навчання з відповідних предметів на основі повної загальної середньої освіти. Водночас, по-перше, дане положення залишається незмінним, порівняно із положеннями Порядку прийому 2024, а по-друге, воно вказує лише на джерела формування тестових завдань для НМТ, а не на сферу застосування технологій ЗНО.
 З огляду на зазначене Проєкт порядку 2025 не відповідає елементу № 2 змісту заходу 2.7.5.1.6 щодо розширення сфери застосування ЗНО.
 3) Щодо елементу № 3 змісту заходу. Питанням спеціальних умов участі у вступній кампанії до закладів вищої освіти у 2025 році присвячено розділ VIII Проєкта порядку 2025. Відповідно до пп. 3 розділу VIII Проєкта порядку 2025 спеціальними умовами участі у конкурсному відборі на навчання для здобуття вищої освіти на основі ПЗСО або НРК5 є, серед іншого, є участь у конкурсному відборі на навчання за результатами співбесіди замість результатів НМТ (поточний «аналог» ЗНО) або співбесіди замість результатів НМТ та творчого конкурсу. У пунктах 6 та 7 розділу VIII Проєкта порядку 2025 наведено конкретний перелік осіб, які користуються спеціальними умовами участі у конкурсному відборі на навчання для здобуття вищої освіти на основі ПЗСО або НРК5 у вигляді участі у конкурсному відборі на навчання за результатами співбесіди замість результатів НМТ або співбесіди замість результатів НМТ та творчого конкурсу, який є значно ширшим, ніж те передбачається елементом № 3 змісту заходу 2.7.5.1.6 Програми.
 З огляду на зазначене Проєкт порядку 2025 не відповідає елементу № 3 змісту заходу 2.7.5.1.6 щодо відмови від пільг із заміни ЗНО (НМТ) на іспити в закладі вищої освіти, крім обмеженого кола випадків, визначених вказаним елементом змісту цього заходу.
 З огляду на усе вищезазначене, НАЗК констатує, що даний захід залишається таким, що виконано невчасно та лише частково.</t>
   </si>
   <si>
     <t>2.7.5.1.7</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft act indicated in subclause 2.7.5.1.6, and ensuring its revision (if needed)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (далі - МОН) розробило проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (див. стан виконання заходу 2.7.5.1.6 Програми).
 Вказаний проєкт та анонс про проведення його громадського обговорення було оприлюднено на офіційному вебсайті МОН 18.11.2024 (див. джерело № 1 Ключових джерел оцінки).
 Своєю чергою, 17.02.2025 на офіційному вебсайті МОН було оприлюдено Звіт  за результатами такого громадського обговорення проєкту наказу МОН «Про затвердження Порядку прийому на навчання для здобуття вищої освіти в 2025 році» (див. джерело № 2 Ключових джерел оцінки).
 Як вказується у зазначеному звіті, під час відповідного громадського обговорення до МОН надійшло 607 пропозицій та зауважень до проєкту акта. Звіт, серед іншого, містить інформацію про врахування/відхилення пропозицій та зауважень, наданих громадськістю (пункт 3 звіту), що свідчить про те, що доопрацювання проєкту Порядку прийому на навчання для здобуття вищої освіти в 2025 році за результатами його громадського обговорення дійсно мало місце.
 З огляду на зазначене, захід 2.7.5.1.7 є таким, що виконано хоча й невчасно, але повною мірою.</t>
   </si>
   <si>
     <t>2.7.5.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Clearing the draft act indicated in subclause 2.7.5.1.6 with the concerned agencies </t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (далі - МОН) розробило проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (див. стан виконання заходу 2.7.5.1.6 Програми).
 За інформацією, наданою МОН за І-IV квартали 2025 року, як звітний період, Проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році не погоджувався із заінтересованими органами, оскільки відповідно до положень абзацу 19 пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств, інших органів виконавчої влади, затвердженого постановою Кабінету Міністрів України від 28.12.1992 № 731, у невідкладних випадках, пов’язаних із введенням в Україні або в окремих її місцевостях воєнного стану, що потребують негайного прийняття рішення, суб’єкт нормотворення може видати відповідний нормативно-правовий акт без узгодження із суб’єктами нормотворення та/або з іншими заінтересованими органами, крім нормативно-правових актів, пов’язаних з надходженнями та/або витратами бюджету, що підлягають погодженню з Мінфіном.
-Таким чином, захід 2.7.5.1.8 Програми залишається невиконаним.</t>
+Таким чином, захід 2.7.5.1.8 Програми є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.9</t>
   </si>
   <si>
     <t xml:space="preserve">Issuing the act indicated in subclause 2.7.5.1.6, supporting its state registration with the Ministry of Justice </t>
   </si>
   <si>
     <t>Порядок прийому на навчання для здобуття вищої освіти в 2025 році (передбачений заходом 2.7.5.1.6 Програми) було затверджено наказом Міністерства освіти і науки України від 10.02.2025 № 168 та зареєстровано в Міністерстві юстиції України 26.02.2025 за № 312/43718 (див. Ключові джерела оцінки).
 Таким чином, захід 2.7.5.1.9 Програми є таким, що виконаний хоча й невчасно, але повною мірою.</t>
   </si>
   <si>
     <t>2.7.5.1.10</t>
   </si>
   <si>
     <t>Developing the draft of Conditions for Enrollment in Higher Education Programs in 2026, which provides for:
 1) expanding the scope of application of electronic workplaces and reducing the number of cases in which submission of hardcopy documents is obligatory;
 2) expanding the scope of application of external independent testing;
 3) abolishing the preferences that involve substituting external independent testing with enrollment examinations at an institution of higher education, except for a limited list of entrants due to compelling medical reasons determined, as well as individuals who have been recognized as combatants under law and who defended the independence, sovereignty, and territorial integrity of Ukraine, were involved in the anti-terrorist operation (joint forces operation), in providing logistics for this operation, in efforts aimed at ensuring national security and defense, repelling and resisting the armed aggression by the Russian Federation in Donetsk and Luhansk Regions, in providing logistics for such efforts, as well as military personnel serving in the army under contract – upon their enrollment at military institutions of higher education and military training divisions of institutions of higher education</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
@@ -1518,51 +1518,51 @@
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>В рамках звітування за IV квартал 2025 року Головний виконавець (МОН) надав інформацію про те, що 25.12.2025 було розміщено для громадського обговорення проєкт Порядку прийому на навчання для здобуття вищої освіти в 2026 році (див. Додаткові джерела інформації). 
 Зауваження та пропозиції до зазначеного проєкту Порядку приймалися у формі порівняльної таблиці у форматі docx до 16 січня 2026 року.
 Результати обговорення розміщені на офіційному вебсайті Міністерства освіти і науки України (див. Ключові джерела оцінки).</t>
   </si>
   <si>
     <t>2.7.5.1.12</t>
   </si>
   <si>
     <t xml:space="preserve">Clearing the draft act indicated in subclause 2.7.5.1.10 with the concerned agencies </t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The draft act has been cleared with stakeholders</t>
   </si>
   <si>
-    <t>В рамках звітування за І квартал 2026 року головний виконавець (МОН) надав інформацію про те, що відповідно до абзацу дев'ятнадцятого пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств та інших органів виконавчої влади влади, затвердженого постановою Кабінету Міністрів України від 28 грудня 1992 р. № 731, проєкт акта, зазначеного у підпункті 2.7.5.1.10,  було надіслано на державну реєстрацію та погоджено шляхом реєстрації Міністерством юстиції України 20 березня 2026 р. за N 374/45768.</t>
+    <t>В рамках звітування за ІІ квартал 2026 року головний виконавець (МОН) надав інформацію про те, що відповідно до абзацу дев'ятнадцятого пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств та інших органів виконавчої влади влади, затвердженого постановою Кабінету Міністрів України від 28 грудня 1992 р. № 731 (далі - Положення), проєкт акта, зазначеного у підпункті 2.7.5.1.10, було надіслано на державну реєстрацію та погоджено шляхом реєстрації Міністерством юстиції України 20 березня 2026 р. за N 374/45768.</t>
   </si>
   <si>
     <t>2.7.5.1.13</t>
   </si>
   <si>
     <t xml:space="preserve">Issuing the act indicated in subclause 2.7.5.1.10, supporting its state registration with the Ministry of Justice </t>
   </si>
   <si>
     <t>The act has taken effect</t>
   </si>
   <si>
     <t>Порядок прийому на навчання для здобуття вищої освіти в 2026 році, затверджено наказом Міністерства освіти і науки України 26 лютого 2026 року № 373, зареєстровано в Міністерстві юстиції України 20 березня 2026 року за № 374/45768.
 Набрання чинності даного наказу відбулося 07.04.2026.</t>
   </si>
   <si>
     <t>2.7.5.1.14</t>
   </si>
   <si>
     <t>Developing a draft order on approval of the exhaustive list of compelling medical reasons that permit a person to take enrollment examinations at the institution of higher education instead of external independent testing</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомило: "Вирішено в інший спосіб - затверджено Порядок прийому на навчання для здобуття вищої освіти в 2024 році, яким передбачено, що складати вступні іспити в закладі вищої освіти замість зовнішнього незалежного оцінювання можуть фактично тільки особи з інвалідністю. В інших випадках таке рішення приймається регламентною комісією при регіональному центрі оцінювання якості освіти, ухваленого за результатами розгляду документів вступника, здійсненого на запит приймальної комісії, що реєструє, через неможливість створення особливих (спеціальних) умов (за умови внесення до картки фізичної особи копії медичного висновку за формою первинної облікової документації № 086-3/о «Медичний висновок про створення особливих (спеціальних) умов для проходження зовнішнього незалежного оцінювання», затвердженою наказом Міністерства освіти і науки України, Міністерства охорони здоров'я України від 29 серпня 2016 року № 1027/900, зареєстрованим у Міністерстві юстиції України 27 грудня 2016 року за № 1707/29837.
 Крім того, аналогічні вимоги містять положення законопроєкту «Про внесення змін до деяких законів України щодо фінансування здобуття вищої освіти та надання державної цільової підтримки її здобувачам», поданого до КМУ на розгляд та зареєстрованого у Верховній Раді України за №10399, який 20.03.2024 прийнято за основу у першому читанні".
 Однак зазначене вище не забезпечує реалізацію заходу 2.7.5.1.14. Відповідний захід системно пов'язаний з заходами 2.7.5.1.2, який передбачав відмову від пільг із заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, крім обмеженого переліку вступників за безумовними медичними підставами та осіб, яких законом визнано учасниками бойових дій та які захищали незалежність, суверенітет і територіальну цілісність України, брали участь в антитерористичній операції (операції об’єднаних сил), забезпеченні її проведення, у здійсненні заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, забезпеченні їх здійснення, а також військовослужбовців військової служби за контрактом – під час вступу до військових закладів вищої освіти та військових навчальних підрозділів закладів вищої освіти.
 З огляду на це, у заході 2.7.5.1.14 передбачено необхідність розробки проєкту наказу про затвердження вичерпного переліку безумовних медичних підстав, за наявності яких особі дозволяється складати вступні іспити в закладі вищої освіти замість зовнішнього незалежного оцінювання. Водночас МОН пропонується не визначати переліку проєкту наказу про затвердження вичерпного переліку безумовних медичних підстав, за наявності яких особі дозволяється складати вступні іспити в закладі вищої освіти замість зовнішнього незалежного оцінювання та послуговуватись спільним наказом МОН та МОЗ 29.08.2016 № 1027/900 "Деякі питання участі в зовнішньому незалежному оцінюванні та вступних іспитах осіб, які мають певні захворювання та/або патологічні стани, інвалідність".
@@ -1761,51 +1761,51 @@
     <t>The Unified Interagency Information System for Enrollment of Foreign Entrants at Institutions of Higher Education is functioning on a permanent basis.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством освіти і науки України (МОН) в рамках звітування за І квартал 2025 року, як звітний період, станом на кінець вказаного періоду Єдину міжвідомчу систему щодо набору іноземних вступників до закладів вищої освіти (далі - Система) введено в дослідну експлуатацію наказом МОН від 06.12.2023 № 1488 «Про дослідну експлуатацію модернізованого програмного забезпечення Єдиної міжвідомчої системи щодо набору іноземних вступників до закладів вищої освіти» (див. Ключові джерела оцінки).
 Крім того, було прийнято постанову КМУ «Деякі питання прийому та навчання (стажування) у закладах фахової передвищої, вищої освіти України іноземців та осіб без громадянства» від 28.06.2024 № 758 (далі - Постанова № 758) (див. Ключові джерела оцінки).
 З метою приведення функціоналу Системи у відповідність до вимог Постанови № 758, у 2024 році Головним виконавцем забезпечено модернізацію Системи, зокрема розроблено функціонал електронних кабінетів для органів державної влади, визначених Постанова № 758, функціонал оформлення заяви, освітньої пропозиції, електронного запрошення на навчання (стажування) іноземців та осіб без громадянства в Україні.
 Як повідомляє МОН, наразі протестовано погодження електронних запрошень СБУ та ДПСУ. У Системі створено всі необхідні технічні умови для побудови електронної інформаційної взаємодії з електронними ресурсами інших органів державної влади, побудовано інформаційну взаємодію з ЄДЕБО. Станом на кінець І кварталу 2025 року Система має атестат відповідності КСЗІ та включена до Реєстру інформаційних, електронних комунікаційних та інформаційно-комунікаційних систем органів виконавчої влади, а також підприємств, установ і організацій, що належать до сфери їх управління.
 Відомості про Систему та її сервіси опубліковані в Каталозі системи електронної взаємодії державних електронних інформаційних ресурсів «Трембіта». Ведеться робота щодо підготовки документації, необхідної для введення Системи в промислову експлуатацію.
 Станом на кінець ІІІ кварталу 2025 року Єдину міжвідомчу інформаційну систему України для іноземців та осіб без громадянства, які бажають навчатися у закладах професійної (професійно-технічної), фахової передвищої, вищої освіти України, введено у промислову експлуатацію наказом МОН від 01.07.2025 №954-25. 
 Наразі Єдина система безперебійно функціонує. Станом на 22.09.2025 в Єдиній системі сформовано 5387 заяв від іноземців та осіб без громадянства на формування електронного запрошення, в тому числі на вступ – 4355 електронних заяв, на підготовче відділення 1032.
 В Єдиній системі працюють представники закордонних дипломатичних установ (консули), МЗС (забезпечують внесення інформації про видані візи), ДПСУ (вносять інформацію про перетин кордону, забезпечують погодження видачі електронних запрошень), СБУ (забезпечують погодження видачі електронних запрошень), МОН, закладів вищої освіти. Наразі забезпечено безпаперовий процес видачі електронних запрошень, перевірки документів, погодження перетину кордону іноземцями. Накази про зарахованих до закладів освіти іноземців, які з квітня 2025 року вступають виключно з використанням Єдиної системи, відображаються в Єдиній системі та ЄДЕБО (налагоджено інформаційну взаємодію).
 З огляду на те, що Єдина міжвідомча інформаційна система щодо набору іноземних вступників до закладів вищої освіти функціонує на постійній основі, НАЗК констатує про виконання заходу 2.7.5.1.23.</t>
   </si>
   <si>
     <t>2.7.5.1.24</t>
   </si>
   <si>
     <t>Developing the concept of the Higher Education Management Information System (HEMIS), including the section on the implementation of third-party educational information systems (electronic systems for managing the educational process (including controlling measures and practical training) in the sector of higher education, and their verification by the Ministry of Education and Science</t>
   </si>
   <si>
     <t>The concept has been developed and made public.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством освіти і науки України (МОН) в рамках звітування за І квартал 2025 року, як звітний період, станом на кінець вказаного періоду вказаним Міністерством, як Головним виконавцем, зібрано інформацію від закладів вищої освіти, необхідну для формування функціоналу передбаченої змістом заходу 2.7.5.1.24 інформаційної системи управління вищою освітою (HEMIS) та його подальшого використання в рамках інвестиційного проєкту Міжнародного банку реконструкції та розвитку «Удосконалення вищої освіти в Україні заради результатів".
 В рамках звітування за ІІ та ІІІ квартали 2025 року МОН повідомило, що наразі концептуально переглядається роль та призначення вказаної Системи, зважаючи на можливе масштабування освітнього мобільного застосунку "Мрія" на заклади вищої освіти, з огляду на що, з метою раціонального використання ресурсів, Головним виконавцем опрацьовується питання щодо можливого формату подальшого виконання заходу 2.7.5.1.24 Програми.
-За IV квартал 2025 року та І квартал 2026 року МОН надало інформацію про те, що продовжується робота із заінтересованими сторонами щодо визначення формату виконання даного заходу, зважаючи на можливе масштабування освітнього мобільного додатка Мрія на заклади вищої освіти.
+За IV квартал 2025 року та І-ІІ квартал 2026 року МОН надало інформацію про те, що продовжується робота із заінтересованими сторонами щодо визначення формату виконання даного заходу, зважаючи на можливе масштабування освітнього мобільного додатка Мрія на заклади вищої освіти.
 Враховуючи вищезазначену інформацію, з огляду на те, що Концепцію інформаційної системи управління вищою освітою (HEMIS) не було розроблено та, відповідно, оприлюднено, а строк на виконання заходу 2.7.5.1.24, визначений Програмою, закінчився 31.01.2025 – НАЗК констатує, що даний захід є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.25</t>
   </si>
   <si>
     <t>Holding a presentation of the concept of the Higher Education Management Information System (HEMIS), including the section on the implementation of third-party educational information systems (electronic systems for managing the educational process (including controlling measures and practical training) in the sector of higher education, and their verification by the Ministry of Education and Science</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>The concept has been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>З огляду на те, що Концепцію інформаційної системи управління вищою освітою (HEMIS) не було розроблено (див. стан виконання заходу 2.7.5.1.24 Програми (URL: https://dap.nazk.gov.ua/zahid/428/)), презентація та обговорення зазначеної Концепції, відповідно, не здійснювалися.
 Таким чином, враховуючи, що строк на виконання заходу 2.7.5.1.25, визначений Програмою, закінчився 31.03.2025 – даний захід є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.26</t>
   </si>
   <si>
     <t>Implementing the concept of the Higher Education Management Information System (HEMIS), including the section on the implementation of third-party educational information systems (electronic systems for managing the educational process (including controlling measures and practical training) in the sector of higher education, and their verification by the Ministry of Education and Science</t>
   </si>
   <si>
@@ -1831,71 +1831,72 @@
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) exhaustive grounds for and kinds of legal liability for manifestations of academic dishonesty;
 2) exhaustive criteria indicating that the actions of a person contain manifestations of academic dishonesty, including academic plagiarism, fabrication, or falsification;
 3) the procedure for conducting proceedings to hold a personal legally liable for manifestations of academic dishonesty, including verification of the thesis for any academic plagiarism, fabrication, or falsification;
 4) the grounds (principles) for conducting proceedings to hold a personal legally liable for manifestations of academic dishonesty: respect for honor and dignity, equality, publicity and openness of the proceedings (specifically by honoring the right of each person to be present during the process of reaching a decision concerning this person, the openness of meetings, video recording and online broadcasting of meetings with the video recordings to be made public; making decisions through open roll-call voting documented in the meeting minutes to be made public);
 5) the right of any person to act as the complainant – an independent party to a proceeding to hold any person liable for manifestations of academic dishonesty;
 6) the rights and obligations of all parties to proceedings to hold a person legally liable for manifestations of academic dishonesty;
 7) the statute of limitations for holding a person liable for manifestations of academic dishonesty;
 8) a prohibition of additional allowances or uplifts for an academic degree or rank (other than for employees of academic or research institutions or institutions of higher or pre-university education).</t>
   </si>
   <si>
     <t>National Agency for Higher Education Quality Assurance</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (МОН) повідомило, що Верховною Радою України 06.06.2024 прийнято за основу проєкт Закону України «Про академічну доброчесність» (реєстр. № 10392 від 08.01.2024) (далі - Законопроєкт № 10392) (див. Ключові джерела оцінки). Законопроєкт № 10392 було внесено до ВРУ народними депутатами. 18 грудня 2025 року Верховна Рада України прийняла у другому читанні і в цілому проект Закону про академічну доброчесність, реєстр. №10392.
 Законом України «Про академічну доброчесність» від 18.12.2025 №4742-IX (далі – Закон №4742-IX):
 1. Визначено перелік видів порушень академічної доброчесності. Водночас відповідний перелік не є вичерпним. Законом можуть визначатися й інші види порушень академічної доброчесності.
 2. Визначено заходи реагування на порушення академічної доброчесності. До переліку таких заходів відносяться притягнення до академічної відповідальності та до дисциплінарної відповідальності.
 3. Визначено поняття "академічної відповідальності", а також перелік санкцій, що можуть бути застосовані як захід академічної відповідальності.
 4. Визначено загальні положення щодо розгляду повідомлень про порушення академічної доброчесності. Розгляд повідомлення про порушення академічної доброчесності відбувається в порядку, затвердженому колегіальним органом управління закладу освіти, наукової установи, організатором конкурсу, з дотриманням принципів і основних правил реагування на порушення академічної доброчесності, визначених цим Законом.
 5. Визначено права особи, щодо якої розглядається повідомлення про порушення нею академічної доброчесності.
 Відповідні положення частково забезпечують врахування підпунктів 1 - 3, 6 заходу 2.7.5.2.1. Однак у Законі №4742-IX відсутні положення, які б корелювались із виконанням підпунктів 4, 5, 7 та 8 заходу 2.7.5.2.1. Таким чином, положення Закону №4742-IX не повною мірою спрямовані на виконання заходу 2.7.5.2.1.
 З огляду на те, що Закон №4742-IX прийнятий в цілому 18.12.2025 (подано до ВРУ 08.01.2024), однак ним охоплюються не всі вимоги, визначені змістом заходу 2.7.5.2.1 - Національне агентство з питань запобігання корупції констатує часткове виконання даного заходу.
 Додатково:
 Головним виконавцем було надано пояснення щодо підпунктів 4, 5, 7, 8 заходу 2.7.5.2.1.:
-- підпункт 4 не може бути реалізований у Законі у буквальному вигляді, оскільки він поєднує загальні засади провадження з надмірно деталізованими процедурно-технічними вимогами, які за своєю природою мають визначатися не законом, а спеціальними процедурами та внутрішніми актами уповноважених органів. Закон обґрунтовано закріплює базові цінності і принципи академічної доброчесності, зокрема повагу до честі і гідності, справедливість та відкритість інформації про правила і відповідальність, але не може уніфіковано встановити для всіх видів проваджень обов’язкові відкриті засідання, суцільну відеофіксацію, онлайн-трансляцію, оприлюднення відеозаписів і відкрите поіменне голосування, оскільки такі вимоги потребують диференційованого регулювання з урахуванням виду справи, автономії закладу, захисту персональних даних, службової інформації та прав особи, щодо якої здійснюється розгляд; 
-[...1 lines deleted...]
-- підпункт 7 не може бути коректно реалізований в Законі як загальне правило, оскільки це не узгоджується з природою правовідносин, які він регулює. Академічний плагіат, фабрикація чи фальсифікація в дисертації або іншому академічному творі, що стали підставою для присудження наукового ступеня чи присвоєння вченого звання, породжують не одноразовий, а триваючий неправомірний результат у вигляді незаконно набутого академічного статусу та пов’язаних із ним прав. Відповідно, метою Закону є не лише реагування на сам факт минулого порушення, а й усунення його правових наслідків. Запровадження загального строку давності фактично означало б, що після спливу певного часу неправомірно набутий ступінь або вчене звання більше не можуть бути переглянуті, що суперечило б меті закону, підривало б довіру до академічної системи та створювало б стимули до приховування порушень до спливу такого строку. Крім того, сам закон прямо допускає перевірку дисертацій та інших робіт, захищених до набрання ним чинності, на предмет дотримання вимог, чинних на момент їх захисту, що також свідчить про несумісність загальної моделі строків давності з логікою цього регулювання. Отже, встановлення строків давності могло б нівелювати механізм відновлення академічної доброчесності у випадках, коли порушення виявляються через тривалий час після захисту або публікації роботи; 
+- підпункт 4 не може бути реалізований у Законі у буквальному вигляді, оскільки він поєднує загальні засади провадження з надмірно деталізованими процедурно-технічними вимогами, які за своєю природою мають визначатися не законом, а спеціальними процедурами та внутрішніми актами уповноважених органів. Закон обґрунтовано закріплює базові цінності і принципи академічної доброчесності, зокрема повагу до честі і гідності, справедливість та відкритість інформації про правила і відповідальність, але не може уніфіковано встановити для всіх видів проваджень обов’язкові відкриті засідання, суцільну відеофіксацію, онлайн-трансляцію, оприлюднення відеозаписів і відкрите поіменне голосування, оскільки такі вимоги потребують диференційованого регулювання з урахуванням виду справи, автономії закладу, захисту персональних даних, службової інформації та прав особи, щодо якої здійснюється розгляд;
+- підпункт 5 не може бути коректно реалізований в Законі у тому вигляді, в якому він сформульований в ДАП. Закон обґрунтовано виходить не з моделі «будь-яка особа = повноцінний самостійний учасник провадження», а з моделі, за якою право ініціювати розгляд має особа, яка має докази, що свідчать про ознаки порушення академічної доброчесності. Саме так побудовані як загальна процедура розгляду повідомлень, так і спеціальна процедура щодо академічного плагіату, фабрикації та фальсифікації в академічних творах;
+- підпункт 7 не може бути коректно реалізований в Законі як загальне правило, оскільки це не узгоджується з природою правовідносин, які він регулює. Академічний плагіат, фабрикація чи фальсифікація в дисертації або іншому академічному творі, що стали підставою для присудження наукового ступеня чи присвоєння вченого звання, породжують не одноразовий, а триваючий неправомірний результат у вигляді незаконно набутого академічного статусу та пов’язаних із ним прав. Відповідно, метою Закону є не лише реагування на сам факт минулого порушення, а й усунення його правових наслідків. Запровадження загального строку давності фактично означало б, що після спливу певного часу неправомірно набутий ступінь або вчене звання більше не можуть бути переглянуті, що суперечило б меті закону, підривало б довіру до академічної системи та створювало б стимули до приховування порушень до спливу такого строку. Крім того, сам закон прямо допускає перевірку дисертацій та інших робіт, захищених до набрання ним чинності, на предмет дотримання вимог, чинних на момент їх захисту, що також свідчить про несумісність загальної моделі строків давності з логікою цього регулювання. Отже, встановлення строків давності могло б нівелювати механізм відновлення академічної доброчесності у випадках, коли порушення виявляються через тривалий час після захисту або публікації роботи;
 - підпункт 8 не може бути коректно реалізований саме в Законі України «Про академічну доброчесність» як самостійна норма, оскільки він належить до предмета правового регулювання оплати праці, а не академічної доброчесності. Його реалізація потребувала б одночасного внесення системних змін до законодавства про оплату праці, освіту, наукову і науково-технічну діяльність.</t>
   </si>
   <si>
     <t>2.7.5.2.2</t>
   </si>
   <si>
     <t>Ensuring the interoperability of the National Repository of Academic Texts with the key systems for prevention and detection of academic plagiarism</t>
   </si>
   <si>
     <t>The interoperability of the National Repository of Academic Texts with the key systems for prevention and detection of academic plagiarism has been ensured.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством освіти і науки України (далі - МОН) у IV кварталі 2023 році, розроблено технічні вимоги стосовно підключення систем запобігання та виявлення академічного плагіату безпосередньо до банків даних Національного репозитарію академічних текстів (далі - НРАТ). Міністерство освіти і науки України повідомило, що розроблено динамічну карту сторінок НРАТ для автоматизованого опрацювання пошуковими системами та ініційовано індексацію всіх (інформаційних та документарних) сторінок НРАТ системою Google, що має забезпечити можливість взаємодії із тими системами запобігання та виявлення академічного плагіату, які використовують для аналізу пошукові запити.
 Станом на кінець 2024 року інтероперабельність НРАТ було забезпечено лише із однією ключовою системою запобігання та виявлення академічного плагіату, а саме "StrikePlagiarism", функціонал якого відповідає розробленим УкрІНТЕІ технічним вимогам стосовно підключення систем запобігання та виявлення академічного плагіату безпосередньо до банків даних НРАТ.
 За інформацією, наданою МОН за І квартал 2025 року як звітний період, продовжується робота щодо індексації академічних текстів у НРАТ зовнішніми пошуковими системами в мережі Інтернет.
 Крім цього, МОН повідомило, що ним було надіслано до Міністерства цифрової трансформації України пропозиції до переліку завдань та проєктів Національної програми інформатизації на 2025 рік, а саме запропоновано включити до згаданого переліку даний захід 2.7.5.2.2 Програми «Забезпечення інтероперабельності Національного репозитарію академічних текстів із ключовими системами запобігання та виявлення академічного плагіату».
 За інформацією, наданою МОН за ІІ квартал 2025 як звітний період (актуально на IV квартал 2025 року), продовжується робота щодо індексації академічних текстів у Національному репозитарії зовнішніми пошуковими системами в Інтернеті. На індексацію в Google направлено 700 тис сторінок.
 В рамках звітування за І квартал 2026 року МОН повідомило, що для імпорту до Національного репозитарія підключено 74 локальні репозитарії.
+В ІІ кварталі 2026 року  повідомлено про опрацювання нормативних, технічних, організаційних, фінансових питань щодо налагодження інтроперабельності Національного репозитарію академічних текстів із системами запобігання та виявлення академічного плагіату
 З огляду на те, що термін виконання заходу 2.7.5.2.2 настав 31.12.2025, і МОН не надало інформації про повне забезпечення інтероперабельності Національного репозитарію академічних текстів із ключовими системами запобігання та виявлення академічного плагіату, НАЗК констатує про його невиконання.</t>
   </si>
   <si>
     <t>2.7.5.2.3</t>
   </si>
   <si>
     <t>Drafting and approval of amendments to National Agency of Higher Education Quality Assurance information system operation procedure ‘NAQA.Svr’ aimed at improving the information system of the National Agency for Higher Education Quality Assurance “NAQA.Svr”, particularly in matters of expanding the list of details entered into the information system by its users (including by members of specialized academic councils, students pursuing an academic degree, applicants in matters of awarding and annulment of academic degrees)</t>
   </si>
   <si>
     <t>National Agency of Higher Education Quality Assurance information system operation procedure ‘NAQA.Svr’ has been approved</t>
   </si>
   <si>
     <t>За інформацією, наданою Національним агентством із забезпечення якості вищої освіти (далі - НАЗЯВО) за IV квартал 2024 року як звітний період, НАЗЯВО з метою виконання заходу 2.7.5.2.3 розробило та затвердило зміни до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr” для вдосконалення інформаційної системи НАЗЯВО “NAQA.Svr”, на своєму засіданні від 19.11.2024 (протокол № 19 (69) від 19.11.2024) (див. Ключові джерела оцінки).
 Змістом заходу 2.7.5.2.3 Програми передбачено, що зміни до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr” мають бути внесені зокрема щодо: 1) розширення переліку відомостей, які вносяться до Інформаційної системи та 2) розширення переліку її користувачів.
 Здійснивши порівняльний аналіз тексту Порядку функціонування інформаційної системи НАЗЯВО «NAQA.Svr» у його першій редакції (від 30.08.2022) (далі - Порядок 2022) та Порядку функціонування інформаційної системи НАЗЯВО «NAQA.Svr» у новій редакції (зі змінами, внесеними протоколом засідання НАЗЯВО № 19 (69) від 19.11.2024) (далі - Порядок 2024) можна констатувати таке.
 1) Щодо розширення переліку відомостей, які вносяться до Інформаційної системи.
 Зміни, що були внесені до Порядку 2022 протоколом засідання НАЗЯВО № 19 (69) від 19.11.2024, дійсно розширюють/конкретизують перелік відомостей, що можуть та або повинні бути внесені до відповідної Інформаційної системи. З огляду на це, НАЗК констатує належне виконання вимог змісту заходу 2.7.5.2.3 в цій частині.
 2) Щодо розширення переліку користувачів Інформаційної системи.
 Відповідно до абзацу третього пункту 5 Порядку 2024 Користувачем Інформаційної системи є авторизована в Інформаційній системі особа, яка уповноважена на подання інформації від імені суб’єкта, визначеного в пункті 6 цього Порядку. Водночас, у пункті 6 Порядку 2024 суб'єктами подання інформації визначено: а) заклади вищої освіти та наукові установи, б) МОН та в) НАЗЯВО. Вказаний перелік суб'єктів (користувачв) залишився незмінним порівняно із положеннями Порядку 2022, з огляду на що зміни до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr” не охопили вимоги змісту заходу 2.7.5.2.3 Програми в цій частині.
 За інформацією, наданою НАЗЯВО за I квартал 2025 року як звітний період, на виконання даного заходу Програми НАЗЯВО здійснює підготовку нових змін до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr”, зокрема у частині розширення переліку можливих користувачів цієї Інформаційної системи з метою підвищення прозорості, ефективності та доступності її функціонування для відповідних учасників освітнього процесу. Зокрема, для цілей проведення щоквартального моніторингу, НАЗЯВО надало відповідну порівняльну таблицю (див. Ключові джерела оцінки (джерело № 3)), із якої вбачається, що перелік користувачів інформаційної системи НАЗЯВО “NAQA.Svr” пропонується розширити за рахунок суб’єктів наукової та науково-технічної діяльності.
 За інформацією, наданою НАЗЯВО за ІІ квартал 2025 року як звітний період, 22 квітня 2025 року було затверджено зміни до Порядку функціонування інформаційної системи Національного агентства із забезпечення якості вищої освіти “NAQA.Svr”, зокрема у частині розширення переліку можливих користувачів інформаційної системи з метою підвищення прозорості, ефективності та доступності функціонування системи для відповідних учасників освітнього процесу. Перелік користувачів інформаційної системи НАЗЯВО “NAQA.Svr” розширено за рахунок суб’єктів наукової та науково-технічної діяльності. 
 Зважаючи на те, що строк передбачений для виконання заходу 2.7.5.2.3. минув 31.12.2024, а фактичне виконання, яке повною мірою відповідає змісту заходу 2.7.5.2.3. відбулося 22.04.2025 НАЗК доходить до висновку, що захід виконано невчасно та повністю.</t>
   </si>
   <si>
     <t>2.7.5.2.4</t>
@@ -2024,88 +2025,88 @@
   <si>
     <t>2.7.6.2.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law of Ukraine On Higher Education, which stipulates that:
 1) expenditures out of the state budget for higher education shall be allocated for institutions of higher education where the cost of educational services is established in keeping with the legislation on the indicative prime cost; 
 2) the amount of expenditures out of the state budget for higher education shall be allocated among institutions of higher education according to the formula developed by the Ministry of Education and Science and approved by the Cabinet of Ministers of Ukraine.</t>
   </si>
   <si>
     <t>The Ministry of Education and Science of Ukraine (MoE) developed the Draft Law of Ukraine, “On Amending Certain Laws of Ukraine on Funding Higher Education and Provision of State Targeted Support to Students,” and submitted it for consideration by the Cabinet of Ministers of Ukraine (Letter of the MoE ref. No. 1/20437p-23, dated December 27, 2023). The draft law was approved by the Cabinet of Ministers of Ukraine and presented to the Verkhovna Rada (registration number 10399, dated January 10, 2024).
 Draft Law No. 10399 proposes to introduce changes to the Law of Ukraine “On Higher Education” with regard to the following: 
 - amount of state budget expenditures on tuition fees for individuals studying based on the state order is to be distributed among academic and research establishments using the formula to be approved by the Cabinet of Ministers of Ukraine based on the petition of the central executive authority for education and science (part 4, Article 72);
 - funding tuition fees for university students based on state or regional order is to be provided upon the condition that the amount of university tuition fees financed by private individuals or legal entities is determined by corresponding academic or research establishment in compliance with the procedure for estimation of minimal university tuition fee based on indicative net cost approved by the Cabinet of Ministers of Ukraine (part 8, Article 71).
 Corresponding provisions fully correlate with the implementation of measure 2.7.6.2.2.</t>
   </si>
   <si>
     <t>2.7.6.2.3</t>
   </si>
   <si>
     <t>Arranging an analytical study to update specific performance indicators used in the formula of allocation of the amount expenditures out of the state budget for higher education among institutions of higher education</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
-    <t>Відповідно до наданої Головним виконавцем (МОН) заходу 2.7.6.2.3 звітної інформації за 4 квартал 2025 року здійснено аналіз впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти (див. Ключові джерела оцінки). Аналіз здійснено з метою вдосконалення вдосконалення чинного регулювання фінансово-економічних відносин у системі вищої освіти та врахування. Аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі, буде проведено до кінця 2025 року.
+    <t>Відповідно до наданої Головним виконавцем (МОН) заходу 2.7.6.2.3 звітної інформації за 4 квартал 2025 року (актуально на 2 квартал 2026) здійснено аналіз впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти (див. Ключові джерела оцінки). Аналіз здійснено з метою вдосконалення вдосконалення чинного регулювання фінансово-економічних відносин у системі вищої освіти та врахування. Аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі, буде проведено до кінця 2025 року.
 З огляду на те, що Головний виконавець не здійснив аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі до кінця 2025 року, а також те, що показник виконання заходу 2.7.6.2.3 передбачає оприлюднення звіту за результатами аналітичного дослідження, НАЗК залишає статус виконання заходу 2.7.6.2.3 "не виконано".</t>
   </si>
   <si>
     <t>2.7.6.2.4</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 2.7.6.2.3, followed by its expert discussion</t>
   </si>
   <si>
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>З огляду на те, що аналітичне дослідження, передбачене заходом 2.7.6.2.3 Програми, станом на кінець IV кварталу 2025 року все ще не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми (URL: https://dap.nazk.gov.ua/zahid/443/)), і, відповідно, не було здійснено підготовки, презентації та проведення експертного обговорення звіту за його результатами - захід 2.7.6.2.4 Програми залишається невиконаним.</t>
   </si>
   <si>
     <t>2.7.6.2.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Formula of allocation of expenditures out of the state budget for higher education among institutions of higher education, to the extent of updating the specific performance indicators used within the Formula, taking into account the findings of the analytical study indicated in subclause 2.7.6.2.3</t>
   </si>
   <si>
     <t>1) У І кварталі 2024 року Міністерство освіти і науки України (далі – МОН) повідомило, що МОН розробило, а Кабінет Міністрів України ухвалив Постанову КМУ від 15.03.2024 № 298 «Про внесення змін до постанови Кабінету Міністрів України від 24 грудня 2019 р. № 1146» (далі – Постанова № 298).
 Постановою № 298 дійсно були внесені зміни, спрямовані на удосконалення Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти, враховуючи аспект міжнародної підтримки закладу освіти. Основні зміни Постанови № 298 стосувалися:
 - визначення показників міжнародного визнання, регіональної підтримки, наукової діяльності, працевлаштування випускників;
 - фінансування підготовки здобувачів вищої освіти новоутвореними та реорганізованими закладами;
 - розподілу коштів для закладів вищої освіти приватної форми власності, що готують здобувачів за державним замовленням;
 - приведення постанови КМУ № 1146 у відповідність до законодавства та врахування особливостей воєнного часу.
 Водночас змістом заходу 2.7.6.2.5 Програми передбачено, що відповідні зміни до постанови КМУ № 1146 повинні були враховувати результати аналітичного дослідження щодо уточнення конкретних показників результативності, які використовуються у формулі розподілу обсягу видатків державного бюджету на вищу освіту між закладами вищої освіти (захід 2.7.6.2.3 Програми). З огляду на те, що вказане аналітичне дослідження не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми), його результати не могли бути враховані при розробці та прийнятті Постанови № 298, з огляду на що можливо констатувати лише часткове виконання цього заходу 2.7.6.2.5 Програми.
 2) МОН в рамках звітування за І квартал 2025 року, як звітний період, для цілей проведення моніторингу стану виконання заходу 2.7.6.2.5 Програми було надано текст проєкту постанови КМУ «Про внесення змін до постанов Кабінету Міністрів України від 24 грудня 2019 р. № 1146, від 3 березня 2020 р. № 191» (далі – Проєкт Постанови) та матеріали щодо нього (див. Ключові джерела оцінки).
 Як вказується у пояснювальній записці до Проєкту Постанови його метою, серед іншого є «...вдосконалення порядку розподілу між закладами вищої освіти видатків державного бюджету на вищу освіту з метою підготовки здобувачів вищої освіти за державним замовленням, що здійснюється відповідно до Формули розподілу видатків державного бюджету між закладами вищої освіти на основі показників їх освітньої, наукової та міжнародної діяльності...».
 Своєю чергою, Проєктом Постанови, серед іншого, пропонується з метою уможливлення розподілу фінансування за Формулою у січні відмовитися від розрахунку обсягу фінансування на підставі касових видатків попереднього року. При розрахунку пропонується враховувати обсяг фінансування, передбачених закладу освіти у попередньому році, визначений за Формулою без урахування видатків зазначених в абз. п’ятому – десятому пункту 3 Формули (соціальні видатки) та резерву. Також Проєктом Постанови пропонується вдосконалити показники, зокрема, пропонується збільшити кількість діапазонів масштабу та наукової діяльності, доповнити значення показника міжнародної діяльності, уточнити показник регіональної підтримки.
 Станом на кінець І кварталу 2025 року Проєкт Постанови було подано на розгляд Кабінету Міністрів України.
 У ІІ кварталі 2025 року (11.04.2025) прийнято постанову Кабінету Міністрів України від 11.04.2025 № 417 «Про внесення змін до постанов Кабінету Міністрів України від 24 грудня 2019 р. № 1146 і від 3 березня 2020 р. № 191» (див. Ключові джерела оцінки).
 Вказане свідчить, що Проєкт Постанови (як і Постанова № 298) належною мірою корелюється зі змістом та охоплює вимоги заходу 2.7.6.2.5 Програми, водночас з огляду на те, що аналітичне дослідження, передбачене змістом заходу 2.7.6.2.3 Програми все ще не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми), його результати не враховані при розробці Проєкту Постанови, з огляду на що можливо констатувати лише часткове виконання цього заходу 2.7.6.2.5 Програми.
 У ІV кварталі 2025 МОН було надано інформацію про розроблення та затвердження постанови КМУ від 29 жовтня 2025 р. № 1392 "Про внесення змін до Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти" (див. Ключові джерела оцінки), яка запровадила новий коефіцієнт для підтримки прифронтових та переміщених університетів (наприклад, Харківщини, Миколаївщини, Запоріжжя), щоб забезпечити їхню роботу, підвищити зарплати та стабільність освітнього процесу в умовах підвищених ризиків. Проєктом акта пропонується поширити коефіцієнт регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти. Також проєктом акта пропонується встановити показник регіональної підтримки на рівні 1,1 для тимчасово переміщених закладів вищої освіти. Проєкт акта підготовлено за результатами експертного обговорення та аналізу впливу параметрів формули на спроможність закладів вищої освіти, які функціонують у прифронтових регіонах.
 Тим не менш, зміни до формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти здійснено лише з урахуванням аналізу впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти.
-Тому внаслідок моніторингу за І квартал 2026 статус виконання заходу залишається «виконано вчасно, але частково».</t>
+Тому внаслідок моніторингу за ІІ квартал 2026 статус виконання заходу залишається «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.7.7 There is a lack of proper accounting and transparency in the spending of funds allocated in the budgets of all levels for social protection for all categories of social aid recipients</t>
   </si>
   <si>
     <t>2.7.7.1</t>
   </si>
   <si>
     <t>The Unified Social Sector Information System has been implemented and simplification of the provision of social services has been ensured</t>
   </si>
   <si>
     <t>2.7.7.1.1</t>
   </si>
   <si>
     <t>Developing the draft of the Social Code of Ukraine</t>
   </si>
   <si>
     <t>The Committee on Social Policy and Protection of Veterans' Rights</t>
   </si>
   <si>
     <t xml:space="preserve">The draft of the Social Code of Ukraine has been developed. </t>
   </si>
   <si>
     <t>Міністерство соціальної політики України про виконання заходу станом на 30.06.2024 зазначає таке: « Мінсоцполітики спільно з Комітетом ВРУ з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи здійснює напрацювання проекту Соціального кодексу України.
 Вже напрацьована концепція Соціального кодексу, яка передбачає наявність 6 книг: загальні положення Кодексу (Книга 1), соціальне страхування (Книга 2), пенсійне страхування (Книга 3), соціальне забезпечення (Книга 4), соціальне житло (Книга 5), контроль, відповідальність та форми захисту прав (Книга 6), прикінцеві та перехідні положення.
@@ -3388,51 +3389,51 @@
       <c r="H15" s="3" t="s">
         <v>114</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>115</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>108</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>109</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>116</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G16" s="2" t="s">