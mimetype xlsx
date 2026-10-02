--- v1 (2026-08-11)
+++ v2 (2026-10-02)
@@ -2118,52 +2118,60 @@
 Для напрацювання Книги 5 представники Міністерства включені до відповідних робочих груп з розробки проекту Закону України „Про основні засади житлової політики” та оновлення Закону України „Про житловий фонд соціального призначення”, які містять положення щодо соціального житла.
 Проект ЗУ „Про основні засади житлової політики” підготовлений та направлений Мінінфраструктури до ЦОВВ для надання пропозицій.
 Після розробки ЗУ „Про основні засади житлової політики” та оновлення ЗУ „Про житловий фонд соціального призначення” відповідні положення будуть кодифіковані та включені до відповідної книги Кодексу.»
 Міністерство соціальної політики України про виконання заходу станом на 31.12.2024 зазначає таке: «Мінсоцполітики спільно з Комітетом ВРУ з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи здійснює напрацювання проекту Соціального кодексу України.
 Вже напрацьована концепція Соціального кодексу, яка передбачає наявність 6 книг: загальні положення Кодексу (Книга 1), соціальне страхування (Книга 2), пенсійне страхування (Книга 3), соціальне забезпечення (Книга 4), соціальне житло (Книга 5), контроль, відповідальність та форми захисту прав (Книга 6), прикінцеві та перехідні положення.
 Наразі здійснюється напрацювання положень кожної книги. З огляду на масштабність завдання щодо напрацювання проекту Соціального кодексу України, яке охоплює опрацювання значного масиву міжнародного законодавства, необхідність узгодження основних положень з ключовими стейкхолдерами та адаптацією до євроінтеграційних вимог, Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки, на грудень 2025 року. Одночасно повідомляємо, що Мінсоцполітики листом від 18.10.2024 № 24034/0/2-24/51 надало Кабінету Міністрів України пропозиції до проекту плану законопроектної роботи Верховної Ради України на 2025 рік, якими пропонує встановити термін подання проекту Соціального кодексу України до Верховної Ради України на грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 31.12.2024 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики України про виконання заходу станом на 31.03.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 Завданням 363 Плану законопроектної роботи Верховної Ради України на 2025 рік, затвердженого Постановою Верховної Ради України від 11.02.2025 № 4228-IX, розроблення Соціального кодексу України та його подання на розгляд Верховної Ради України передбачено на грудень 2025 року.
 З огляду на зазначене, Мінсоцполітики готує пропозиції щодо внесення змін до Державної антикорупційної програми на 2023-2025 роки в частині перенесення строку виконання заходів 2.7.7.1.1 та 2.7.7.1.2 на грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 31.03.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики України про виконання заходу станом на 30.06.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 На сьогодні напрацьовано концепцію Соціального кодексу, яка передбачає наявність 6 книг: загальні положення Кодексу (Книга 1), соціальне страхування (Книга 2), пенсійне страхування (Книга 3), соціальне забезпечення (Книга 4), соціальне житло (Книга 5), контроль, відповідальність та форми захисту прав (Книга 6), прикінцеві та перехідні положення. По кожному напряму ведеться відповідна робота.
 З огляду на масштабність завдання щодо напрацювання проекту Соціального кодексу України, яке охоплює опрацювання значного масиву міжнародного законодавства, необхідність узгодження основних положень з ключовими стейкголдерами та адаптацією до євроінтеграційних вимог, Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки.
 Водночас зазначаємо, що завданням 363 Плану законопроектної роботи Верховної Ради України на 2025 рік, затвердженого Постановою Верховної Ради України від 11.02.2025 № 4228-IX, розроблення Соціального кодексу України та його подання на розгляд Верховної Ради України передбачено на грудень 2025 року.
 Також повідомляємо, що Мінсоцполітики листом від 06.05.2025 № 5060/0/2-25/51 звернулось до Національного агентства з питань запобігання корупції з проханням внести зміни до додатку 2 до Державної антикорупційної програми на 2023-2025 роки в частині перенесення строку виконання заходів 2.7.7.1.1 та 2.7.7.1.2 на грудень 2025 року. Листом від 09.06.2025 № 13/49672-25 Національне агентство з питань запобігання корупції повідомило про те, що наразі НАЗК не планується перегляд зазначеної Програми.
 Крім цього, Мін’юст листом від 04.07.2025 № 95380/5.2.1/26-25 надіслано рішення засідання Комітету міністрів Ради Європи, яке відбулося 10–12 червня 2025 року у м. Страсбург, в якому ухвалено рішення запропонувати органам влади надати оновлену інформацію про прогрес у прийнятті проекту Соціального кодексу до червня 2026 року».
 З огляду на те, що проект Соціального кодексу станом на 30.06.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики, сім'ї та єдності України про виконання заходу станом на 30.09.2025 зазначає таке: «З метою створення законодавчого підґрунтя для забезпечення реалізації соціальних прав і гарантій людини і громадянина, зокрема, на достатній життєвий рівень для себе і своєї сім’ї, а також для реалізації механізму соціального захисту громадян, які потрапили у складні життєві обставини, пунктом 205 плану пріоритетних дій Уряду на 2025 рік, затвердженого розпорядженням Кабінету Міністрів України від 10 вересня 2025 р. № 1003-р, передбачено захід щодо розроблення проекту Соціального кодексу України та початок його громадського обговорення, у якому визначено відповідальним виконавцем Мінсоцполітики та строк виконання – грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 30.09.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики, сім'ї та єдності України про виконання заходу станом на 31.12.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 Наразі напрацьовано оновлену концепцію Соціального кодексу України.
 Разом з тим на сьогодні наявні близько 100 законодавчих актів, які потребують оновлення, актуалізації та адаптації до вимог законодавства ЄС шляхом синхронізації всіх підходів з процесом вступу до ЄС.
 Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки».
 З огляду на те, що проект Соціального кодексу станом на 31.12.2025 не розроблено, констатуємо, що захід не виконано.
-За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за І квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них. Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності.».
-З огляду на те, що проект Соціального кодексу станом на 31.03.2026 не розроблено, констатуємо, що захід не виконано.</t>
+За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за І квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них. Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності».
+За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за ІІ квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них.
+Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності.
+Наразі оновлено Концепцію Соціального кодексу України та в робочому порядку узгоджено з Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів. У Концепції окреслено структуру та основні засади у сфері соціального захисту, зокрема окреслено ключові напрями семи книг, які стануть основою проекту Соціального кодексу та з урахуванням яких ведеться активна робота з його розробки.
+Активно проводяться робочі зустрічі з експертами проекту Ради Європи з напрацювання положень книг проекту Соціального кодексу з опрацюванням значного масиву міжнародного та українського законодавства та адаптацією до євроінтеграційних вимог, визначення основної термінології тощо.
+Проводиться комунікаційна робота щодо обговорення та узгодження ключових питань нової соціальної політики, які будуть відображені в положеннях Соціального кодексу.
+В межах роботи над новою соціальною моделлю розробляються зміни до існуючих та напрацювання нових нормативно-правових актів.
+Також Мінсоцполітики реалізовує пілотний проект щодо трансформації 5 видів державної допомоги в одну більш суттєву – базову соціальну допомогу. Напрацьовано необхідні зміни до законодавства України, які також будуть відображені в одній з книг проекту Соціального кодексу. Наразі Верховною Радою України прийнято за основу законопроект „Про базову соціальну допомогу” (реєстр. № 15094 від 20.03.2026), внесений народними депутатами України Мотовиловцем А. А., Третьяковою Г. М. та іншими, яким пропонується запровадити базову державну соціальну допомогу як уніфікований і комплексний вид соціальної підтримки сімей з низькими доходами.
+Зокрема, вже напрацьовано першу книгу Соціального кодексу».
+З огляду на те, що проект Соціального кодексу станом на 30.06.2026 не розроблено, констатуємо, що захід не виконано.</t>
   </si>
   <si>
     <t>2.7.7.1.4</t>
   </si>
   <si>
     <t>Putting the Unified Social Sector Information System into commercial operation</t>
   </si>
   <si>
     <t>The Unified Social Sector Information System has been put into commercial operation.</t>
   </si>
   <si>
     <t>За інформацією Міністерства соціальної політики України, що була надана про стан виконання заходу за IV квартал 2023 року :«Відповідно до наказу Мінсоцполітики від 18.07.2023 №253-Н програмне забезпечення Єдиної інформаційної системи соціальної сфери введено у промислову експлуатацію в 23 регіонах України (за виключенням Житомирській та Рівненській областях, окупованих територій та територій, на яких ведуться бойові дії) в частині призначення, нарахування та виплати 6 видів соціальних допомог (малозабезпеченим сім'ям, на дітей одиноким матерям, особам з інвалідністю з дитинства та дітям з інвалідністю, на дітей, над якими встановлено опіку чи піклування, на дітей, хворих на тяжкі перинатальні ураження нервової системи, тяжкі вроджені вади розвитку, рідкісні орфанні захворювання, онкологічні, онкогематологічні захворювання, дитячий церебральний параліч, тяжкі психічні розлади, цукровий діабет I типу (інсулінозалежний), гострі або хронічні захворювання нирок IV ступеня, на дитину, яка отримала тяжку травму, потребує трансплантації органа, потребує паліативної допомоги, яким не встановлено інвалідність, при усиновлені дитини). Відповідно до наказу Мінсоцполітики від 01.08.2023 №265-Н зазначений функціонал введено у промислову експлуатацію в Житомирській та Рівненській областях.
 Крім цього, в ЄІССС здійснюється централізоване нарахування та виплата допомоги на проживання внутрішньо переміщеним особам (функціонал введено у промислову експлуатацію Наказом Мінсоцполітики від 29.08.2023 № 305-Н). На виконання постанови Кабінету Міністрів України від 19.06.2023 № 626 «Деякі питання надання матеріальної грошової допомоги постраждалому населенню внаслідок підриву Російською Федерацією греблі Каховської гідроелектростанції» (далі – Постанова) щодо надання одноразової матеріальної грошової допомоги у розмірі 5 000 грн постраждалому населенню внаслідок підриву Російською Федерацією греблі Каховської гідроелектростанції до програмного забезпечення ЄІССС додано функціонал, який дозволив провести нарахування та виплату зазначеної допомоги.
 Розроблено і впроваджено функціонал для можливості генерування статистичних звітів та витягу по особі з Реєстру осіб, які мають право на пільги.
 Введено в промислову експлуатацію формування Довідки щодо наявної інформації про осіб з інвалідністю в інформаційних системах соціальної сфери – у Вінницькій, Волинській, Закарпатській, Львівській, Одеській та Чернівецькій областях».
 У рамках інформування про стан виконання заходу за І квартал 2024 р. Міністерство соціальної політики України додаткових відомостей не надало, з огляду на що захід не може вважатися таким, прогрес виконання якого наявний або таким, що виконаний.
 За інформацією Міністерства соціальної політики України, що була надана про стан виконання заходу за IІ квартал 2024 року: «За результатами проведеної у 2 кварталі 2024 року роботи, Мінсоцполітики наказом №311-Н від 28.06.2024 впроваджено у промислову експлуатацію програмне забезпечення Єдиної інформаційної системи соціальної сфери в частині призначення, нарахування та виплати окремих видів державної соціальної допомоги та інших виплат, а саме:
 1. Допомога у зв’язку з вагітністю та пологами (жінкам, звільненим у зв’язку з ліквідацією підприємства, установи та організації незалежно від форми власності);
 2. Допомога у зв’язку з вагітністю та пологами (жінкам, зареєстрованим у центрі зайнятості як безробітні);
 3. Допомога у зв’язку з вагітністю та пологами (аспіранткам, докторанткам, клінічним ординаторам, студенткам закладів професійної (професійно-технічної), фахової передвищої та вищої освіти);
 4. Допомога у зв’язку з вагітністю та пологами (непрацюючим жінкам);
 5. Допомога у зв’язку з вагітністю та пологами (жінкам, зареєстрованим як суб’єкти підприємницької діяльності, які не беруть участі в системі загальнообов’язкового державного соціального страхування);
 6. Допомога на дітей, які виховуються у багатодітних сім’ях;
 7. Грошове забезпечення прийомним батькам за надання соціальних послуг у прийомних сім’ях;
 8. Грошове забезпечення батькам-вихователям за надання соціальних послуг у дитячих будинках сімейного типу;