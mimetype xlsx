--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -155,51 +155,51 @@
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.1.1.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law on amendments to the Code of Ukraine on Administrative Offenses, which institutes administrative liability for failure to bring officials authorized to carry out the functions of state or local self-government to disciplinary liability for violations of the requirements of the Law, as well as for failing to comply with the requirements of the law mandating the unconditional dismissal of such officials (in the cases expressly provided by law)</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 22.03.2024 провело його громадське обговорення, за наслідками якого було проведено його доопрацювання.   
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом №10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані. 
 Національне агентство направило до Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією» (лист від 11.07.2025 № 43244/4/1-24).
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>3.1.1.4</t>
   </si>
   <si>
     <t>It has been legislatively mandated that courts that have examined a case involving corruption or a corruption-related offense or a case involving unjust enrichment are obligated to send a copy of the legally binding decision in the case to the government agency, local self-government body, enterprise, institution, or organization employing the person against whom this case was initiated</t>
   </si>
   <si>
     <t>3.1.1.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft laws proposing amendments to the Criminal Procedure Code of Ukraine and the Code of Ukraine on Administrative Offenses, which stipulate that courts that have examined a case involving corruption or a corruption-related offense or a case involving unjust enrichment are obligated to send a copy of the legally binding decision in the case to the government agency, local self-government body, enterprise, institution, or organization employing the person against whom this case was initiated</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>