--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$15</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 22.03.2024 провело його громадське обговорення, за наслідками якого було проведено його доопрацювання.   
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом №10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані. 
 Національне агентство направило до Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією» (лист від 11.07.2025 № 43244/4/1-24).
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.2.1.2</t>
   </si>
   <si>
     <t>Based on the findings of the analysis and consolidation of the practice of bringing perpetrators to justice for administrative offenses involving corruption, the relevant prohibitions have been systematically improved</t>
   </si>
   <si>
     <t>3.2.1.2.1</t>
   </si>
   <si>
     <t>Analyzing the legislation and consolidating the practice of prosecution of entities subject to the Law of Ukraine On Prevention of Corruption for committing corruption-related administrative offenses in 2014-2024 with respect to:
 1) the systemic, complete, and legally correct definition at the legislative level of the grounds on which such liability arises;
 2) alignment of the penalties imposed with the principles of fairness, proportionality, and individualization, as well as the capability to accomplish the objective of the administrative penalty.
 Preparing an analytical report with proposals of systemic improvements to the relevant prohibitions under administrative law, the kinds and amounts of penalties prescribed by them, as well as correct and consistent application of the relevant legislation by the National Agency, the National Police, the prosecutorial authorities, and courts</t>
   </si>
   <si>
     <t>01.01.2025</t>
@@ -194,77 +194,88 @@
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>3.2.1.2.3 (1)</t>
   </si>
   <si>
     <t>Implementation of measures (identified after studying the proposals formulated in the report indicated in subclauses 3.2.1.2.1, 3.2.1.3.1) by the National Agency, the National Police, the prosecutorial authorities, and courts towards ensuring the correct and consistent application of the relevant legislation in practice</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The measures have been implemented.</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
-[...3 lines deleted...]
-З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальносто за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
+    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+Уповноважені особи Національного агентства на складання протоколів про адміністративні правопорушення вживають заходів для формування єдиного підходу у правозастосуванні основі інформації викладеної у звіті. Перед складанням протоколів про адміністративні правопорушення ймовірний склад правопорушення та наявність достатніх доказів обговорюється з представниками органів прокуратури для правильного та однакового застосування відповідного законодавства на практиці.
+У висновках згаданого звіту (зокрема п. п. 4, 7 висновків з аналізу судової практики, п. п. 1–11 висновків з аналізу складів адміністративних правопорушень, пов’язаних з корупцією) передбачено комплекс законодавчих змін, спрямованих як на удосконалення процедури притягнення до адміністративної відповідальності за правопорушення, пов’язані з корупцією, так і на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією.
+Національним агентством вживаються заходи щодо реалізації наданих рекомендацій в частині підготовки необхідних змін до законодавства.
+З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальності за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (2)</t>
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
 Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
+    <t>Вчасне виконання заходу було унеможливлене  з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. 
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+Водночас у II кварталі 2026 року Офісом Генерального прокурора опрацьовано вищезазначений звіт та з метою впровадження викладених у ньому аналітичних досліджень у правозастосовну практику під час розгляду судами справ про адміністративні правопорушення, пов'язані з корупцією, звіт доведено до відома прокурорів Офісу Генерального прокурора та підпорядкованих прокуратур.
+З огляду на відсутність рекомендацій у звіті, які безпосередньо адресовані Офісу Генерального прокурора, а також з огляду обсяг вжитих дій з метою виконання відповідного заходу (звіт опрацьовано та доведено до відома прокурорам) та досягнення показника (індикатора) відповідного заходу, такий захід вважається виконаним.</t>
+  </si>
+  <si>
     <t>3.2.1.2.3 (4)</t>
   </si>
   <si>
     <t xml:space="preserve">Supreme Court </t>
+  </si>
+  <si>
+    <t>Вчасне виконання заходу було унеможливлене з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року.
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
+Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.4</t>
   </si>
   <si>
     <t>Grounds for administrative liability for violations of rules, prohibitions, and restrictions applicable to the funding of political parties and financial reporting by political parties have been improved</t>
   </si>
   <si>
     <t>3.2.1.4.1</t>
   </si>
   <si>
     <t>Analyzing the legislation and consolidating the practices of holding individuals accountable for administrative offenses punishable under Articles 21215 and 21221 of the Code of Ukraine on Administrative Offenses, with respect to:
 1) the systemic, complete, and legally correct definition at the legislative level of the grounds on which such liability arises;
 2) alignment of the penalties imposed with the principles of fairness, proportionality, and individualization, as well as the capability to accomplish the objective of the administrative penalty.
 Preparing an analytical report with proposals of systemic improvements to the relevant prohibitions under administrative law, the kinds and amounts of penalties prescribed by them, as well as correct and consistent application of the relevant legislation by the National Agency and courts</t>
   </si>
   <si>
     <t>Проведено аналіз та підготовлено Аналітичний звіт щодо проблематики притягнення до адміністративної та кримінальної відповідальності за порушення законодавства у сфері політичних фінансів, який містить пропозиції та рекомендації.
 У зазначеному звіті, серед іншого, порушено питання, аналітику яких передбачав відповідний захід Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на зазначене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>3.2.1.4.2</t>
   </si>
   <si>
@@ -292,114 +303,122 @@
   <si>
     <t>3.2.2.1.1</t>
   </si>
   <si>
     <t>Submitting to the Cabinet of Ministers of Ukraine and supporting the consideration of the draft law in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law), which provides for:
 1) the simplification of the procedure for serving a summons and serving reports on such offenses, in particular by granting the right—in exceptional cases—to draw up the report in the absence of the individual facing liability and mail this report to this individual;
 2) establishing an exhaustive list of material violations committed in drawing up the report, which preclude the issuance of a decision in an administrative offense case and necessitate returning the report to be revised (written up properly), and stipulating the maximum time frame for rectifying such violations;
 3) stipulating that cases based on reports drawn up by the National Agency shall be examined by the High Anticorruption Court (with deferral of the entry into force by the relevant provisions of the draft law by three months from the day when martial law instituted in Ukraine on February 24, 2022 gets suspended and abolished in Ukraine or in the territory of the majority of administrative-territorial units indicated in Part 2 of Article 133 of the Constitution of Ukraine);
 4) granting the National Agency status as a party to proceedings in cases initiated based on reports drawn up by the National Agency;
 5) granting the National Agency the right to appeal court decisions issued in cases initiated based on reports drawn up by the National Agency, and granting this right to the prosecutor in cases initiated under Articles 1724—1729 of the Code of Ukraine on Administrative Offenses;
 6) establishing a general rule to the effect that a person may not be relieved of administrative liability for such offenses due to their negligible nature, along with an exhaustive list of exceptions from this rule;
 7) abolishing the linkage between the time frame for imposing penalties for such offenses to the day when they were discovered, as well as establishing the rule according to which the statute of limitations shall stop elapsing if the person is deliberately avoiding to appear before the court or is unable to show up for compelling reasons;
 8) stipulating that proceedings in an administrative offense case can be discontinued on the basis of Article 38 of the Code of Ukraine on Administrative Offenses only on condition that it has been proven that the person is guilty of having committed the relevant administrative offense, which must be mentioned in the disposition of the decision to discontinue the case;
 9) improving the procedure for applying coercive measures to individuals who avoid showing up in court without compelling reasons.</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
-    <t>На виконання вказаного заходу НАЗК розробило проекти Законів України: 
-«Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення»;
+    <t>На виконання вказаного заходу НАЗК розробило проекти Законів України:
 «Про внесення змін до Закону України «Про Вищий антикорупційний суд» у зв’язку з прийняттям Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення». 
-Зазначені законодавчі ініціативи були подані КМУ та були згодом повернуті Урядом для доопрацювання з Вищим антикорупційним Судом та Національним антикорупційним бюро.
+Зазначені законодавчі ініціативи були подані КМУ та були згодом повернуті Урядом для доопрацювання з Вищим антикорупційним судом та Національним антикорупційним бюро.
 НАЗК надіслало законопроекти на погодження до вказаних органів.
-Також з метою досягнення узгоджених позицій щодо відповідних законодавчих ініціатив 30.08.2024 у НАЗК було проведено зустріч очільників Вищого антикорупційного Суду, Спеціалізованої антикорупційної прокуратури та Національного антикорупційного бюро.
+Також з метою досягнення узгоджених позицій щодо відповідних законодавчих ініціатив 30.08.2024 у НАЗК було проведено зустріч очільників Вищого антикорупційного суду, Спеціалізованої антикорупційної прокуратури та Національного антикорупційного бюро.
 31.12.2024 року листом № 10-03/100230-24 НАЗК направило зазначені законопроекти на розгляд КМУ.
 14.02.2025 доопрацьовані за результатами засідання Урядового комітету законопроекти подано на розгляд КМУ. Законопроекти були розглянуті на засіданні Уряду 04.04.2025 та повернуті на доопрацювання.
 НАЗК доопрацювало проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення» та подало його до КМУ 30.06.2025. 
 Водночас азначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
 НАЗК підготувало вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд КМУ.
+Законопроект погоджено без зауважень Міністерством економіки, довкілля та сільського господарства України (листи від 23.04.2026 № 55-14/38492-03, від 23.04.2026 № 55-14/39143-03), Міністерством цифрової трансформації України (лист від 26.04.2026 № 1/ЦЗ-9-6391), Міністерством фінансів України (лист від 28.04.2026 № 08020-03/2-5/11777) та Національною поліцією України (лист від 07.05.2026 № 19280/01/38-2026).
+Міністерство внутрішніх справ України погодило проект Закону із зауваженнями (лист від 01.05.2026 № 18629/01/12-2026).
+За результатами проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу
+(acquis ЄС), Урядовий офіс координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України зазначив, що законопроекти не суперечать цілям Угоди про асоціацію, праву Європейського Союзу та міжнародно-правовим зобов’язанням України у сфері європейської інтеграції (лист від 06.05.2026 № 12351/0/2-26).
+Верховний Суд висловив зауваження до проекту Закону (лист від 12.05.2026 № 1982/0/2-26).
+Національне агентство провело узгоджувальну нараду з представниками Верховного Суду, за результатами якої врахувало всі зауваження.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.2.2.2</t>
   </si>
   <si>
     <t>The system of electronic proceedings in administrative offense cases has been introduced</t>
   </si>
   <si>
     <t>3.2.2.2.1</t>
   </si>
   <si>
     <t>Creating and launching an electronic procedural record keeping system as part of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>The electronic procedural record keeping system is functioning.</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що наказом від 30.04.2025 № 178 затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС).
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу.
 Разом з цим ДСА України повідомляла, що від проекту ЄС "Право-Justice" отримано "drafts" технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".
-ДСА України інформувала, що станом на момент звітування триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
+ДСА України інформувала, що станом 30.03.2026 тривала робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
 Перша черга – розробка технічного завдання та базового функціоналу відповідної системи.
 Друга черга – розробка інших компонентів описаних в технічних вимогах.
 Третя черга – впровадження в усіх судах.
+ДСА України також зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
+ДСА України додатково повідомляє про те, що листом від 25.06.2026 № 15-13425/26 звернулася до судів з пропозицією щодо участі у пілотному проекті, в частині запровадження підсистеми Електронного документообігу суду.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.2.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Creating and launching the Unified State Register of Enforcement Documents as part of the Unified Judicial Information and Telecommunication System </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents is functioning.</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що у грудні 2024 року отримала від проекту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів (далі – ЄДРВД). Зазначені технічні вимоги ДСА України листом від 31.07.2025 № 15-15471/25 надіслала для перевірки Вищій раді правосуддя.
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу. ДСА України також інформувала, що відповідно до Бюджетної декларації на 2026 – 2028 роки передбачено орієнтовні граничні показники видатків державного бюджету за напрямком "Єдиний державний реєстр виконавчих документів" на 2026 рік у сумі 21 881,25 тис. грн, на 2027 рік – 25 132,5 тис. грн.
-ДСА України також інформувала про укладення договору з Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Єдиний державний реєстр виконавчих документів.
+ДСА України також інформувала про укладення договору з Проектом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля ЄДРВД.
 Також ДСА України інформувала, що реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи, зокрема підсистем "Електронний кабінет", "Електронний суд".
+ДСА України додатково зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування Єдиної судової інформаційно-комунікаційної системи. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
 З огляду на те, що строк виконання відповідного заходу завершився, а створення ЄДРВД ще триває, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.2.2.3</t>
   </si>
   <si>
     <t>Securing appropriate funding for activities that involve developing and launching the modules of the electronic procedural record keeping system and the Unified State Register of Enforcement Documents within the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>100 percent funding of the relevant activities</t>
   </si>
   <si>
     <t>Головний виконавець не вніс інформацію (не направив повідомлення) про стан виконання відповідного заходу до внутрішньої частини Інформаційної системи моніторингу реалізації державної антикорупційної політики, а зважаючи на настання дати завершення строку виконання відповідного заходу, присвоєно статус "Не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1158,408 +1177,408 @@
         <v>58</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="O10" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K14" s="2"/>
       <c r="L14" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O14" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q15"/>
   <mergeCells>
     <mergeCell ref="A3:A3"/>
     <mergeCell ref="B3:B3"/>
     <mergeCell ref="C3:C3"/>
     <mergeCell ref="D3:D3"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="Q3:Q3"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:B9"/>
     <mergeCell ref="C4:C9"/>
     <mergeCell ref="D4:D9"/>
     <mergeCell ref="E4:E9"/>
     <mergeCell ref="Q4:Q9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:B11"/>