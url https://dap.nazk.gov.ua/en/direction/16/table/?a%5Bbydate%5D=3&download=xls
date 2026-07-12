--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -503,54 +503,59 @@
   <si>
     <t>Development and staged implementation of pre-trial investigation information communication system, used by all prosecution bodies, pre-trial bodies in every criminal case</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>National Police of Ukraine,
 High Council of Justice ,
 State Judicial Administration of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Security Service of Ukraine ,
 Council of Judges of Ukraine,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>Pre-trial investigation information communication system, used by all prosecution bodies, pre-trial bodies in every criminal case has been created</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України» (далі – проект МТД), що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА».
 Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП повідомляє, що у рамках проекту МТД, ОГП як Реципієнт уклав договір від 28.03.2024 № 2-11/82-2024 з ТОВ «МАСКОД» (ЄДРПОУ 42886865) як Виконавцем та переможцем закупівлі (закупівля № 272815), організованої та проведеної неурядовою організацією «Академія електронного управління» (E-Governance Academy Foundation, Таллінн, Естонія) як Замовником.
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
-Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
+Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 ОГП також повідомляє, що здійснено модернізацію функціоналу Єдиного реєстру досудових розслідувань (далі – ЄРДР) з метою забезпечення автоматичного обміну даними між системами ЄРДР та «СМЕРЕКА».
-ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки. 
-ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).</t>
+ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки.
+ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).
+Про часткове досягнення показника (індикатора) відповідного заходу (створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження) свідчить обсяг вжитих дій з метою його виконання, а саме:
+1) здійснення реалізації основного етапу створення ІКС ДР «СМЕРЕКА»;
+2) розгорнтання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
+3) передання пілотного проекту для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини.
+З огляду на зазначене, відповідний захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>3.3.2.2.6</t>
   </si>
   <si>
     <t>Developing and approving the Operating Procedure of the Pretrial Investigation Information and Telecommunication System, which is used by all prosecutorial authorities and pretrial investigation authorities in each criminal proceeding</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>The Operating Procedure of the Pretrial Investigation Information and Telecommunication System, which is used by all prosecutorial authorities and pretrial investigation authorities in each criminal proceeding, has taken effect.</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог інформаційного суспільства в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 Виконання відповідного заходу нерозривно пов'язане з виконанням заходу, передбаченого пунктом 3.3.2.2.5 додатку 2 до Державної антикорупційної програми на 2023–2025 роки, виконання якого станом на 31.12.2025 ще триває. Так, ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України», що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА». Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
 Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 У ході розробки ІКС ДР «СМЕРЕКА» підготовлено Тимчасове положення про порядок її функціонування, яке визначає порядок роботи з системою на час її дослідної експлуатації. Одночасно розроблено проект спільного наказу про дослідну експлуатацію ІКС ДР «СМЕРЕКА», яким затверджується загадане вище Тимчасове положення. Наказ від 31.12.2025 №409/521/928 підписано Генеральним прокурором, Головою Служби безпеки України та Міністром внутрішніх справ України, оприлюднено на офіційному сайті Офісу Генерального прокурора.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а Порядок функціонування інформаційно-комунікаційної системи досудового розслідування не набрав чинності, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3</t>
   </si>
   <si>
@@ -600,80 +605,83 @@
   <si>
     <t>Developing and coordinating the technical requirements for the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Security Service of Ukraine </t>
   </si>
   <si>
     <t>Administration of State Service of Special Commucations and Information Protection of Ukraine,
 National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The technical requirements have been coordinated with all pretrial investigation authorities.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічні вимоги до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.3</t>
   </si>
   <si>
     <t>Developing and coordinating the engineering solution for building the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>The technical requirements have been coordinated with all pretrial investigation authorities.
 The engineering solution has been coordinated with all pretrial investigation authorities.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.4</t>
   </si>
   <si>
     <t>Implementing the engineering solution and deploying the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>The system has been implemented.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не реалізовано та не впроваджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.4</t>
   </si>
   <si>
     <t>The National Anticorruption Bureau of Ukraine and the Specialized Anticorruption Prosecutor’s Office are effectively performing their tasks, among other things through:
 clarification of legislative provisions on the conclusion of plea agreements in criminal proceedings involving corruption or corruption-related crimes;
 ensuring the practical observance of the rules of jurisdiction and holding the prosecutors in breach of such rules accountable;
 continued optimization of internal workflows and full-fledged implementation of the electronic criminal proceeding system</t>
   </si>
   <si>
     <t>3.3.2.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) permits concluding plea agreements in criminal proceedings falling under the jurisdiction of the National Anticorruption Bureau on condition of full or partial compensation of losses or harm by the defendant, suspect (other than the organizer of the criminal offense); 
 2) provides for the possibility of exemption from serving the sentence with probation if the defendant signs a plea agreement in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau;
 3) expands the list of penalties that may be agreed upon by the parties to the agreement on exemption from serving the sentence with probation in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau, and also expands the list of applicable additional penalties;
 4) provides for the possibility of establishing a probation period longer than three years in case of exemption from serving the sentence with probation under a plea agreement, as well as establishes longer period for expunging the criminal record in case of exemption from serving the sentence with probation in connection of serious crimes or felonies involving corruption; 
 5) provides for the possibility of continuing the judicial proceedings under the general procedure if the court refuses to approve the plea agreement and if no motions have been filed to return the proceeding back to the pretrial investigation stage; 
 6) provides for the possibility of presenting a plea agreement to the court repeatedly in the same criminal proceeding if the grounds for its rejection have been eliminated;
 7) stipulates that the resolution of disputes over jurisdiction in proceedings that belong or may be found to belong to the jurisdiction of the National Anticorruption Bureau shall be carried out only by the Prosecutor General or the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office.</t>
   </si>
   <si>
@@ -700,54 +708,53 @@
 Офісом Генерального прокурора організовано проведення відповідних процедур публічних закупівель, за наслідками яких 25.09.2023 укладено договір про надання послуг з супроводження і розвитку інформаційної системи «Єдиний реєстр досудових розслідувань».
 Офіс Генерального прокурора повідомляє, що на даний час договір виконано, відповідний функціонал пошуку інформації в Єдиному реєстрі досудових розслідувань доступний для використання користувачам з 30 жовтня 2023 року.</t>
   </si>
   <si>
     <t>3.3.2.5</t>
   </si>
   <si>
     <t>Effective cooperation has been established among the National Anticorruption Bureau of Ukraine, the Specialized Anticorruption Prosecutor’s Office, and other government agencies (primarily pretrial investigation authorities, prosecutorial agencies, the National Agency, ARMA, and the State Financial Monitoring Service)</t>
   </si>
   <si>
     <t>3.3.2.5.1</t>
   </si>
   <si>
     <t>Introducing the capability to exchange data (particularly classified information) between the National Anticorruption Bureau and the State Financial Monitoring Service in electronic form</t>
   </si>
   <si>
     <t>State Financial Monitoring Service of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year and/or international technical assistance funds  </t>
   </si>
   <si>
     <t xml:space="preserve">The technical capability to exchange data (particularly classified information) between the National Anticorruption Bureau and the State Financial Monitoring Service in electronic form has been implemented in practice. </t>
   </si>
   <si>
-    <t>В межах інформування за минулі квартали Національне антикорупційне бюро України (далі - НАБУ) повідомляло про проведення обговорення із представниками Державної служби фінансового моніторингу України (далі - ДСФМУ) та погодження схеми електронної інформаційної взаємодії між НАБУ та ДСФМУ. Також НАБУ інформувало про здійснення технічної реалізації електронної інформаційної взаємодії.
-[...2 lines deleted...]
-Зважаючи на те, що настала дата завершення строку виконання, а також з огляду на відсутність інформації від головного виконавця щодо того, чи практично застосовано технічну можливість здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між НАБУ та ДСФМУ в електронній формі, відповідний захід вважається не виконаним.</t>
+    <t>Національне антикорупційне бюро України повідомляє, що практично застосовано технічну можливість здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро України та Державною службою фінансового моніторингу України в електронній формі.
+Про це також зазначено в інформаційній новині на офіційній сторінці у Facebook Державної служби фінансового моніторингу України у дописі від 11.12.2025.
+Зважаючи на досягнення показника (індикатора) виконання відповідного заходу в межах визначених Державною антикорупційною програмою на 2023 - 2025 роки строків, такий захід вважається виконаним вчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.2.5.2</t>
   </si>
   <si>
     <t>Analyzing the effectiveness of the review by the National Anticorruption Bureau of the consolidated materials of the State Financial Monitoring Service, in order to identify the causes that can potentially reduce such effectiveness and issue recommendations on ways to improve cooperation between the National Anticorruption Bureau and the SFMS</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>The report on the findings of the analysis of the effectiveness of the review by the National Anticorruption Bureau of the consolidated materials of the State Financial Monitoring Service aimed at identifying the causes that can potentially reduce such effectiveness has been prepared and contains recommendations on ways to improve cooperation between the National Anticorruption Bureau and the SFMS.</t>
   </si>
   <si>
     <t>The report on performance analysis conducted to assess the efficiency of the National Anti-Corruption Bureau of Ukraine’s review of generalized files of the State Service for Financial Monitoring of Ukraine was prepared. 
 The report contains recommendations on improving cooperation between the State Service for Financial Monitoring of Ukraine and the National Anti-Corruption Bureau of Ukraine.</t>
   </si>
   <si>
     <t>3.3.3 The legislation governing the activity of the ARMA contains numerous gaps and corruption risks. Low effectiveness of the processes of transferring assets to ARMA for management to preserve their economic value, as well as the processes of combating and preventing money laundering</t>
   </si>
   <si>
     <t>3.3.3.1</t>
   </si>
   <si>
     <t>The risks of discretion, unpredictability, and ineffectiveness of ARMA’s handling of seized assets have been minimized by introducing a clear regulatory framework for the management of corporate rights, integral property complexes, residential properties, and other types of assets</t>
@@ -763,55 +770,59 @@
   <si>
     <t>Asset Recovery and Management Agency</t>
   </si>
   <si>
     <t>На виконання заходу, передбаченого п.п. 1 п. 3.3.3.1.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП), було розроблено та внесено на розгляд Верховної Ради України проект Закону України «Про внесення змін до частини другої статті 21 Закону України «Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів» (щодо встановлення чіткого і прозорого механізму відбору управителів активами), яким деталізовано порядок визначення управителя активом, на який накладено арешт, зокрема, визначено особливості застосування законодавства про публічні закупівлі у зазначеній процедурі (реєстр. від 05.01.2024 № 10390). Водночас законопроект від 05.01.2024 № 10390 не містить положення, які відображали зміст п.п. 2 п. 3.3.3.1.1 додатка 2 до ДАП.
 Проте, 10.02.2025 народними депутатами зареєстровано  законопроект "Про внесення змін до деяких законодавчих актів України щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів та вдосконалення механізмів управління активами" (реєстр. № 12374-д), який, серед іншого, містить положення, які відображають зміст п.п. 2 п. 3.3.3.1.1 додатка 2 до ДАП.
 Розробники пропонують в абзаці третьому частини першої статті 23 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" встановити, що у разі встановлення фактів невиконання вимог договору управління або спроб відчуження активів управителем АРМА невідкладно здійснює заходи щодо розірвання договору управління та зміни управителя відповідних активів шляхом повторного визначення управителя активами за допомогою системи автоматизованого розподілу активів.
 Оскільки показник (індикатор) виконання досягнуто (проте в інший спосіб, ніж передбачено ДАП), захід вважається виконаним.</t>
   </si>
   <si>
     <t>3.3.3.1.2</t>
   </si>
   <si>
     <t>Aligning normative legal acts with the law indicated in subclause 3.3.3.1.1</t>
   </si>
   <si>
     <t>30.07.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>Normative legal acts have come into force.</t>
   </si>
   <si>
-    <t>За інформацією, наданою за попередній звітний квартал Національним агентством України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу розроблено та надіслано на погодження до центральних органів виконавчої влади:
+    <t>Національним агентством України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу розроблено:
 1) проект постанови Кабінету Міністрів України «Деякі питання відбору управителя простого активу (активів)»;
 2) проект постанови Кабінету Міністрів України «Деякі питання відбору управителя складного активу (активів)»;
 3) проект постанови Кабінету Міністрів України «Про затвердження порядку здійснення контролю за ефективністю управління активами».
-З огляду на те, що зазначені нормативно-правові акти не набрали чинності станом на 31.12.2025 (кінець звітного кварталу), відповідний захід за результатами здійснення щоквартального моніторингу стану виконання заходів Державної антикорупційної програми на 2023 - 2025 роки за 4 квартал 2025 року вважається не виконаним.</t>
+Кабінет Міністрів України прийняв:
+1) постанову від 05.02.2026 № 136 «Про затвердження Порядку здійснення контролю за ефективністю управління активами»;
+2) постанову від 05.02.2026 № 166 «Деякі питання відбору управителя простого активу (активів)»;
+3) постанову від 05.02.2026 № 167 «Деякі питання відбору управителя складного активу (активів)».
+З огляду на дату набрання чинності вищезазначеними нормативно-правовими актами, відповідний захід вважається виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.3.2</t>
   </si>
   <si>
     <t>The legal balance between the possibility of appealing decisions, actions, or omissions to act on the part of ARMA by the concerned parties and safeguards against immobilizing the work of the agency through abuse of procedural rights has been ensured</t>
   </si>
   <si>
     <t>3.3.3.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) establishes the priority of criminal justice when it comes to deciding the matters of the transfer of seized assets to ARMA for management and the actual management of the assets, as well as the list of grounds for contesting in court any decisions, actions or omissions to act with respect to the management of assets in court as part of commercial or civil proceedings;
 2) establishes the procedure for appealing decisions, actions or omissions to act on the part of ARMA in matters relating to the appointment of the asset manager as part of administrative proceedings, and specifies an exhaustive list of individuals who can appeal the relevant decisions, actions or omissions to act on the part of ARMA, as well as an exhaustive list of grounds for such an appeal;
 3) establishes the procedure for appealing decisions, actions or omissions to act on the part of ARMA in matters relating to audits of the effectiveness of management of assets handed over to managers, as part of administrative proceedings, and specifies an exhaustive list of individuals who can appeal the relevant decisions, actions or omissions to act on the part of ARMA, as well as an exhaustive list of grounds for such an appeal;
 4) makes it impossible to block the asset management activities of ARMA by resorting to interim measures as part of administrative, commercial, or civil proceedings.</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t>Захід вважається таким, що "виконаний частково" у зв'язку з частковим досягненням показника (індикатора) виконання заходу, а також виконання відповідного заходу в інший спосіб, ніж передбачено Державною антикорупційною програмою на 2023 - 2025 роки (далі - ДАП).
 Так, на виконання пп. 1 і 4 заходу, передбаченого п. 3.3.3.2.1 додатка 2 до ДАП, у Верховній Раді України зареєстровано законопроект від 27.01.2025 № 12445 «Про внесення змін до деяких законодавчих актів України стосовно удосконалення діяльності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів щодо управління активами», який, серед іншого, містить положення, якими:
 1) визначено пріоритет кримінального судочинства у разі вирішення питань щодо передачі арештованих активів в управління АРМА та здійснення управління ними;
 2) унеможливлено блокування діяльності АРМА з управління активами через застосування заходів забезпечення позовів у порядку адміністративного, господарського або цивільного судочинства.
@@ -938,104 +949,109 @@
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України «Про внесення змін до Закону України «Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів» щодо гарантій незалежності та посилення інституційної спроможності».
 Зазначений законопроект було подано до Кабінету Міністрів України листом АРМА від 28.06.2024 № 5495/1-9-24/7.7.
 23.09.2024 відбулось засідання Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності, за результатами якого вирішено повернути відповідний законопроект для додаткового його опрацювання з Міністерством юстиції України, Міністерством закордонних справ та Національним агентством з питань запобігання корупції.
 Після додаткового опрацювання, зазначена законодавча ініціатива була схвалена Урядом та зареєстрована у Верховній Раді України від 02.01.2025 № 12374.
 З огляду на досягнення показника (індикатора) виконання, відповідний захід вважається виконаним.</t>
   </si>
   <si>
     <t>3.3.3.6.2</t>
   </si>
   <si>
     <t>Drafting normative legal acts that need to be approved in order to implement the law indicated in subclause 3.3.3.6.1</t>
   </si>
   <si>
     <t>30.08.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>The draft normative legal acts have been drafted and publicized for a public discussion.</t>
   </si>
   <si>
     <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки.
-Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінили підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребує перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
+Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінили підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребувала перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
 З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
+Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
 Водночас показником (індикатором) виконання передбачено, що проект нормативно-правового акту повинен бути:
 1) розроблений;
 2) оприлюднений для проведення громадського обговорення.
 З огляду на забезпечення АРМА лише розроблення відповідного проекту, захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.6.3</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft normative legal acts indicated in subclause 3.3.3.6.2, obtaining expert opinions and revising the acts</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки.
-Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінили підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребує перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
+Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінили підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребувала перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
 З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
+Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
 З огляду на те, що громадське обговорення вищезазначеного проекту постанови не проводилось, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.3.6.4</t>
   </si>
   <si>
     <t>Issuing the normative legal acts indicated in subclause 3.3.3.6.2 and performing their state registration</t>
   </si>
   <si>
-    <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки.
-[...2 lines deleted...]
-З огляду на те, що набрання чинності вищезазначеного проекту постанови не відбулось, відповідний захід вважається не виконаним.</t>
+    <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023-2025 роки.
+Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінено підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребувала перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
+З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
+Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою, зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
+З огляду на набрання чинності вищезазначеним нормативно-правовим актом (водночас не в межах строків виконання заходу, передбачених Державною антикорупційною програмою на 2023-2025), відповідний захід вважається виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.3.7</t>
   </si>
   <si>
     <t>Fair and clear grounds for liability of ARMA and its officials for ineffective management of seized assets have been established</t>
   </si>
   <si>
     <t>3.3.3.7.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that institutes separate grounds for bringing ARMA employees to disciplinary liability in the event of deliberate or negligent violation of the established procedure for appointing an asset manager; a violation of the established procedure for inspecting the effectiveness of management of seized assets handed over to ARMA for management; failure to respond or violation of the established procedure for responding to information received and/or established facts of improper management of assets or attempts by the manager to dispose of assets.</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів розробило та 09.01.2024 подало Кабінету Міністрів України проект закону.
+    <t>На виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) розробило та 09.01.2024 подало Кабінету Міністрів України проект закону.
 30.01.2024 проект закону направлено до Верховної Ради України (реєстр. № 10451 від 31.01.2024).
 17.07.2025 законопроект реєстр. № 10451 від 31.01.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
-Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
+АРМА також інформує, що 30.07.2025 набрав чинності Закон України «Про внесення змін до деяких законодавчих актів України щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами» від 18.06.2025 № 4503-IX, яким передбачено, що з метою запобігання, виявлення та розслідування правопорушень у діяльності працівників АРМА у складі його центрального апарату діє підрозділ внутрішнього контролю. Передбачається проведення перевірок працівників АРМА на доброчесність та моніторинг їхнього способу життя, перевірки інформації, що міститься у зверненнях фізичних та юридичних осіб, медіа, інших джерелах, у тому числі отриманої через спеціальну телефонну лінію, сторінку в мережі Інтернет, засоби електронного зв’язку АРМА, щодо причетності працівників АРМА до вчинення правопорушень та проведення службового розслідування стосовно працівників АРМА.
+АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.</t>
   </si>
   <si>
     <t>3.3.3.8</t>
   </si>
   <si>
     <t>Seizure and transfer of illegally obtained assets to ARMA for management in order to preserve their economic value are carried out effectively and in a timely manner</t>
   </si>
   <si>
     <t>3.3.3.8.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) introducing a procedure for urgent notification of ARMA prosecutors about the discovery of assets that can be seized; 
 2) introducing the mandatory planning of the seizure of an asset in respect of which the issue of its transfer to ARMA for management will be raised, before the prosecutor has filed a motion for seizure of the asset in a criminal proceeding or in a civil proceeding; 
 3) providing for the possibility of the transfer to ARMA for management of any asset that has been seized in a criminal proceeding and whose value exceeds 200 times the minimum living wage of able-bodied individuals (irrespective of whether or not this asset constitutes physical evidence and irrespective of the grounds on which it was seized as part of the criminal proceeding)</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
 Відповідна законодавча ініціатива була схвалена Кабінетом Міністрів України та зареєстрована у Верховній Раді України за реєстр. № 11473 від 12.08.2024.
 17.07.2025 законопроект реєстр. № 11473 від 12.08.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>3.3.3.8.2</t>
   </si>
@@ -1052,52 +1068,54 @@
 З огляду на досягнення показника (індикатора) виконання, відповідний захід може вважатись таким, що виконаний повністю.
 АРМА також повідомляє, що повноцінно Систему можна вводити в промислову експлуатацію тільки після розробки та затвередження Положення, яке станом на момент звітування розробляють та погоджують.</t>
   </si>
   <si>
     <t>3.3.3.8.3</t>
   </si>
   <si>
     <t>Developing and approving the Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc.</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Security Service of Ukraine ,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc. has taken effect.</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) повідомляє, що розроблено проект Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту (далі - проект положення).
-АРМА повідомляє, що  забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
-З огляду на те, що настала дата завершення строку виконання відповідного заходу, а проект положення станом на момент звітування не затверджено, відповідний проект положення не набрав чинності, такий захід вважається не виконаним.
+АРМА повідомляє, що забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
+АРМА зазначає, що за результатами опрацювання від органів досудового розслідування надійшли пропозиції та зауваження, які були опрацьовані, у зв’язку з чим до проекту положення внесено відповідні зміни та доповнення.
+АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА, а після завершення внутрішнього погодження доопрацьований проект положення буде повторно направлено на погодження до суб’єктів інформаційної взаємодії.
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а проект положення станом на момент звітування не затверджено, такий захід вважається не виконаним.
 Водночас АРМА інформує, що затвердження положення потребує додаткового часу у зв’язку з технологічною складністю створення електронної захищеної системи та значною кількістю суб’єктів інформаційної взаємодії, погодження з якими є необхідним для забезпечення узгоджених процедур обміну даними. АРМА зазначає, що очікуваний строк затвердження положення — перша половина 2026 року.</t>
   </si>
   <si>
     <t>3.3.3.9</t>
   </si>
   <si>
     <t>The management of assets seized in criminal proceedings, the search for illegally obtained assets outside Ukraine and their repatriation are carried out effectively, inter alia, owing to: the strengthening of the institutional capacity of ARMA; 
 the improvement of legislation governing the transfer of assets for management; ensuring effective international cooperation</t>
   </si>
   <si>
     <t>3.3.3.9.1 (1)</t>
   </si>
   <si>
     <t>Arranging the connection of ARMA and the National Agency to the SIENA secure data exchange system</t>
   </si>
   <si>
     <t>ARMA and the National Agency are able to exchange data via the SIENA secure data exchange system.</t>
   </si>
   <si>
     <t>АРМА приєднано до захищеної системи обміну інформацією “SIENA”.
 З огляду на те, що датою завершення виконання відповідного заходу є лютий 2024, водночас фактичне виконання відповідного заходу відбулось у серпні 2023 року (див. новину про приєднання АРМА до “SIENA”), то захід вважається таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>3.3.3.9.1 (2)</t>
   </si>
@@ -1212,51 +1230,51 @@
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>Національне агентство за результатами опрацювання змісту зазначеного заходу на предмет існування проблеми, на вирішення якої він спрямований, підготувало аналітичний звіт, у якому констатована відсутність потреби у розробленні та прийнятті законопроекту, передбаченого цим заходом.</t>
   </si>
   <si>
     <t>3.3.3.11.3</t>
   </si>
   <si>
     <t>Supporting the consideration of the draft law that updates the provisions of the Criminal Procedure Code of Ukraine pertaining to international cooperation in a criminal proceeding, taking into account critical feedback provided in MONEYVAL reports, in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження» внесено Кабінетом Міністрів України на розгляд Верховної Ради України 15.09.2022 (р.н. 8038).
 21.07.2023 законопроект розглянуто на Комітеті Верховної Ради України з питань правоохоронної діяльності. За результатами розгляду Комітет ухвалив рішення рекомендувати Верховній Раді України повернути законопроект суб'єкту права законодавчої ініціативи на доопрацювання.
 Міністерство юстиції України розробило законопроект «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження», який є доопрацьованою версією законопроекту від 15.09.2022 № 8038.
 18.03.2024 доопрацьований законопроект у встановленому законом порядку внесено на розгляд Кабінету Міністрів України.
 25.04.2024 Урядовим комітетом з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності було вирішено подати відповідний законопроект для розгляду на засідання Кабінету Міністрів України у запропонованій редакції.
 26.04.2024 законопроект схвалено за результатами засідання Уряду та у встановленому законом порядку внесено до Верховної Ради України.
 29.04.2024 відповідна законодавча ініціатива була зареєстрована у Верховній Раді України за № 11223. Головним комітетом визначено Комітет Верховної Ради України з питань правоохоронної діяльності.
 17.07.2025 законопроект реєстр. № 11223 від 29.04.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України «Про Регламент Верховної Ради України» у зв'язку з припиненням повноважень Кабінету Міністрів України).
 З метою підготовки до повторного ініціювання внесення відповідних змін та для забезпечення оптимізації законодавчого процесу Міністерство юстиції України об’єднало зміни, що пропонувалися вищезазначеним законопроектом та проектом Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо використання технічних засобів електронних комунікацій при надісланні запитів про міжнародне співробітництво» (реєстр. № 12140 від 21.10.2024).
 10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292.
-З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку недосягненням показника (індикатора) виконання (законо не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку з недосягненням показника (індикатора) виконання (закон не прийнято і не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (6)</t>
   </si>
   <si>
     <t>Aligning bylaws with the Laws of Ukraine dated December 6, 2019, No. 361-IX On Preventing and Combating the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction, dated November 4, 2022, No. 2736-IX On Amendments to Select Laws of Ukraine Towards Protection of the Financial System of Ukraine Against Actions of the State Engaging in Armed Aggression Against Ukraine, and Adaptation of Ukrainian Legislation to Specific Standards of the Financial Action Task Force and the Requirements of EU Directive 2018/843, and EU Directive 2015/849</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>The bylaw normative legal acts have been aligned with said laws and EU Directive 2015/849.</t>
   </si>
   <si>
     <t>The bylaws of the Ministry of Digital Transformation of Ukraine do not need to be aligned with the laws mentioned in the measure.
 The status of "implemented" was assigned due to the achievement of the measure's performance indicator.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (5)</t>
   </si>
   <si>
     <t>In order to implement this measure, the order of the Ministry of Justice of Ukraine dated December 29, 2023 No. 4501/5 On Amendments to Certain Normative Legal Acts of the Ministry of Justice of Ukraine was adopted, registered with the Ministry of Justice of Ukraine on January 2, 2024 No. 4/41349.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (4)</t>
@@ -1330,78 +1348,80 @@
     <t>On December 27, 2023, the Cabinet of Ministers of Ukraine approved the Resolution No. 1207-r On Approval of the Action Plan Aimed at Preventing and/or Mitigating the Negative Consequences of Risks Identified by the Third Round of the National Risk Assessment in the Area of Preventing and Combating the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction for the Period up to 2026 (the Action Plan).
 The Action Plan was developed by the State Financial Monitoring Service of Ukraine jointly with the Ministry of Finance of Ukraine and other concerned state authorities based on the results of the third National Risk Assessment in the Area Preventing and Combating the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction.
 The Action Plan contains a set of institutional, legislative, organizational, and practical measures to improve the national system of preventing and combating money laundering in accordance with international standards and the system of strategic planning in this area, aimed at
 - effective risk management in preventing and combating money laundering system;
 - effective formation and implementation of state policy in the area of preventing and combating money laundering in accordance with international standards;
 - aligning the national system of preventing and combating money laundering with international standards;
 - improvement of information technologies, effective cooperation and information exchange between government agencies, as well as with the competent authorities of foreign countries and international organizations in this area;
 - ongoing methodological support of the activities of the primary financial monitoring entities and providing feedback to them;
 - innovative solutions for professional development of specialists in the area of preventing and combating money laundering;
 - deepening cooperation with the private sector and the public.</t>
   </si>
   <si>
     <t>3.3.3.11.7</t>
   </si>
   <si>
     <t>Preparing and conducting a scheduled national risk assessment in accordance with the Methodology of National Assessment of Risks of Money Laundering and Financing of Terrorism in Ukraine</t>
   </si>
   <si>
     <t>Council on Prevention and Counteraction to Legalization (Laundering) of the Proceeds of Crime or Terrorist Financing and Financing Proliferation of Weapons of Mass Destruction</t>
   </si>
   <si>
     <t>The report on the findings of the scheduled national risk assessment has been prepared.</t>
   </si>
   <si>
     <t>Національна оцінка ризиків проводиться згідно з методикою національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні (далі – методика), підготовленою Державною службою фінансового моніторингу України (далі - Держфінмоніторинг), узгодженою з Міністерством фінансів України та схваленою Радою з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення (далі – Рада) на її черговому засіданні (див. п. 9 Порядку, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690).
-За інформацією, наданою Держфінмоніторингом, 26 грудня 2024 року, на черговому засіданні Ради, було схвалено оновлену Методику.
+За інформацією, наданою Держфінмоніторингом, 26.12.2024 на черговому засіданні Ради, було схвалено оновлену Методику.
 Відповідно до п. 4.3 Протоколу засідання Ради № 2(18) від 26.12.2024 учасники національної оцінки ризиків (далі – НОР), визначили та надали Держфінмоніторингу інформацію про особу на рівні заступника керівника органу (або керівника самостійного структурного підрозділу), відповідальну за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг інформує, що з метою підготовки та проведення НОР організовано проведення 28.02.2025 засідання Робочої групи з питань проведення НОР за участю представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
-Дерфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
+Держфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
 Держфінмоніторинг інформував, що 09.04.2025 забезпечено проведення засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою відмивання коштів (ВК) та фінансування тероризму (ФТ). Участь у засіданні взяли представники Держфінмоніторингу, Міністерства фінансів України, Національного банку України, Міністерства юстиції України, Національної комісії з цінних паперів та фондового ринку, Державної податкової служби України, Офісу Генерального прокурора, представники неприбуткового сектору.
 За результатами засідання:
-- обговорено та схвалено Перелік типів НПО які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
+- обговорено та схвалено Перелік типів НПО, які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
 - обговорено необхідність уточнення механізму оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ, визначеного оновленою у 2024 році Методикою НОР;
 - обговорено подальші кроки, спрямовані для визначення та оцінку ризиків ВК/ФТ, на які наражаються представники різних типів НПО.
-Держфінмоніторинг зазначав, що 10.06.2025 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції ризиків щодо необхідності включення до об’єктів оцінки ФТ відповідно до Рекомендацій 8 FATF, типу НПО за кодом неприбутковості 0044 «професійні спілки, їх об’єднання та організація профспілок». За результатом засідання, було прийнято рішення про не включення НПО за кодом неприбутковості 0044 «професійні спілки, їх об’єднання та організації профспілок» до переліку типів НПО з метою оцінки ризиків ФТ відповідно до Рекомендації 8 FATF.
 Під час звітування за 3 квартал 2025 року Держфінмоніторинг повідомляв, що здійснювалось узагальнення ризиків за результатами проведення НОР з урахуванням професійних суджень представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
-Водночас головним виконавцем не надано інформації про підготовку звіту за результатами чергової НОР, з огляду на що відповідний захід вважається не виконаним.</t>
+Держфінмоніторинг повідомляє, що листом від 18.11.2025 року № 5302/310-04 направив проект Звіту про проведення НОР учасникам на узгодження.
+10.12.2025 проект Звіту про проведення НОР було направлено Міністерству фінансів України на погодження. Листом № 53020-08-5/37309 від 18.12.2025 року Міністерство фінансів України повідомило про не погодження проекту Звіту та надало відповідні зауваження та рекомендації.
+Держфінмоніторинг інформує, що у зв’язку з тим, що для усунення окремих зауважень і врахування відповідних рекомендацій потрібна додаткова інформація від інших учасників, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, було надіслано відповідні запити. Держфінмоніторинг повідомляє, що збір та аналіз такої інформації зумовив затримку в підготовці проекту Звіту про проведення НОР.
+Окремо Держфінмоніторинг зазначає, що проект Звіту про проведення НОР в листопаді 2025 року був обговорений з представниками Ради Європи і Європейської Комісії (DG ENEST) та отримані відповідні відгуки (Review of Ukraine’s Draft National Risk Assessment 2025 against the revised FATF NRA Guidance and Toolkit), в яких був наданий в цілому позитивний відгук на проект Звіту про проведення НОР.
+Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.</t>
   </si>
   <si>
     <t>3.3.3.11.8</t>
   </si>
   <si>
     <t>Approving the report of the scheduled national assessment of risks of money laundering and financing of terrorism in Ukraine</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>The report on the findings of the scheduled national risk assessment has been approved and at least the report conclusions have been made public.</t>
   </si>
   <si>
-    <t>Листом від 16.01.2026 № 203/70-04-12 Державною службою фінансового моніторингу України (далі – Держфінмоніторинг) поінформовано, що пунктом 18 Порядку збору, обробки і аналізу інформації щодо результатів діяльності суб’єктів фінансового моніторингу, інших державних органів, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, схвалення та оприлюднення результатів національної оцінки ризиків та здійснення заходів за її результатами, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690 (із змінами), звіт про проведення національної оцінки ризиків схвалюється Радою на її черговому засіданні.
-Держфінмоніторинг повідомляє, що всю необхідну інформацію буде надіслано після затвердження звіту на наступному засіданні Ради.
+    <t>За інформацією, наданою Державною службою фінансового моніторингу України та Міністерством фінансів України, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
 З огляду на те, що звіт за результатами чергової національної оцінки ризиків не затверджено та не оприлюднено, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.4 The overall progress of court hearings involving corruption and corruption-related criminal offenses is slow. There is no established practice of consideration of criminal proceedings in this category. There are numerous cases of abuse of procedural rights by litigants</t>
   </si>
   <si>
     <t>3.3.4.1</t>
   </si>
   <si>
     <t>Court hearings of criminal proceedings involving corruption and corruption-related criminal offenses are conducted in compliance with the principles prescribed by the Criminal Procedure Code of Ukraine</t>
   </si>
   <si>
     <t>3.3.4.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) institutes one-person judicial examination of criminal proceedings at the High Anticorruption Court as the court of first instance (except for criminal proceedings involving felonies that must be examined at the High Anticorruption Court as the court of first instance by a panel of three judges);
 2) provides for the inadmissibility of abuses of procedural rights by parties to the criminal proceeding and the possibility of the investigating judge or court finding specific actions or omissions to act by such parties as abuse;
 3) grants powers to the investigating judge or court to issue a separate ruling in the event of abuse of procedural rights or failure to perform duties by parties to criminal proceedings;
 4) broadens the grounds for imposing monetary penalties for nonperformance of duties by parties to the criminal proceeding, and increases their amounts;
 5) simplifies the procedure for serving a summons in a criminal proceeding on individuals who reside abroad and are citizens of Ukraine;
 6) stipulates that only the absence of all defense attorneys of one suspect or defendant at the same time during a court hearing shall be grounds for adjourning the court hearing;
 7) establishes the procedure for determining the scope and sequence of examination of documents, audio and video recordings during a court hearing;
 8) provides for the possibility of announcing only the introductory part and disposition of the verdict that has a large volume and requires a considerable amount of time to be announced, with the complete text of the verdict to be served (mailed in case of the recipient’s absence during the court hearing) on the day when it was announced to the parties to the judicial proceeding.</t>
   </si>
@@ -2860,51 +2880,51 @@
       <c r="H20" s="2" t="s">
         <v>131</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>132</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>133</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>134</v>
       </c>
       <c r="P20" s="2" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -3282,51 +3302,51 @@
       <c r="H28" s="3" t="s">
         <v>58</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>179</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>69</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>180</v>
       </c>
       <c r="N28" s="3" t="s">
         <v>181</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>182</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>175</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>176</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>183</v>
       </c>
       <c r="G29" s="3" t="s">
@@ -3439,51 +3459,51 @@
       <c r="H31" s="2" t="s">
         <v>197</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>198</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>193</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>97</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>77</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>199</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>200</v>
       </c>
       <c r="P31" s="2" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>201</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>202</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>203</v>
       </c>
       <c r="G32" s="3" t="s">
@@ -3900,51 +3920,51 @@
       <c r="H40" s="3" t="s">
         <v>241</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>198</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>193</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>97</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="M40" s="3" t="s">
         <v>77</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>199</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>246</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G41" s="2" t="s">