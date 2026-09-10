--- v1 (2026-07-12)
+++ v2 (2026-09-10)
@@ -184,222 +184,224 @@
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.2</t>
   </si>
   <si>
     <t>Sanctions for corruption and corruption-related offenses are proportionate and have a significant injunctive and preventive effect, and none of the corruption-related criminal offenses are classified as criminal misdemeanors</t>
   </si>
   <si>
     <t>3.3.1.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that factors in the findings of the analytical study focusing on sanctions for corruption or corruption-related offenses (which must be proportional, suitable for the kind of criminal offense, effective, and have a deterrent effect) and:
 1) improves the normative legal regulation of sanctions for crimes of corruption and corruption-related offenses;
 2) increases the amount of fines as part of sanctions for specific crimes of corruption and corruption-related offenses, taking into account the degree of their social danger;
 3) clearly and unambiguously provides for the possibility of exemption from serving the sentence with probation if the defendant signs a plea agreement in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau;
 4) toughens criminal liability for bribing a witness, to ensure that this criminal offense does not fall into the category of criminal misdemeanors and make extradition and special confiscation possible in relation to the perpetrator;
 5) provides for the possibility of sanctions under criminal law against legal entities in the event of commission of all acts that are criminalized under the UN Convention against Corruption.</t>
   </si>
   <si>
     <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
-Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+Станом на 30.06.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3</t>
   </si>
   <si>
     <t>The investigative and judicial practice of criminal prosecution of individuals guilty of corruption and corruption-related criminal offenses is stable and predictable, in particular owing to summarized practices of application of laws</t>
   </si>
   <si>
     <t>3.3.1.3.1</t>
   </si>
   <si>
     <t>Annually preparing summaries of judicial practice of the Supreme Court in criminal proceedings involving corruption and corruption-related offenses for the previous calendar year</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Supreme Court </t>
   </si>
   <si>
     <t>The summary of the judicial practice has been publicized.</t>
   </si>
   <si>
     <t>Верховний Суд забезпечив щорічну підготовку узагальнень власної судової практики  у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік.
 Так, проведено узагальнення судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2022, 2023 та 2024 роки.
 За результатами проведеного узагальнення підготовлено та опубліковано:
 1) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2022 рік);
 2) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2023 рік).
 3) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2024 рік).
 З огляду на зазначене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>3.3.1.3.2</t>
   </si>
   <si>
     <t>Annually discussing the summaries of judicial practice of the Supreme Court with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>The discussion has been conducted and its results have been publicized.</t>
   </si>
   <si>
-    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти.
-[...2 lines deleted...]
-Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. 
+    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти.
+Так, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2024 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень.
+Вказаний Огляд було презентовано та обговорено на VIІІ Київському полілозі «Ефективність антикорупційного правосуддя: фокус на протидії зловживанню процесуальними правами», який відбувся у Верховному Суді 6 червня 2025 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя.
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури.
 Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2025 року.
 Крім цього, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2023 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VII Київському полілозі «Українська антикорупційна правова платформа: забезпечення права на справедливий суд», який відбувся у Верховному Суді 7 червня 2024 року.
-Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень,який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
-З огляду на зазначене, відповідний захід може вважатись виконаним повністю.</t>
+Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
+З огляду на зазначене, відповідний захід може вважатись виконаним повністю.
+Крім вищенаведеного, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2025 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на ІХ Київському полілозі «Кримінальна юстиція під час війни: інституційна взаємодія, відповідальність та суспільна довіра», який відбувся у Верховному Суді 5 червня 2026 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя. 
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2026 року.</t>
   </si>
   <si>
     <t>3.3.1.3.3</t>
   </si>
   <si>
     <t>Annually preparing summaries of judicial practice of the High Anticorruption Court in criminal proceedings involving corruption and corruption-related offenses for the previous calendar year</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:   
 1) Огляд судової практики Апеляційної палати Вищого антикорупційного суду щодо невнесення відомостей про кримінальне правопорушення до Єдиного реєстру досудових розслідувань;
 2) Узагальнення практики перегляду рішень слідчих суддів Апеляційною палатою Вищого антикорупційного суду у справах за скаргами на рішення слідчого, прокурора про закриття кримінального провадження;
 3) Узагальнення причин скасування рішень Апеляційної палати Вищого антикорупційного суду Верховним Судом у 2023 році.
 Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" Національне агентство було визначено головним виконавцем заходу замість ВАКС.
-Станом на 31.03.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
+Станом на 30.06.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
 З огляду на відсутність фіналізованих узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.4</t>
   </si>
   <si>
     <t>Annually discussing the summaries of judicial practice of the High Anticorruption Court with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).    
 З огляду на це, виконання зазначеного заходу буде розпочато після підготовки узагальнення судової практики ВАКС, передбаченого змістом заходу 3.3.1.3.3 Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а обговорення узагальнень судової практики ВАКС не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.5</t>
   </si>
   <si>
     <t>Annually analyzing the judicial practice of criminal prosecution of individuals guilty of corruption or corruption-related offenses, and publishing the findings of this analysis</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The report on the analysis findings has been publicized.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку: 
 1) аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень;
 2) опублікування звіту за результатами такого аналізу.
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий аналіз та оприлюднення звіту за його результатами повинно було здійснитись тричі:
 1) у 2023 році - аналіз судової практики за 2022 рік;
 2) у 2024 році - аналіз судової практики за 2023 рік;
 3) у 2025 році - аналіз судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень. 
 2) Національне агентство спільно з колегами з Центру політико-правових реформ також підготувало аналітичний звіт за результатами аналізу судової практики за 2023 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 Зазначені звіти оприлюднені на офіційному вебсайті Національного агентства.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
 З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (звіт за результатами аналізу оприлюднено), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>3.3.1.3.6</t>
   </si>
   <si>
     <t>Annually discussing the reports prepared as part of the activity indicated in subclause 3.3.1.3.5 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такі обговорення повинні були здійснитись тричі:
 1) у 2023 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 2) у 2024 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 3) у 2025 році - обговорення звіту за результатами аналізу судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) 26.03.2024 Національне агентство провело обговорення звіту, підготовленого за результатами здійснення аналізу судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 2) 20.05.2025 Національне агентство провело обговорення звіту за результатами аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023 рік.
 У відповідних обговореннях взяли участь представники органів державної влади, неурядових організацій та наукової спільноти.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
 З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024-2025 роки, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>3.3.2 Poor efficiency and quality of pretrial investigation of corruption and corruption-related criminal offenses (a significant number of such proceedings last for years) is due to excessive complexity of certain procedural formalities</t>
   </si>
   <si>
     <t>3.3.2.1</t>
   </si>
   <si>
     <t>The expediency of simplifying the procedures of specific other investigative (detective) activities or other procedural activities, taking into account the standards of respect for human rights and the practice of the European Court of Human Rights has been examined</t>
   </si>
   <si>
     <t>3.3.2.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) provides for the possibility of involvement of field units in the implementation of interim measures in a criminal proceeding;
 2) stipulates that monitoring of bank accounts belongs to overt investigative (detective) activities with the preservation of the basic principles according to which they are conducted (in respect of serious crimes or felonies in criminal proceedings falling under the jurisdiction of the National Anticorruption Bureau, the Bureau of Economic Security, by a decision of the investigating judge, while observing the requirements pertaining to the protection of privileged banking information);
 3) provides for the possibility of temporary access to documents and items that do not contain privileged information protected under law, without court oversight;
 4) stipulates that a person shall be deemed to be on the international wanted list from the time of the relevant decision of the investigator or prosecutor to put the person on the international wanted list;
 5) abolishes the requirement that two eyewitnesses be recruited while conducting a search or inspection of the housing or other property of a person as long as uninterrupted video and audio recording it being performed;
 6) improves the procedure for serving the indictment, the motion to apply coercive measures of medical or educational nature, by analogy with the procedure for serving a notice of suspicion. </t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>З метою розроблення законопроекту та забезпеченню його адвокації Національне агентство створило Міжвідомчу робочу групу щодо визначення шляхів спрощення процедур здійснення окремих слідчих (розшукових) та інших процесуальних дій, із залученням Національної поліції України, Міністерства юстиції України, Державного бюро розслідувань, Офісу Генерального прокурора, Міністерства внутрішніх справ України, Бюро економічної безпеки України, Національного антикорупційного бюро України та Спеціалізованої антикорупційної прокуратури. В межах роботи вищезазначеної Міжвідомчої робочої групи напрацьовано порівняльну таблицю до законопроекту.    
 29.11.2024 Національне агентство провело громадське обговорення зазначеного законопроекту, після чого відбулось його доопрацювання з урахуванням висловлених у ході громадського обговорення зауважень і пропозицій.
 Листом від 20.01.2025 № 10-03/4592-25 законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.1.2</t>
   </si>
   <si>
     <t>Preparing an analytical report on the expediency of simplifying the procedures of specific other investigative (detective) activities or other procedural activities, taking into account the standards of respect for human rights and the practice of the European Court of Human Rights</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Міністерство юстиції України підготувало аналітичний звіт, який оприлюднено за посиланням: https://minjust.gov.ua/files/general/2025/03/03/20250303082430-47.pdf.
 З огляду на досягнення показника (індикатора) виконання, відповідний захід може вважатись виконаним повністю (аналітичний звіт підготовлено і оприлюднено).</t>
   </si>
   <si>
@@ -503,185 +505,190 @@
   <si>
     <t>Development and staged implementation of pre-trial investigation information communication system, used by all prosecution bodies, pre-trial bodies in every criminal case</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>National Police of Ukraine,
 High Council of Justice ,
 State Judicial Administration of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Security Service of Ukraine ,
 Council of Judges of Ukraine,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>Pre-trial investigation information communication system, used by all prosecution bodies, pre-trial bodies in every criminal case has been created</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України» (далі – проект МТД), що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА».
 Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП повідомляє, що у рамках проекту МТД, ОГП як Реципієнт уклав договір від 28.03.2024 № 2-11/82-2024 з ТОВ «МАСКОД» (ЄДРПОУ 42886865) як Виконавцем та переможцем закупівлі (закупівля № 272815), організованої та проведеної неурядовою організацією «Академія електронного управління» (E-Governance Academy Foundation, Таллінн, Естонія) як Замовником.
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
-Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
+Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб). Дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
+ОГП додатково інформує про здійснення збору інформації щодо виявлених недоліків, технічних збоїв, зауважень до функціонування системи, а також пропозицій стосовно покращення її роботи й удосконалення окремих функціональних можливостей.
 ОГП також повідомляє, що здійснено модернізацію функціоналу Єдиного реєстру досудових розслідувань (далі – ЄРДР) з метою забезпечення автоматичного обміну даними між системами ЄРДР та «СМЕРЕКА».
 ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки.
 ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).
 Про часткове досягнення показника (індикатора) відповідного заходу (створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження) свідчить обсяг вжитих дій з метою його виконання, а саме:
 1) здійснення реалізації основного етапу створення ІКС ДР «СМЕРЕКА»;
-2) розгорнтання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
+2) розгортання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
 3) передання пілотного проекту для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини.
 З огляду на зазначене, відповідний захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>3.3.2.2.6</t>
   </si>
   <si>
     <t>Developing and approving the Operating Procedure of the Pretrial Investigation Information and Telecommunication System, which is used by all prosecutorial authorities and pretrial investigation authorities in each criminal proceeding</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>The Operating Procedure of the Pretrial Investigation Information and Telecommunication System, which is used by all prosecutorial authorities and pretrial investigation authorities in each criminal proceeding, has taken effect.</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог інформаційного суспільства в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 Виконання відповідного заходу нерозривно пов'язане з виконанням заходу, передбаченого пунктом 3.3.2.2.5 додатку 2 до Державної антикорупційної програми на 2023–2025 роки, виконання якого станом на 31.12.2025 ще триває. Так, ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України», що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА». Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
 Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 У ході розробки ІКС ДР «СМЕРЕКА» підготовлено Тимчасове положення про порядок її функціонування, яке визначає порядок роботи з системою на час її дослідної експлуатації. Одночасно розроблено проект спільного наказу про дослідну експлуатацію ІКС ДР «СМЕРЕКА», яким затверджується загадане вище Тимчасове положення. Наказ від 31.12.2025 №409/521/928 підписано Генеральним прокурором, Головою Служби безпеки України та Міністром внутрішніх справ України, оприлюднено на офіційному сайті Офісу Генерального прокурора.
+Відповідно до вказаного вище спільного наказу дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а Порядок функціонування інформаційно-комунікаційної системи досудового розслідування не набрав чинності, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3</t>
   </si>
   <si>
     <t>The guarantees of institutional and operational independence of the National Anticorruption Bureau and the Specialized Anticorruption Prosecutor’s Office are properly defined and implemented in practice, particularly by:
 clarifying the legislative provisions on the status of the National Anticorruption Bureau of Ukraine within the system of executive authorities (while maintaining the existing guarantees of independence), as well as the entity appointing and dismissing the Director of the National Anticorruption Bureau of Ukraine in accordance with the Ruling of the Constitutional Court of Ukraine No. 9-r/2020;
 conducting an independent evaluation (audit) of the performance of the National Anticorruption Bureau and the Specialized Anticorruption Prosecutor’s Office with the involvement of independent experts</t>
   </si>
   <si>
     <t>3.3.2.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine draft laws proposing amendments to laws of Ukraine, in particular the Law of Ukraine On the Prosecutor’s Office, which:
 1) improve the procedure for competitive selection of the head of the Specialized Anticorruption Prosecutor’s Office and stipulate that it shall be conducted with the decisive involvement of independent experts appointed by international and foreign organizations that have provided international technical assistance to Ukraine in matters of preventing and combating corruption;
 2) stipulate that all powers of the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office shall be exercised by the first deputy or deputy in the event of the latter’s absence; the first deputy and deputy head of the Specialized Anticorruption Prosecutor’s Office are categorized as senior officials of the prosecutorial authorities;
 3) clearly establish at the legislative level the amount of salaries of prosecutors at the Specialized Anticorruption Prosecutor’s Office, especially those occupying administrative positions with the Specialized Anticorruption Prosecutor’s Office;
 4) provide for the possibility of entering information about an alleged offense committed by a Parliament member of Ukraine by the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office (acting head) and the head of the Central Detective Office of the National Anticorruption Bureau, as well as the possibility of approval by the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office (acting head) of motions to be examined by the investigating judge;
 5) increase by 300 persons the maximum staff size of the National Anticorruption Bureau (with the enactment of these provisions taking into account the situation that has formed under the legal regime of martial law);
 6) create an expert institution for conducting expert examinations in criminal proceedings involving criminal offenses that fall under the jurisdiction of detectives of the National Anticorruption Bureau. </t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>08.12.2023 ВРУ прийняла Закон України № 3509-IX "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо посилення самостійності Спеціалізованої антикорупційної прокуратури". 
 У Законі 3509-IX відтворено положення відповідного заходу.
 Так, зокрема, у ч. 3 ст. 29-1 Закону України "Про прокуратуру" удосконалено порядок організації та проведення конкурсу на посаду заступника Генерального прокурора - керівника Спеціалізованої антикорупційної прокуратури, першого заступника та заступника керівника САП. Також передбачено, що до складу Конкурсної комісії входять три особи, визначені Генеральним прокурором на підставі пропозицій міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод надають Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції протягом останніх трьох років до дня завершення строку повноважень заступника Генерального прокурора - керівника САП або до дня дострокового припинення його повноважень (звільнення).
 Ч. 9 ст. 8-1 Закону України "Про прокуратуру" встановлено, що у разі відсутності заступника Генерального прокурора - керівника САП його повноваження здійснює перший заступник керівника САП, а в разі відсутності першого заступника - заступник керівника САП. На час відсутності заступника Генерального прокурора - керівника САП перший заступник керівника або заступник керівника САП здійснює всі повноваження керівника САП, передбачені цим Законом, КПК України та іншими законами України.
 Нова редакція ч. 6 ст. 8-1 Закону України "Про прокуратуру" встановлює розміри посадових окладів для прокурорів САП, зокрема тих, що перебувають на адміністративних посадах у САП.
 ВРУ 08.12.2023 прийняла Закон України № 3502-IX "Про внесення зміни до статті 5 Закону України "Про Національне антикорупційне бюро України" щодо посилення інституційної спроможності Національного антикорупційного бюро України", у якому відтворено положення заходу, передбаченого пп. 5 пп. 3.3.2.3.1 додатка 2 до Програми.
 Крім того, законопроект, розроблений на виконання заходу 3.3.2.1.1 Програми, містить положення, спрямовані на виконання п. 4 зазначеного заходу.
 Листом від 20.01.2025 № 10-03/4592-25 зазначений законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
   </si>
   <si>
     <t>3.3.2.3.2</t>
   </si>
   <si>
     <t>Developing and coordinating the technical requirements for the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Security Service of Ukraine </t>
   </si>
   <si>
     <t>Administration of State Service of Special Commucations and Information Protection of Ukraine,
 National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The technical requirements have been coordinated with all pretrial investigation authorities.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічні вимоги до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.3</t>
   </si>
   <si>
     <t>Developing and coordinating the engineering solution for building the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>The technical requirements have been coordinated with all pretrial investigation authorities.
 The engineering solution has been coordinated with all pretrial investigation authorities.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.4</t>
   </si>
   <si>
     <t>Implementing the engineering solution and deploying the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>The system has been implemented.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не реалізовано та не впроваджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.4</t>
   </si>
   <si>
     <t>The National Anticorruption Bureau of Ukraine and the Specialized Anticorruption Prosecutor’s Office are effectively performing their tasks, among other things through:
 clarification of legislative provisions on the conclusion of plea agreements in criminal proceedings involving corruption or corruption-related crimes;
 ensuring the practical observance of the rules of jurisdiction and holding the prosecutors in breach of such rules accountable;
 continued optimization of internal workflows and full-fledged implementation of the electronic criminal proceeding system</t>
   </si>
   <si>
     <t>3.3.2.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) permits concluding plea agreements in criminal proceedings falling under the jurisdiction of the National Anticorruption Bureau on condition of full or partial compensation of losses or harm by the defendant, suspect (other than the organizer of the criminal offense); 
 2) provides for the possibility of exemption from serving the sentence with probation if the defendant signs a plea agreement in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau;
 3) expands the list of penalties that may be agreed upon by the parties to the agreement on exemption from serving the sentence with probation in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau, and also expands the list of applicable additional penalties;
 4) provides for the possibility of establishing a probation period longer than three years in case of exemption from serving the sentence with probation under a plea agreement, as well as establishes longer period for expunging the criminal record in case of exemption from serving the sentence with probation in connection of serious crimes or felonies involving corruption; 
 5) provides for the possibility of continuing the judicial proceedings under the general procedure if the court refuses to approve the plea agreement and if no motions have been filed to return the proceeding back to the pretrial investigation stage; 
 6) provides for the possibility of presenting a plea agreement to the court repeatedly in the same criminal proceeding if the grounds for its rejection have been eliminated;
 7) stipulates that the resolution of disputes over jurisdiction in proceedings that belong or may be found to belong to the jurisdiction of the National Anticorruption Bureau shall be carried out only by the Prosecutor General or the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office.</t>
   </si>
   <si>
@@ -883,54 +890,56 @@
   <si>
     <t>3.3.3.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that the Public Council at ARMA shall appoint at least 40 percent of the members of the ARMA disciplinary committee from among the members of the Public Council;
 2) stipulates that the Public Council at ARMA shall appoint at least 40 percent of the members of competitive committee (tasked with selecting candidates for vacant positions with ARMA) from among the members of the Public Council;
 3) provides for the powers of the Public Council at ARMA to conduct public control over the legitimacy and transparency of appointment of asset managers, specifically by designating the members of the Public Council at ARMA to participate in the process of designating the asset managers;
 4) provides for the powers of the Public Council at ARMA to conduct public control over the legitimacy and transparency of decisions on the sale of assets;
 5) provides for the powers of the Public Council at ARMA to conduct public control over the effectiveness of management of assets handed over to ARMA;
 6) provides for the powers of the Public Council at ARMA to issue opinions on the annual performance report of ARMA;
 7) provides for the possibility of participation of individuals designated by the Public Council at ARMA (from among the Council members) in audits of the effectiveness of management of seized assets handed over to ARMA for management;
 8) stipulates that ARMA shall publicize the findings of audits of the effectiveness of management of seized assets handed over to ARMA for management.</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до статті 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення контрольних повноважень Громадської ради". Відповідна законодавча ініціатива була схвалена Урядом та згодом зареєстрована у Верховній Раді України 08.07.2024 за № 11397.
 Водночас 17.07.2025 законопроект від 08.07.2024 за № 11397 знято з розгляду (відкликано відповідно до частини третьої статті 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким внесено зміни до статті 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" (далі - Закон).
 Зазначеними змінами передбачається утворення Ради громадського контролю при АРМА (замість Громадської ради при АРМА).
 Згідно з частиною третьою статті 12 Закону передбачено повноваження Ради громадського контролю при АРМА, серед іншого:
 1) обирати з числа своїх членів представників, які входять до складу: дисциплінарних комісій, які здійснюють дисциплінарні провадження стосовно державних службовців АРМА; комісій, які проводять конкурс на зайняття вакантних посад у АРМА (пп. 1 та 2 п. 3.3.3.5.1 додатка 2 до ДАП);
 2) здійснювати моніторинг ефективності реалізації АРМА своїх повноважень, в тому числі повноважень щодо реалізації активів чи управління активами, передані АРМА (пп. 4 та 5 п. 3.3.3.5.1 додатка 2 до ДАП);
 3) розглядати щорічний звіт АРМА та затверджувати висновок щодо нього (пп. 6 п. 3.3.3.5.1 додатка 2 до ДАП);
 Також частиною третьою статті 12 Закону передбачено можливість залучати представників Ради громадського контролю при АРМА до проведення перевірок ефективності управління активами (пп. 7 п. 3.3.3.5.1 додатка 2 до ДАП).
 Водночас у Законі України від 18.06.2025 № 4503-IX не виявлено положень, якими передбачено:
-1) повноваження Ради громадського контролю при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Громадської ради при АРМА, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП);
+1) повноваження Ради громадського контролю при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення з числа її членів осіб, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП);
 2) оприлюднення АРМА результатів проведення перевірок ефективності управління активами, переданими АРМА в управління (пп. 8 п. 3.3.3.5.1 додатка 2 до ДАП).
 Крім цього, Законом України від 18.06.2025 № 4503-IX не врегульовано питання кількісного представництва Ради громадського контролю при АРМА в дисциплінарних чи конкурсних комісіях (не менше ніж 40 відсотків складу таких комісій).
-З огляду на зазначене, захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на зазначене, захід не може вважатись таким, що виконаний повністю.
+Водночас АРМА інформує про прийнятття Урядом постанови від 28.11.2025 № 1539 «Питання Ради громадського контролю при Національному агентстві з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів», якою затверджено Положення про Ради громадського контролю при АРМА. Відповідно до пп. 12 п. 5 зазначеного Положення Рада громадського контролю при АРМА для виконання покладених на неї завдань здійснює громадський контроль за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Ради громадського контролю, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП).
+Також прийнято наказ АРМА від 19.06.2026 № 244, яким визначено провести конкурс з формування складу Ради громадського контролю при АРМА шляхом відкритого рейтингового інтернет-голосування громадян, які проживають на території України, прийом документів триватиме з 13 до 23 липня 2026 року включно. Інтернет-голосування за кандидатів до складу Ради громадського контролю при АРМА відбудеться з 00:00 10 серпня до 24:00 12 серпня 2026 року без перерви через офіційний вебсайт АРМА.</t>
   </si>
   <si>
     <t>3.3.3.5.2</t>
   </si>
   <si>
     <t>Putting the Unified State Register of Assets Seized in Criminal Proceedings into permanent (commercial) operation</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>The Unified State Register of Assets Seized in Criminal Proceedings has been put into commercial operation.</t>
   </si>
   <si>
     <t>Наказом АРМА від 30.01.2023 № 18 Єдиний державний реєстр активів, на які накладено арешт у кримінальному провадженні (далі - Реєстр) введено в промислову експлуатацію.
 Наказом АРМА від 25.08.2023 № 187 відновлено публічний доступ до даних Реєстру.
 За інформацією, наданою АРМА, "відкриття Реєстру відповідає політиці відкритих даних та практиці європейських офісів з розшуку та управління незаконними активами (ARO/AMO). АРМА доклало значних зусиль для безпеки даних, насамперед щодо стратегічних активів та об’єктів критичної інфраструктури. Зокрема, перевірено тисячі записів, щоб не допустити оприлюднення відомостей про військові об'єкти, обмежено інформацію про найменування та опис активів зі сфери критичної інфраструктури. Також АРМА було проведено консультації з усіма уповноваженими органами та враховано їх застереження. І лише після досягнення повного консенсусу щодо можливості відкриття реєстру, публічний доступ до нього нарешті забезпечено. Через відкритий Реєстр Агентство демонструє відкритість до співпраці з потенційними управителями, відкриває для них простір для інвестицій, очікує зростання попиту на арештоване майно та відповідне збільшення надходжень до бюджету. Крім того, функціонування зрілого та безпечного публічного Реєстру означає, що АРМА не приховує ані інформацію про активи, ні про те, як ними управляє".
 З огляду на те, що датою завершення виконання відповідного заходу є лютий 2024, водночас фактичне виконання відповідного заходу відбулось у серпні 2023 року, то захід вважається таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>3.3.3.6</t>
   </si>
   <si>
     <t>The effectiveness of ARMA has been enhanced by strengthening its institutional capacity, mechanisms for international cooperation, identification and tracking of assets abroad, and by rebooting its leadership team based on the principles of professionalism and impartiality</t>
   </si>
@@ -1007,116 +1016,124 @@
   <si>
     <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023-2025 роки.
 Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінено підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребувала перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
 З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
 Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою, зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
 З огляду на набрання чинності вищезазначеним нормативно-правовим актом (водночас не в межах строків виконання заходу, передбачених Державною антикорупційною програмою на 2023-2025), відповідний захід вважається виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.3.7</t>
   </si>
   <si>
     <t>Fair and clear grounds for liability of ARMA and its officials for ineffective management of seized assets have been established</t>
   </si>
   <si>
     <t>3.3.3.7.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that institutes separate grounds for bringing ARMA employees to disciplinary liability in the event of deliberate or negligent violation of the established procedure for appointing an asset manager; a violation of the established procedure for inspecting the effectiveness of management of seized assets handed over to ARMA for management; failure to respond or violation of the established procedure for responding to information received and/or established facts of improper management of assets or attempts by the manager to dispose of assets.</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) розробило та 09.01.2024 подало Кабінету Міністрів України проект закону.
 30.01.2024 проект закону направлено до Верховної Ради України (реєстр. № 10451 від 31.01.2024).
 17.07.2025 законопроект реєстр. № 10451 від 31.01.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
 АРМА також інформує, що 30.07.2025 набрав чинності Закон України «Про внесення змін до деяких законодавчих актів України щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами» від 18.06.2025 № 4503-IX, яким передбачено, що з метою запобігання, виявлення та розслідування правопорушень у діяльності працівників АРМА у складі його центрального апарату діє підрозділ внутрішнього контролю. Передбачається проведення перевірок працівників АРМА на доброчесність та моніторинг їхнього способу життя, перевірки інформації, що міститься у зверненнях фізичних та юридичних осіб, медіа, інших джерелах, у тому числі отриманої через спеціальну телефонну лінію, сторінку в мережі Інтернет, засоби електронного зв’язку АРМА, щодо причетності працівників АРМА до вчинення правопорушень та проведення службового розслідування стосовно працівників АРМА.
-АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.</t>
+АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.
+Також АРМА інформує, що наказом АРМА від 03.07.2026 № 260 затверджено Кодекс етичної поведінки працівників АРМА.</t>
   </si>
   <si>
     <t>3.3.3.8</t>
   </si>
   <si>
     <t>Seizure and transfer of illegally obtained assets to ARMA for management in order to preserve their economic value are carried out effectively and in a timely manner</t>
   </si>
   <si>
     <t>3.3.3.8.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) introducing a procedure for urgent notification of ARMA prosecutors about the discovery of assets that can be seized; 
 2) introducing the mandatory planning of the seizure of an asset in respect of which the issue of its transfer to ARMA for management will be raised, before the prosecutor has filed a motion for seizure of the asset in a criminal proceeding or in a civil proceeding; 
 3) providing for the possibility of the transfer to ARMA for management of any asset that has been seized in a criminal proceeding and whose value exceeds 200 times the minimum living wage of able-bodied individuals (irrespective of whether or not this asset constitutes physical evidence and irrespective of the grounds on which it was seized as part of the criminal proceeding)</t>
   </si>
   <si>
-    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
+    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
 Відповідна законодавча ініціатива була схвалена Кабінетом Міністрів України та зареєстрована у Верховній Раді України за реєстр. № 11473 від 12.08.2024.
 17.07.2025 законопроект реєстр. № 11473 від 12.08.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
-Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
+Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким, серед іншого, у ст. 18-1 запроваджено інститут ідентифікації активу, в межах якого АРМА протягом 10 робочих днів з дня отримання звернення прокурора зобов'язана поінформувати його у формі надання висновку щодо можливості здійснення ефективного управління активом. Зазначені положення реалізують пп. 1 п. 3.3.3.8.1 додатка 2 до ДАП.
+АРМА також інформує про затвердження Спільного наказу АРМА та ОГП від 23.02.2026 № 46/58 «Щодо деяких питань, пов’язаних з передачею прокурорами та прийняттям в управління АРМА арештованих активів», який зареєстровано в Мін’юсті 20.03.2026 за № 367/45761.
+АРМА додатково зазначає про прийняття постанови Кабінету Міністрів України від 04.06.2026 № 710 «Про затвердження Методики визначення можливості здійснення управління активом (активами)», яка встановлює єдиний порядок ідентифікації та оцінки арештованих активів для їх подальшої передачі в управління АРМА. Затверджена методика закріплює повноваження АРМА під час проведення ідентифікації активу здійснення заходів щодо проведення обстеження та огляду активу, документування стану, збору інформації та підтвердних даних щодо характеристик майна. Також передбачено механізми взаємодії з правоохоронними та іншими державними органами для отримання доступу до активів.</t>
   </si>
   <si>
     <t>3.3.3.8.2</t>
   </si>
   <si>
     <t>Developing software and deploying hardware of the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc</t>
   </si>
   <si>
     <t>The software has been developed.
 The hardware required for the operation of the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc., has been deployed.</t>
   </si>
   <si>
     <t>Програмне забезпечення розроблено та запроваджено необхідне технічне обладнання для функціонування електронної захищеної системи обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування (далі - Система) для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо.
 Факт виконання заходу підтверджено знімками з екрану, що демонструють функціонування Системи. Зазначені матеріали АРМА надало у внутрішній частині Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 З огляду на досягнення показника (індикатора) виконання, відповідний захід може вважатись таким, що виконаний повністю.
 АРМА також повідомляє, що повноцінно Систему можна вводити в промислову експлуатацію тільки після розробки та затвередження Положення, яке станом на момент звітування розробляють та погоджують.</t>
   </si>
   <si>
     <t>3.3.3.8.3</t>
   </si>
   <si>
     <t>Developing and approving the Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc.</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Security Service of Ukraine ,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc. has taken effect.</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) повідомляє, що розроблено проект Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту (далі - проект положення).
 АРМА повідомляє, що забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
 АРМА зазначає, що за результатами опрацювання від органів досудового розслідування надійшли пропозиції та зауваження, які були опрацьовані, у зв’язку з чим до проекту положення внесено відповідні зміни та доповнення.
-АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА, а після завершення внутрішнього погодження доопрацьований проект положення буде повторно направлено на погодження до суб’єктів інформаційної взаємодії.
-[...1 lines deleted...]
-Водночас АРМА інформує, що затвердження положення потребує додаткового часу у зв’язку з технологічною складністю створення електронної захищеної системи та значною кількістю суб’єктів інформаційної взаємодії, погодження з якими є необхідним для забезпечення узгоджених процедур обміну даними. АРМА зазначає, що очікуваний строк затвердження положення — перша половина 2026 року.</t>
+АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА. Зазначається, що внутрішнє погодження доопрацьованої редакції проекту Положення відповідними самостійними структурними підрозділами АРМА станом на 2 квартал 2026 року завершено. Після цього проект доопрацьованого Положення буде повторно направлено на погодження до Офісу Генерального прокурора та органів досудового розслідування.
+За інформацією, наданою АРМА, невиконання заходу у визначений строк зумовлене об’єктивними причинами, пов’язаними з технологічною складністю створення електронної захищеної системи інформаційної взаємодії, необхідністю додаткового опрацювання організаційних, технічних та правових аспектів її функціонування, а також проведенням повторних погоджувальних процедур із суб’єктами інформаційної взаємодії.
+Зміст та показник (індикатор) виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки передбачають:
+1) розроблення положення;
+2) затвердження положення;
+3) набрання чинності положенням.
+З огляду на забезпечення АРМА лише розроблення відповідного положення, відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.9</t>
   </si>
   <si>
     <t>The management of assets seized in criminal proceedings, the search for illegally obtained assets outside Ukraine and their repatriation are carried out effectively, inter alia, owing to: the strengthening of the institutional capacity of ARMA; 
 the improvement of legislation governing the transfer of assets for management; ensuring effective international cooperation</t>
   </si>
   <si>
     <t>3.3.3.9.1 (1)</t>
   </si>
   <si>
     <t>Arranging the connection of ARMA and the National Agency to the SIENA secure data exchange system</t>
   </si>
   <si>
     <t>ARMA and the National Agency are able to exchange data via the SIENA secure data exchange system.</t>
   </si>
   <si>
     <t>АРМА приєднано до захищеної системи обміну інформацією “SIENA”.
 З огляду на те, що датою завершення виконання відповідного заходу є лютий 2024, водночас фактичне виконання відповідного заходу відбулось у серпні 2023 року (див. новину про приєднання АРМА до “SIENA”), то захід вважається таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>3.3.3.9.1 (2)</t>
   </si>
   <si>
@@ -1229,51 +1246,52 @@
 Security Service of Ukraine ,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>Національне агентство за результатами опрацювання змісту зазначеного заходу на предмет існування проблеми, на вирішення якої він спрямований, підготувало аналітичний звіт, у якому констатована відсутність потреби у розробленні та прийнятті законопроекту, передбаченого цим заходом.</t>
   </si>
   <si>
     <t>3.3.3.11.3</t>
   </si>
   <si>
     <t>Supporting the consideration of the draft law that updates the provisions of the Criminal Procedure Code of Ukraine pertaining to international cooperation in a criminal proceeding, taking into account critical feedback provided in MONEYVAL reports, in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження» внесено Кабінетом Міністрів України на розгляд Верховної Ради України 15.09.2022 (р.н. 8038).
 21.07.2023 законопроект розглянуто на Комітеті Верховної Ради України з питань правоохоронної діяльності. За результатами розгляду Комітет ухвалив рішення рекомендувати Верховній Раді України повернути законопроект суб'єкту права законодавчої ініціативи на доопрацювання.
 Міністерство юстиції України розробило законопроект «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження», який є доопрацьованою версією законопроекту від 15.09.2022 № 8038.
 18.03.2024 доопрацьований законопроект у встановленому законом порядку внесено на розгляд Кабінету Міністрів України.
 25.04.2024 Урядовим комітетом з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності було вирішено подати відповідний законопроект для розгляду на засідання Кабінету Міністрів України у запропонованій редакції.
 26.04.2024 законопроект схвалено за результатами засідання Уряду та у встановленому законом порядку внесено до Верховної Ради України.
 29.04.2024 відповідна законодавча ініціатива була зареєстрована у Верховній Раді України за № 11223. Головним комітетом визначено Комітет Верховної Ради України з питань правоохоронної діяльності.
 17.07.2025 законопроект реєстр. № 11223 від 29.04.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України «Про Регламент Верховної Ради України» у зв'язку з припиненням повноважень Кабінету Міністрів України).
 З метою підготовки до повторного ініціювання внесення відповідних змін та для забезпечення оптимізації законодавчого процесу Міністерство юстиції України об’єднало зміни, що пропонувалися вищезазначеним законопроектом та проектом Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо використання технічних засобів електронних комунікацій при надісланні запитів про міжнародне співробітництво» (реєстр. № 12140 від 21.10.2024).
-10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292.
+10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292. 
+Міністерство юстиції України повідомляє, що відповідний законопроект 06.02.2026 розглянуто Комітетом Верховної Ради України з питань інтеграції України до ЄС (висновок: не суперечить міжнародно-правовим зобов’язанням України у сфері європейської інтеграції); 19.02.2026 отримано висновок Комітету Верховної Ради України з питань бюджету; 11.03.2026 отримано висновок Головного науково-експертного управління Апарату Верховної Ради України.
 З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку з недосягненням показника (індикатора) виконання (закон не прийнято і не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (6)</t>
   </si>
   <si>
     <t>Aligning bylaws with the Laws of Ukraine dated December 6, 2019, No. 361-IX On Preventing and Combating the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction, dated November 4, 2022, No. 2736-IX On Amendments to Select Laws of Ukraine Towards Protection of the Financial System of Ukraine Against Actions of the State Engaging in Armed Aggression Against Ukraine, and Adaptation of Ukrainian Legislation to Specific Standards of the Financial Action Task Force and the Requirements of EU Directive 2018/843, and EU Directive 2015/849</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>The bylaw normative legal acts have been aligned with said laws and EU Directive 2015/849.</t>
   </si>
   <si>
     <t>The bylaws of the Ministry of Digital Transformation of Ukraine do not need to be aligned with the laws mentioned in the measure.
 The status of "implemented" was assigned due to the achievement of the measure's performance indicator.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (5)</t>
   </si>
   <si>
     <t>In order to implement this measure, the order of the Ministry of Justice of Ukraine dated December 29, 2023 No. 4501/5 On Amendments to Certain Normative Legal Acts of the Ministry of Justice of Ukraine was adopted, registered with the Ministry of Justice of Ukraine on January 2, 2024 No. 4/41349.</t>
   </si>
   <si>
@@ -1362,107 +1380,110 @@
   <si>
     <t>Preparing and conducting a scheduled national risk assessment in accordance with the Methodology of National Assessment of Risks of Money Laundering and Financing of Terrorism in Ukraine</t>
   </si>
   <si>
     <t>Council on Prevention and Counteraction to Legalization (Laundering) of the Proceeds of Crime or Terrorist Financing and Financing Proliferation of Weapons of Mass Destruction</t>
   </si>
   <si>
     <t>The report on the findings of the scheduled national risk assessment has been prepared.</t>
   </si>
   <si>
     <t>Національна оцінка ризиків проводиться згідно з методикою національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні (далі – методика), підготовленою Державною службою фінансового моніторингу України (далі - Держфінмоніторинг), узгодженою з Міністерством фінансів України та схваленою Радою з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення (далі – Рада) на її черговому засіданні (див. п. 9 Порядку, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690).
 За інформацією, наданою Держфінмоніторингом, 26.12.2024 на черговому засіданні Ради, було схвалено оновлену Методику.
 Відповідно до п. 4.3 Протоколу засідання Ради № 2(18) від 26.12.2024 учасники національної оцінки ризиків (далі – НОР), визначили та надали Держфінмоніторингу інформацію про особу на рівні заступника керівника органу (або керівника самостійного структурного підрозділу), відповідальну за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг інформує, що з метою підготовки та проведення НОР організовано проведення 28.02.2025 засідання Робочої групи з питань проведення НОР за участю представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
 Держфінмоніторинг інформував, що 09.04.2025 забезпечено проведення засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою відмивання коштів (ВК) та фінансування тероризму (ФТ). Участь у засіданні взяли представники Держфінмоніторингу, Міністерства фінансів України, Національного банку України, Міністерства юстиції України, Національної комісії з цінних паперів та фондового ринку, Державної податкової служби України, Офісу Генерального прокурора, представники неприбуткового сектору.
 За результатами засідання:
 - обговорено та схвалено Перелік типів НПО, які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
 - обговорено необхідність уточнення механізму оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ, визначеного оновленою у 2024 році Методикою НОР;
 - обговорено подальші кроки, спрямовані для визначення та оцінку ризиків ВК/ФТ, на які наражаються представники різних типів НПО.
 Під час звітування за 3 квартал 2025 року Держфінмоніторинг повідомляв, що здійснювалось узагальнення ризиків за результатами проведення НОР з урахуванням професійних суджень представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг повідомляє, що листом від 18.11.2025 року № 5302/310-04 направив проект Звіту про проведення НОР учасникам на узгодження.
 10.12.2025 проект Звіту про проведення НОР було направлено Міністерству фінансів України на погодження. Листом № 53020-08-5/37309 від 18.12.2025 року Міністерство фінансів України повідомило про не погодження проекту Звіту та надало відповідні зауваження та рекомендації.
 Держфінмоніторинг інформує, що у зв’язку з тим, що для усунення окремих зауважень і врахування відповідних рекомендацій потрібна додаткова інформація від інших учасників, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, було надіслано відповідні запити. Держфінмоніторинг повідомляє, що збір та аналіз такої інформації зумовив затримку в підготовці проекту Звіту про проведення НОР.
 Окремо Держфінмоніторинг зазначає, що проект Звіту про проведення НОР в листопаді 2025 року був обговорений з представниками Ради Європи і Європейської Комісії (DG ENEST) та отримані відповідні відгуки (Review of Ukraine’s Draft National Risk Assessment 2025 against the revised FATF NRA Guidance and Toolkit), в яких був наданий в цілому позитивний відгук на проект Звіту про проведення НОР.
-Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.</t>
+Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.
+Листом Міністерства фінансів України від 08.07.2026 № 53020-08-5/19162 повідомлено про надання Держфінмоніторингу суттєвих зауважень до проєкту звіту про проведення НОР. У відповідному листі також зазначається, що до Міністерства фінансів України доопрацьований проєкт звіту станом на 07.07.2026 на погодження не надходив. 
+З огляду на те, що показник (індикатор) виконання відповідного заходу не досягнуто (звіт за результатами чергової національної оцінки ризиків не підготовлено), такий захід не може вважатись виконаним.</t>
   </si>
   <si>
     <t>3.3.3.11.8</t>
   </si>
   <si>
     <t>Approving the report of the scheduled national assessment of risks of money laundering and financing of terrorism in Ukraine</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>The report on the findings of the scheduled national risk assessment has been approved and at least the report conclusions have been made public.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Державною службою фінансового моніторингу України та Міністерством фінансів України, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
+    <t>За інформацією, наданою Міністерством фінансів України у листі від 08.07.2026 № 53020-08-5/19162, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
+У відповідному листі також зазначається, що Міністерство фінансів України надало Держфінмоніторингу суттєві зауваження до проєкту звіту про проведення національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні. Також повідомлено про те, що до Міністерства фінансів України доопрацьований проєкт звіту станом на 07.07.2026 на погодження не надходив.
 З огляду на те, що звіт за результатами чергової національної оцінки ризиків не затверджено та не оприлюднено, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.4 The overall progress of court hearings involving corruption and corruption-related criminal offenses is slow. There is no established practice of consideration of criminal proceedings in this category. There are numerous cases of abuse of procedural rights by litigants</t>
   </si>
   <si>
     <t>3.3.4.1</t>
   </si>
   <si>
     <t>Court hearings of criminal proceedings involving corruption and corruption-related criminal offenses are conducted in compliance with the principles prescribed by the Criminal Procedure Code of Ukraine</t>
   </si>
   <si>
     <t>3.3.4.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) institutes one-person judicial examination of criminal proceedings at the High Anticorruption Court as the court of first instance (except for criminal proceedings involving felonies that must be examined at the High Anticorruption Court as the court of first instance by a panel of three judges);
 2) provides for the inadmissibility of abuses of procedural rights by parties to the criminal proceeding and the possibility of the investigating judge or court finding specific actions or omissions to act by such parties as abuse;
 3) grants powers to the investigating judge or court to issue a separate ruling in the event of abuse of procedural rights or failure to perform duties by parties to criminal proceedings;
 4) broadens the grounds for imposing monetary penalties for nonperformance of duties by parties to the criminal proceeding, and increases their amounts;
 5) simplifies the procedure for serving a summons in a criminal proceeding on individuals who reside abroad and are citizens of Ukraine;
 6) stipulates that only the absence of all defense attorneys of one suspect or defendant at the same time during a court hearing shall be grounds for adjourning the court hearing;
 7) establishes the procedure for determining the scope and sequence of examination of documents, audio and video recordings during a court hearing;
 8) provides for the possibility of announcing only the introductory part and disposition of the verdict that has a large volume and requires a considerable amount of time to be announced, with the complete text of the verdict to be served (mailed in case of the recipient’s absence during the court hearing) on the day when it was announced to the parties to the judicial proceeding.</t>
   </si>
   <si>
     <t>ВРУ прийняла Закон України «Про внесення змін до статті 31 КПК України щодо вдосконалення порядку здійснення кримінального провадження» (Закон № 3655-IX), який змістовно відтворює положення п.п. 1 п. 3.3.4.1.1 додатку 2 ДАП. 
 З метою розв'язання проблеми, передбаченої п. 4.3.4 Антикорупційної стратегії на 2021 - 2025 роки, НАЗК розробило законопроект "Про внесення змін до ЦПК України, КАС України щодо вдосконалення порядку розгляду справ ВАКС", який зареєстровано у ВРУ від 11.09.2025 за № 14033.
 На виконання п.п. 2-8 п. 3.3.4.1.1 додатку 2 до ДАП розроблено законопроект «Про внесення змін до КПК України щодо неприпустимості зловживання процесуальними правами».
 04.08.2023 проведено громадське обговорення цього законопроекту, який згодом був погоджений з усіма заінтересованими органами. НАЗК надіслало законопроект до Мін’юсту й отримало висновок правової експертизи про невідповідність вимогам нормопроектувальної техніки.
 24.05.2024 НАЗК надіслало КМУ доопрацьований законопроект, який 25.06.2024 було винесено на Урядовий комітет, за результатами якого законопроект було повернуто.
 31.12.2024 НАЗК направило зазначений законопроект на розгляд КМУ.
 Листом КМУ від 07.01.2025 № 6335/0/01-25 законопроект повернуто вдруге з огляду на необхідність узгодження розбіжностей з Мін'юстом.
 31.03.2025 зазначений законопроект був повторно направлений КМУ.
 17.04.2025 Урядовий комітет повернув законопроект для узгодження позиції щодо нього з Мін'юстом, ДБР та Омбудсманом.
 НАЗК провело з відповідними інституціями низку узгоджувальних нарад, за результатами яких всі розбіжності були врегульовані.
 НАЗК повторно подало на розгляд КМУ відповідний законопроект (лист від 04.07.2025 № 10-03/58466-25).
 Зазначений законопроект згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК.
 Протягом 1 кварталу 2026 року НАЗК доопрацювало та направило відповідний законопроект на погодження до заінтересованих органів, для висловлення позиції та для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 До законопроекту висловили зауваження чи пропозиції Мін'юст, НАБУ, САП, ВАКС, СБУ та ОГП.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
+Протягом 2 кварталу 2026 року забезпечено внесення на розгляд Кабінету Міністрів України відповідного законопроекту.</t>
   </si>
   <si>
     <t>3.3.4.2</t>
   </si>
   <si>
     <t>The substantive jurisdiction of the High Anticorruption Court has been narrowed down through an increase in the scale of the object of the crime or the harm caused by it</t>
   </si>
   <si>
     <t>3.3.4.2.1</t>
   </si>
   <si>
     <t>Preparing an analytical report on the feasibility of continued narrowing down of the substantive jurisdiction of the High Anticorruption Court through an increase in the scale of the object of the crime or the harm caused by it</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>Підготовлено та оприлюднено аналіз щодо доцільності подальшого звуження предметної підсудності Вищого антикорупційного суду через збільшення розміру предмета злочину або завданої ним шкоди, який міститься в Моніторинговому звіті Міністерства юстиції України за 2023 рік.</t>
   </si>
   <si>
     <t>3.3.4.2.2</t>
   </si>
@@ -4126,51 +4147,51 @@
       <c r="H44" s="3" t="s">
         <v>263</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>193</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>264</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>265</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>266</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G45" s="2" t="s">