--- v0 (2026-06-23)
+++ v1 (2026-09-29)
@@ -114,52 +114,52 @@
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою – відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.1.2</t>
   </si>
   <si>
     <t>Improvements have been made to legislative procedures for reporting a conflict of interest and the mechanisms used to resolve it, particularly in relation to officials who do not have an immediate superior or occupy elective positions</t>
   </si>
   <si>
     <t>1.3.1.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) establishes requirements with respect to the form of the conflict of interest statement;
 2) provides for the algorithm of actions of the immediate superior of the person who has a conflict of interest, where the superior has no powers to apply a specific method of external resolution of the conflict of interest (such as transfer or dismissal);
 3) aligns the provisions of the Law of Ukraine On Prevention of Corruption, specifically with respect to the person who must be informed about the conflict of interest and the person who must resolve the conflict of interest;
 4) improves the mechanism of resolution of the conflict of interest for individuals who do not have an immediate superior, particularly those filling elective positions;
 5) extends the term for making a decision on the resolution of the conflict of interest.</t>
   </si>
   <si>
@@ -194,52 +194,52 @@
   </si>
   <si>
     <t>A list of prohibitions on decision-making, actions or legal transactions has been established as a way to prevent conflicts of interest</t>
   </si>
   <si>
     <t>1.3.1.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that proposes prohibiting an official from making decisions, performing acts, or effecting legal transactions as a way to prevent a conflict of interest, particularly with respect to themselves and their next of kin, legal entities in which the official or their close relative is the founder, ultimate beneficial owner (controller) or manager of this legal entity</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою –  відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.1.5</t>
   </si>
   <si>
     <t>The mechanisms for preventing conflicts of interest, in particular in connection with corporate rights, have been improved, in particular by instituting a ban on making decisions or taking actions in relation to legal entities in which a person has corporate rights</t>
   </si>
   <si>
     <t>1.3.1.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) establishes the obligation to hand over businesses and corporate rights for management, where they have been acquired by the official after their appointment (election) to the position; 
 2) prohibits the official from handing over their businesses or corporate rights for management to their next of kin; 
 3) prohibits decision making or transactions involving legal entities, where a civil servant or their next of kin are founders, beneficiaries, or managers of such legal entities.</t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>1.3.1.6</t>
   </si>
   <si>
     <t>Effective, complete, objective, and impartial risk-based monitoring and control over compliance with the requirements for preventing and resolving conflicts of interest and related restrictions set forth in Sections IV-V of the Law of Ukraine On Prevention of Corruption is ensured, in particular with the use of IT tools that effectively identify decisions and legal transactions made in conditions of a conflict of interest, ensure proper response to violations identified, as well as to decisions made in violation of the requirements of this Law</t>
   </si>
@@ -346,106 +346,106 @@
   </si>
   <si>
     <t>1.3.2.1</t>
   </si>
   <si>
     <t>The legislative definition of the concept of other paid activity for the purposes of the Law has been introduced</t>
   </si>
   <si>
     <t>1.3.2.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to define the term “other paid work” for the purposes of the Law</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило законопроекти:      
 1.Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення положень  стосовно обмеження щодо зайняття окремими видами діяльності";
 2.Про внесення зміни до статті 172-4 Кодексу України про адміністративні правопорушення щодо узгодження її назви із термінологією Закону України «Про запобігання корупції».
 Національне агентство здійснило усі узгоджувальні процедури щодо вищевказаних законопроектів та листом від 25.06.2024 № 10-03/46563-24 подало їх Кабінету Міністрів України.
 Разом з тим, Кабінет Міністрів України листом від 05.11.2024 №26465/0/2-24 повернув зазначені законопроекти відповідно до пункту 2 розділу 6 протоколу № 109 засідання Кабінету Міністрів України від 29.10.2024.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.2.2</t>
   </si>
   <si>
     <t>The list of cases exempted from the prohibition on receiving gifts has been updated, and the restrictions related to them have been improved (in particular, rules have been introduced for determine the period during which a person is prohibited from making decisions or acting in favor of the person who provided the gift)</t>
   </si>
   <si>
     <t>1.3.2.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to:
 1) improve the substance of the restriction pertaining to the acceptance of gifts, taking into account the need to maintain a fair balance between private interest and public interest;
 2) expand the list of cases exempted from the prohibition on receiving gifts;
 3) stipulate a limitation period during which a person is prohibited from making decisions or performing actions that benefit the gift giver.</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.      
 Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 № 10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
-Станом на 31.03.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
+Станом на 30.06.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
 Водночас варто зауважити, що положення Закону України від 20.09.2023 № 3384-ІХ «Про внесення змін до деяких законів України про визначення порядку подання декларацій осіб, уповноважених на виконання функцій держави або місцевого самоврядування, в умовах воєнного стану» доповнили, зокрема, ст. 23 Закону України «Про запобігання корупції» нормами, якими розширено перелік випадків, на які не поширюється заборона щодо одержання подарунків, і якими визначено період дії обмеження, протягом якого  особі забороняється приймати рішення чи вчиняти дії  на користь особи, яка надала подарунок.
 З огляду на це можна вважати, що захід 1.3.2.2.1 є виконаним частково.</t>
   </si>
   <si>
     <t>1.3.2.3</t>
   </si>
   <si>
     <t>The rules for handling unjust enrichment or gift have been improved taking into account ways in which they can be received in intangible form</t>
   </si>
   <si>
     <t>1.3.2.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law containing provisions that propose to improve:
 1) the rules for handling a gift or unjust enrichment, particularly those received in intangible form;
 2) the particulars of handling unjust enrichment or gift received in intangible form.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.    
 Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 №10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
-Станом на 31.03.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
+Станом на 30.06.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.3.2.4</t>
   </si>
   <si>
     <t>The list of persons subject to limitations, particularly those pertaining to combination of positions or part-time jobs, serving on management boards, other executive or controlling bodies, the supervisory board of a for-profit organization has been expanded</t>
   </si>
   <si>
     <t>1.3.2.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to expand the list of persons subject to limitations, particularly those pertaining to combination of positions or part-time jobs, serving on management boards, other executive or controlling bodies, the supervisory board of a for-profit organization</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
@@ -484,52 +484,53 @@
 Public discussions of the respective draft laws were held on November 10 and 23, 2023. The Draft Laws were sent to the Cabinet of Ministers of Ukraine by letter dated December 01, 2023 No. 27-02/29325-23. By letter dated December 08, 2023, No. 31651/0/2-23, the Secretariat of the Cabinet of Ministers of Ukraine returned the Draft Laws. The Draft Laws were resubmitted to the Cabinet of Ministers of Ukraine by letter dated December 11, 2023 No. 27-02/30801-23. 
 On December 13, 2023, the Draft Law was received by the Verkhovna Rada of Ukraine.
 The Law of Ukraine On Lobbying (hereinafter referred to as the Law of February 23, 2024 No. 3606-IX) was adopted on February 23, 2024.
 On March 12, 2024, the President of Ukraine signed the Law of February 23, 2024 No. 3606-IX.</t>
   </si>
   <si>
     <t>1.3.4 There are no legislative standards for ethical conduct of MPs, members of local councils, and elected local self-government officials. The existing rules of ethical conduct are not properly implemented due to the failure of managers to exercise their powers to hold violators of such rules liable.</t>
   </si>
   <si>
     <t>1.3.4.1</t>
   </si>
   <si>
     <t>The rules of ethical conduct of members of the Parliament of Ukraine, members of local councils, and elected local self-government officials have been established at the legislative level with the implementation of mechanisms of holding violators liable; members of the Parliament of Ukraine, members of local councils, and elected local self-government officials are familiar with the rules of ethical conduct</t>
   </si>
   <si>
     <t>1.3.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Supporting the consideration of the Draft Law of Ukraine On Amendments to Select Legislative Acts of Ukraine Pertaining to the Rules of Ethical Conduct of the Parliament Members of Ukraine (Ethical Code of Conduct) (registration number 8327 dated December 30, 2022) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law) </t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Проект Закону України “Про внесення змін до деяких законодавчих актів України щодо правил етичної поведінки народних депутатів України (Етичного кодексу)” (реєстраційний номер 8327 від 30 грудня 2022 р.) знаходиться на розгляді Комітету Верховної Ради України з питань Регламенту, депутатської етики та організації роботи Верховної Ради України. 10.03.2026 надано доопрацьований законопроект на заміну. 
+Голова Національного агентства 28.04.2026 взяв участь у засіданні Комітету Верховної Ради України з питань інтеграції України до Європейського Союзу, предметом розгляду якого був проект Закону реєстр. № 8327 (доопрацьований).
 07.04.2026 надано висновок Комітету про розгляд зазначеного проекту Закону України, згідно з яким його рекомендовано прийняти за основу.
-З огляду на відсутність дій, спрямованих на супроводження відповідного законопроекту, захід вважається невиконаним.</t>
+З огляду на дії, спрямовані на супроводження відповідного законопроекту (взято участь у засіданні Комітету Верховної Ради України), водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.4.1.2</t>
   </si>
   <si>
     <t>Conducting an analytical study and preparing an analytical report on the current status of issues concerning the observance of the ethical code of conduct by members of local councils and elected officials of local self-government bodies, as well as the possible mechanisms for holding such officials liable for violations of this code</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service,
 Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">The analytical study has been conducted and the report has been prepared. </t>
   </si>
   <si>
     <t>According to the National Agency on Corruption Prevention, "on October 20, 2023, the results of a survey that is part of an analytical study on the corruption prevention and compliance with the rules of ethical behavior in local governments were presented. The survey involved 679 representatives of urban, rural and settlement territorial communities, which covers almost half of the territorial communities of Ukraine.
 By the end of the reporting period, the analytical study was completed." The text of the Analytical Study on Compliance with Ethical Standards by People's Representatives, Elected Officials, and Officials of Local Self-Government Bodies will be added in the first quarter of 2024.</t>
   </si>
   <si>
     <t>1.3.4.1.3</t>
   </si>
   <si>
@@ -549,51 +550,51 @@
   <si>
     <t>1.3.4.2</t>
   </si>
   <si>
     <t>Measures for holding managers liable for failing to respond as mandated by law to instances of gross violations of anticorruption legislation have been implemented</t>
   </si>
   <si>
     <t>1.3.4.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to establish a mechanism for holding liable all categories of managers for failing to respond to confirmed facts of gross violations of anticorruption legislation by their subordinates</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило відповідний проект Закону України.  
 17.12.2024 Національне агентство провело громадське обговорення зазначеного законопроекту та здійснило його доопрацювання.
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом № 10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані.
 Національне агентство листом від 11.07.2025 № 43244/4/1-24 направило на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією».
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25).
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1955,51 +1956,51 @@
         <v>130</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="2"/>
       <c r="L20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>131</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>132</v>
       </c>
       <c r="P20" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G21" s="2" t="s">