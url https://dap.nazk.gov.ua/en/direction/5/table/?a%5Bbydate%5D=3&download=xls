--- v0 (2026-06-23)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$21</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -250,202 +250,199 @@
 2) prohibiting individuals acting in the interests of a third party from making contributions in support of political parties</t>
   </si>
   <si>
     <t>Доопрацьовані матеріали  проекту Закону України «Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії» з урахуванням вимог нормопроектувальної техніки та проведеної консультації з Міністерством юстиції України листом Національного агентства з питань запобігання корупції від 03.03.2023 № 50-20/4610-23 внесено на розгляд Кабінету Міністрів України.   
 26.06.2023 проекту Закону України «Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії» зареєстровано у Верховній Раді України за № 9419.
 09.08.2023 питання щодо зазначеного законопроекту заслухано та законопроект № 9419 знято з розгляду відповідно до ч. 3 ст. 95 Закону України "Про Регламент Верховної Ради України" (прийняття Парламентом за основу одного з альтернативних законопроектів). 
 Водночас прийнятий Закон України від 23.08.2023 № 3337-IX на основі альтернативного законопроекту (реєстр. № 9419-1 від 12.07.2023) не враховує положень, передбачених відповідним заходом Державної антикорупційної програми на 2023 – 2025 роки.
 З огляду на зазначене, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.5.2.4</t>
   </si>
   <si>
     <t>The procedure for using online mass media, outdoor advertising, social media and other online platforms for election campaign purposes has been established</t>
   </si>
   <si>
     <t>1.5.2.4.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Amendments to the Election Code of Ukraine Towards Improvement of the Regulation of the Communications Support of Elections and Pre-election Campaigning (registration number 8310 dated December 27, 2022) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
-    <t>За інформацією від виконавця у Верховній Раді України (далі - Верховна Рада) зареєстровано проект Закону України «Про внесення змін до Виборчого кодексу України щодо вдосконалення регулювання інформаційного забезпечення виборів та здійснення передвиборної агітації» (реєстр. № 8310 від 27.12.2022).
+    <t>За інформацією від виконавця за попередні звітні періоди у Верховній Раді України (далі - Верховна Рада) зареєстровано проект Закону України «Про внесення змін до Виборчого кодексу України щодо вдосконалення регулювання інформаційного забезпечення виборів та здійснення передвиборної агітації» (реєстр. № 8310 від 27.12.2022).
 16.03.2023 Комітетом Верховної Ради України з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування прийнято рішення рекомендувати Верховній Раді за результатами розгляду законопроекту в першому читанні прийняти його за основу.
 13.10.2025 Мінкульт звернулося до проєкту РЄ «Захист свободи слова та свободи медіа в Україні – Фаза ІІ» (SFEM-UA – Фаза ІІ) щодо проведення експертизи законопроекту (реєстр.№ 8310) на предмет його відповідності європейським стандартам.
 09.12.2025 отримано Висновок про часткову імплементацію у законопроекті положень Регламенту (ЄС) 2024/900 від 13.03.2024 про прозорість та таргетування політичної реклами.
-Розпорядженням Голови Верховної Ради України від 22.12.2025 № 1993 утворено Робочу групу з підготовки комплексних законодавчих пропозицій щодо особливостей порядку організації та проведення виборів в умовах особливого періоду та/або повоєнних виборів в Україні. Керівником робочої групи є Перший заступник Голови Верховної Ради України Олександр Корнієнко. 
+Розпорядженням Голови Верховної Ради України від 22.12.2025 № 1993 утворено Робочу групу з підготовки комплексних законодавчих пропозицій щодо особливостей порядку організації та проведення виборів в умовах особливого періоду та/або повоєнних виборів в Україні. Керівником робочої групи є Перший заступник Голови Верховної Ради України Олександр Корнієнко.
 У рамках робочої групи сформовано 7 підгруп, однією з яких є – підгрупа для розробки критеріїв безпеки, інформаційного забезпечення виборчого процесу та вирішення питань, пов'язаних з міжнародними зобов'язаннями України у сфері виборів.
 08.01.2026 відбулося засідання Робочої групи з питань підготовки комплексних законодавчих пропозицій щодо особливостей організації та проведення виборів і референдумів в особливий або повоєнний період. На засіданні цієї підгрупи обговорювався законопроєкт № 8310.
 04.02.2026 на засіданні Комітету ВРУ з питань інтеграції України до Європейського Союзу прийнято рішення визначити цей законопроєкт євроінтеграційним та повернеться до його розгляду вже як євроінтеграційного на наступному засіданні Комітету.
+20.02.2026 відбулося чергове засідання Комітету ВРУ з питань інтеграції України до Європейського Союзу. Серед учасників були представники Міністерства культури та стратегічних комунікацій України. У висновку Комітету щодо законопроекту зазначено, що проект Закону не суперечить міжнародно-правовим зобов’язанням України у сфері європейської інтеграції, водночас потребує суттєвого доопрацювання з метою повного врахування законодавства ЄС. 
 Враховуючи зазначене вище, зокрема, що виконавцем вживалися дії щодо супроводження відповідного законопроекту, проте протягом звітного періоду підписання Президентом України не було вважаємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>1.5.3 The system for monitoring the funding of activities of political parties and the funding of their participation in elections needs improving</t>
   </si>
   <si>
     <t>1.5.3.1</t>
   </si>
   <si>
     <t>An electronic system for submitting and publishing financial statements of political parties is functioning</t>
   </si>
   <si>
     <t>1.5.3.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine draft laws that would provide for the submission and publication of all financial statements of participants of referendums in electronic form</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t xml:space="preserve">The Central Election Commission of Ukraine </t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство розробило відповідний законопроект.  
 29.04.2025 було проведено його громадське обговорення. 
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.5.3.1.2</t>
   </si>
   <si>
     <t>Developing the draft of a normative legal act that would regulate the maintenance of the National Agency’s IT system that will support, among other things, the submission and publication of all financial statements of participants of referendums in electronic form</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>The draft normative legal act has been drafted and publicized for a public discussion.</t>
   </si>
   <si>
     <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
 Таким чином, на сьогодні відсутні законодавчі підстави для розробки проекту нормативно-правового акта, яким регламентовано порядок ведення ІТ-системи Національного агентства, що забезпечуватиме, зокрема, подання і оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді.</t>
   </si>
   <si>
     <t>1.5.3.1.3</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft act indicated in subclause 1.5.3.1.2, and ensuring its revision (if needed)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
-    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. 
+    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
 Таким чином, на сьогодні відсутні законодавчі підстави для проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2.</t>
   </si>
   <si>
     <t>1.5.3.1.4</t>
   </si>
   <si>
     <t xml:space="preserve">Clearing the draft act indicated in subclause 1.5.3.1.2 with the concerned agencies </t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The normative legal act has been cleared with the concerned agencies.</t>
   </si>
   <si>
     <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
-Відповідно, підстава для початку реалізації заходу ще не настала.</t>
+Таким чином, підстава для початку реалізації заходу ще не настала.</t>
   </si>
   <si>
     <t>1.5.3.1.5</t>
   </si>
   <si>
     <t>Issuing the draft act indicated in subclause 1.5.3.1.2</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The normative legal act has been issued.</t>
   </si>
   <si>
-    <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. 
-[...2 lines deleted...]
-  <si>
     <t>1.5.3.1.6</t>
   </si>
   <si>
     <t>Improving the Unified State Register of Reports of Political Parties on Assets, Income, Expenditures, and Financial Liabilities, which would enable submission of financial statements in electronic form by political parties, entities participating in the election process, and entities participating in referendums</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t xml:space="preserve">The political finances portal has been put into commercial operation. </t>
   </si>
   <si>
-    <t>За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, удосконалено Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, яке дає можливість подання фінансових звітів в електронній формі політичним партіям та окремим суб’єктам виборчого процесу.
-[...1 lines deleted...]
-Враховуючи зазначене вище, зокрема, що Єдиний державний реєстр звітності політичних партій введено у промислову експлуатацію та забезпечено можливість електронного подання звітів політичними партіями, але функціонал подання звітності суб’єктами референдумів не реалізовано у зв’язку з відсутністю законодавчого регулювання, можемо вважати захід виконаним частково.</t>
+    <t>За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, удосконалено Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, що забезпечує можливість подання фінансових звітів в електронній формі політичним партіям та окремим суб’єктам виборчого процесу.
+Проте через відсутність законодавчого регулювання подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді удосконалений Реєстр на сьогодні не забезпечує можливості подання фінансових звітів в електронній формі суб’єктам референдумів.
+З огляду на викладене, зокрема те, що Єдиний державний реєстр звітності політичних партій введено у промислову експлуатацію та забезпечено можливість електронного подання звітів політичними партіями, але функціонал подання звітності суб’єктами референдумів не реалізовано у зв’язку з відсутністю законодавчого регулювання, можемо вважати захід виконаним частково.</t>
   </si>
   <si>
     <t>1.5.3.1.7</t>
   </si>
   <si>
     <t>Developing and launching an automated information analysis system designed to support the automation of election processes at the Central Electoral Commission and lower-level electoral committees during elections</t>
   </si>
   <si>
     <t xml:space="preserve">The automated information analysis system has been launched. </t>
   </si>
   <si>
-    <t>Центральна виборча комісія (далі - ЦВК) повідомила, що протягом звітного періоду здійснювалось опрацювання питання технічних вимог до створення компоненту Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (далі - ЄІАС ЦВК) у встановленому законодавством порядку.
-[...3 lines deleted...]
-Також ЦВК було надіслано Міністерству юстиції України пропозиції щодо потреб та можливих напрямів взаємодії з проектами міжнародної технічної допомоги, які є нагальними на цьому етапі для реалізації заходів Дорожньої карти з питань функціонування демократичних інституцій, схваленої розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р, за блоком ІІ "Виборчий процес" (лист від 19 вересня 2025 року № 21-20/1-2658).
+    <t>Центральна виборча комісія (далі - ЦВК) повідомила, що протягом звітного періоду здійснювалося опрацювання питання технічних вимог до створення компоненту Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (далі - ЄІАС ЦВК) у встановленому законодавством порядку.
+Впродовж 2023 – 2025 років видатки на забезпечення створення зазначеної інформаційно-аналітичної системи, а також створення та впровадження окремих її компонентів за бюджетною програмою 6731010 «Керівництво та управління у сфері проведення виборів та референдумів» ЦВК не виділялися.
+З метою забезпечення фінансування витрат на створення компонентів ЄІАС ЦВК у 2026 році ЦВК подала бюджетний запит, згідно з яким розрахункова потреба у видатках за бюджетною програмою 6731010 «Керівництво та управління у сфері проведення виборів та референдумів» на створення зазначеної системи становить 88 038,8 тис. грн.
+Разом із тим, Законом України «Про Державний бюджет України на 2026 рік» для ЦВК не передбачено капітальні видатки на зазначені цілі у 2026 році.
+Також ЦВК було надіслано Міністерству юстиції України пропозиції щодо потреб та можливих напрямів взаємодії з проектами міжнародної технічної допомоги, які є нагальними на цьому етапі для реалізації заходів Дорожньої карти з питань функціонування демократичних інституцій, схваленої розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р, за блоком ІІ «Виборчий процес» (лист від 19 вересня 2025 року № 21-20/1-2658).
 Крім цього, постановою Центральної виборчої комісії від 20 лютого 2026 року № 14 затверджено Архітектурні принципи Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії та внесено зміни до Концепції створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії, схваленої постановою Центральної виборчої комісії від 29 жовтня 2021 року № 447.
-27 лютого 2026 року затверджено Технічні вимоги до створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (І етап) (далі – ЄІАС ЦВК (І етап). Під час реалізації першого етапу передбачено створення, зокрема автоматизованих інформаційно-комунікаційних систем з організації підготовки і проведення загальнодержавних виборів, управління доступом та інформаційної безпеки; автоматизованих інформаційних систем "Учасники виборчих процесів та процесів референдуму", "Електронні сервіси", взаємодії із зовнішніми інформаційними системами та ресурсами, як перший етап створення ЄІАС ЦВК загалом.
-[...1 lines deleted...]
-Також Комісією та Міжнародним інститутом демократії та сприяння виборам (International IDEA) 09 березня 2026 року підписано Протокол про порозуміння і співпрацю в рамках проєкту  "U-VOTE – Українці голосують: Організація надійних виборів", яким визначено, зокрема завдання щодо посилення інформаційно-комунікаційних систем Комісії в частині надання підтримки в поетапному створенні ЄІАС ЦВК шляхом закупівлі відповідного програмного забезпечення.
+27 лютого 2026 року затверджено Технічні вимоги до створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (І етап) (далі – ЄІАС ЦВК (І етап)). Під час реалізації першого етапу передбачено створення, зокрема, автоматизованих інформаційно-комунікаційних систем з організації підготовки і проведення загальнодержавних виборів, управління доступом та інформаційної безпеки; автоматизованих інформаційних систем «Учасники виборчих процесів та процесів референдуму», «Електронні сервіси», взаємодії із зовнішніми інформаційними системами та ресурсами, як перший етап створення ЄІАС ЦВК загалом.
+З метою пошуку джерел фінансування створення ЄІАС ЦВК (І етап), Комісія  листом від 27 лютого 2026 року № 21-26-682, звернулася до Міжнародного інституту демократії та сприяння виборам (International IDEA) щодо розгляду можливості надання підтримки в закупівлі послуг з розроблення та впровадження ЄІАС ЦВК (І етап).
+Також Комісією та Міжнародним інститутом демократії та сприяння виборам (International IDEA) 09 березня 2026 року підписано Протокол про порозуміння і співпрацю в рамках проєкту «U-VOTE – Українці голосують: Організація надійних виборів», яким визначено, зокрема, завдання щодо посилення інформаційно-комунікаційних систем Комісії в частині надання підтримки в поетапному створенні ЄІАС ЦВК.
 Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, проте показник виконання заходу не досягнуто, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>1.5.3.2</t>
   </si>
   <si>
     <t>Automatic verification of reports of political parties has been introduced through integration with other information, telecommunication and reference systems, registers, and databases</t>
   </si>
   <si>
     <t>1.5.3.2.1</t>
   </si>
   <si>
     <t>Developing drafts of joint acts of the National Agency and other government agencies that maintain information, communications, and directory systems, registers, databases, which would regulate the procedure, scope, and methods of exchange of information between the IT system of the National Agency and other electronic and directory systems, registers, and databases</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>The drafts of joint acts have been developed and publicized for a public discussion.</t>
   </si>
   <si>
     <t>НАЗК та МВС України спільно затвердили Наказ № 86/23/305 від 12.04.2023. Також НАЗК та МФ України спільно затвердили Наказ № 121/23/289 від 05.06.2023. Крім того, НАЗК розроблено проект «Порядку контролю виборчих фондів на виборах народних депутатів України», який затверджено ЦВК та НБУ 20.10.2023.</t>
   </si>
   <si>
     <t>1.5.3.2.3</t>
@@ -539,51 +536,51 @@
   </si>
   <si>
     <t>Supporting the consideration of the draft amendments to the Election Code of Ukraine in the Parliament of Ukraine (particularly if the President of Ukraine vetoes it), which would:
 1) mandate the electronic submission and disclosure of all financial statements of participants of the election process on the political finances portal of the National Agency; 
 2) mandate a complete audit of financial statements submitted by administrators of election funds of candidates for the position of the President of Ukraine and political parties, and random monitoring of the funding of election campaigns of other entities participating in the election process;
 3) stipulate that the National Agency shall carry out the function of review (analysis) of financial statements reflecting the proceeds and spending of election funds.</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>Питаннями розробки проекту закону про внесення змін до Виборчого кодексу України опікувалась парламентська робоча група, створена Комітетом Верховної Ради України з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування. 
 За результатами діяльності такої робочої групи народними депутатами України 05.08.2024 було зареєстровано у Верховній Раді України проект Закону України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення правил фінансування виборчих кампаній та здійснення контролю виборчих фондів" (реєстр. № 11462).
 При цьому, Національне агентство висловило позицію, що в цілому підтримує запропонований законопроект задля продовження реформування сфери фінансування політичних партій та виборчих кампаній (лист № 50-02/62814-24 від 29.08.2024).
 З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (закон не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.5.3.5.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to entirely delegate the function of review (analysis) of financial statements of participants of referendums to the National Agency</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство розробило законопроект.  
 29.04.2025 було проведено його громадське обговорення.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1589,463 +1586,463 @@
         <v>98</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>99</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>100</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>101</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>102</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="G14" s="3" t="s">
+      <c r="H14" s="3" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>101</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="N14" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="O14" s="3" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>73</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>101</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="N15" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="O15" s="3" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="G16" s="2" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="2"/>
       <c r="L16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N16" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="O16" s="2" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="P16" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Q16" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="G17" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="G17" s="2" t="s">
+      <c r="H17" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="H17" s="2" t="s">
+      <c r="I17" s="2" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N17" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="O17" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="P17" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Q17" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="G18" s="2" t="s">
+      <c r="H18" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="H18" s="2" t="s">
+      <c r="I18" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="2"/>
       <c r="L18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N18" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="O18" s="2" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="P18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Q18" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="2"/>
       <c r="L19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N19" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="O19" s="2" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="P19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Q19" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E20" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="E20" s="3" t="s">
+      <c r="F20" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="F20" s="3" t="s">
+      <c r="G20" s="3" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>101</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>30</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E21" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="E21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>51</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q21"/>
   <mergeCells>
     <mergeCell ref="A3:A3"/>
     <mergeCell ref="B3:B3"/>
     <mergeCell ref="C3:C3"/>
     <mergeCell ref="D3:D3"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="Q3:Q3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A6:A6"/>
     <mergeCell ref="B6:B6"/>