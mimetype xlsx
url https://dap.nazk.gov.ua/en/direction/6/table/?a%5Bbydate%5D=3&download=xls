--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -11,50 +11,687 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$23</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>1.6</t>
+  </si>
+  <si>
+    <t>Protection of corruption whistleblowers</t>
+  </si>
+  <si>
+    <t>1.6.1 Lack of respect for corruption whistleblowers in society, as well as lack of knowledge of legal guarantees for protection of their violated rights among persons who want to report corruption</t>
+  </si>
+  <si>
+    <t>1.6.1.1</t>
+  </si>
+  <si>
+    <t>Respect for whistleblowers as responsible citizens has been fostered through awareness-raising activities</t>
+  </si>
+  <si>
+    <t>1.6.1.1.1</t>
+  </si>
+  <si>
+    <t>Implementing the activities outlined in the Anticorruption Communications Strategy</t>
+  </si>
+  <si>
+    <t>01.12.2023</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>National Agency on Corruption Prevention</t>
+  </si>
+  <si>
+    <t>state budget and/or international technical assistance funds</t>
+  </si>
+  <si>
+    <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
+  </si>
+  <si>
+    <t>The activities outlined in the Strategy are being implemented.</t>
+  </si>
+  <si>
+    <t>Протягом 2023, 2024 та 2025 років виконавцем здійснювалися заходи, передбачені Стратегією комунікацій у сфері запобігання та протидії корупції.
+Зокрема, було організовано та забезпечено комунікаційний супровід Форуму "Єдиний портал повідомлень викривачів – цифровий інструмент для впровадження інституту викривачів в Україні»", який відбувся в Національному агентстві з питань запобігання корупції (далі – НАЗК) 7 грудня 2023 р.
+У 2024 році було розроблено медіа-план і розпочато комунікацію. Прокомуніковано матеріали, які популяризують інститут викривання. Здійснено наступну комунікацію:
+- Розвиток інституту викривання: як законодавчо врегулювати статус викривача у кримінальному процесі?;
+- Викривання корупції: НАЗК закликає організації підключатися до Порталу повідомлень викривачів та нагадує про відповідальність за недотримання цього обов’язку.
+Протягом I кварталу 2025 року для формування поваги до викривачів проведено низку заходів та здійснено комунікацію на ресурсах НАЗК, органів-партнерів та медіа.
+У січні презентовано щорічне соціологічне дослідження, окремий блок якого присвячений питанню викривання корупції. Зокрема, за його даними, бізнес проявив рекордну активність у повідомленні про корупцію у 2024 році, громадяни також стали активніше повідомляти про корупцію (дослідження «Корупція в Україні 2024: розуміння, сприйняття, поширеність»).
+Створені комунікаційною командою НАЗК матеріали поширені органами державної влади та місцевого самоврядування (понад 70 публікацій на офіційних ресурсах), а також в медіа. Загальне охоплення - понад 5 млн контактів.
+Тема викривання також широко обговорювалася під час регіональних поїздок до Тернополя, Кропивницького та Запоріжжя. На зустрічах з місцевою владою, депутатами місцевих рад, активістами та медіа поширено друковані матеріали (приклад додається). Тема викривання і поваги до викривачів висвітлена в радіо- та телеефірах за участі представників НАЗК, а також в інтерв'ю і коментарях онлайн-медіа.
+У II кварталі 2025 року провело комунікацію на ресурсах НАЗК, органів державної влади та місцевого самоврядування. Зокрема, створено та оприлюднено на ресурсах НАЗК 10 інформаційних матеріалів, які були широко підхоплені в медіа та на сайтах/сторінках ресурсах органів виконавчої влади та ОМС.
+Так протягом III кварталу 2025 року комунікація НАЗК була сфокусована на формуванні поваги, підтримки та розвитку інституту викривачів корупції. Для цього проведено інформаційну кампанію на власних ресурсах та ресурсах інших органів влади, включаючи понад десять інформаційних матеріалів.
+Матеріали охоплювали роз’яснення ключових аспектів цього інституту, зокрема, інформування про те, як стати викривачем та хто може ним бути у специфічних сферах, як-от публічні закупівлі та природоохоронна сфера.
+Значна увага приділялася правовому захисту та винагородам, які є стимулами для ефективного викривання корупції, а також трансформації ставлення до викривачів в Україні та ЄС. Крім того, НАЗК активно інформувало про конкретні законодавчі ініціативи, зокрема щодо підтримки КМУ законопроєкту про захист викривачів в армії. Також поінформовано про результати роботи за два роки з часу запуску Єдиного порталу повідомлень викривачів, який забезпечує безпечне та конфіденційне інформування про корупцію.
+Протягом IV кварталу 2025 року у співпраці ACREC та Національним університетом “Києво-Могилянська академія” за підтримки Європейського Союзу та Міжнародного фонду "Відродження" проведено 5-ту щорічну конференцію “Викривачі корупції в Україні: успіхи та виклики”, яка стала майданчиком для обговорення системних проблем і подальших напрямів розвитку інституту викривання. Участь у конференції взяли близько 100 представників органів державної влади, адвокатської спільноти, міжнародних і громадських організацій й медіа. Захід був широко висвітлений в медіа. За результатами конференції також вийшов сюжет на телеканалі Інтер. 
+З метою популяризації теми викривання для іноземної аудиторії опубліковано авторську колонку Анни Новосьолової на Kyivindependent “Ukraine wants whistleblowers. How is it strengthening their protection?”.
+Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним повністю.</t>
+  </si>
+  <si>
+    <t>Implemented</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>1.6.1.4</t>
+  </si>
+  <si>
+    <t>Persecution and discrimination against whistleblowers in the workplace or violations of other rights of whistleblowers is an exception and not the norm</t>
+  </si>
+  <si>
+    <t>1.6.1.4.1</t>
+  </si>
+  <si>
+    <t>Conducting an analytical study focusing on the international experience and best practices of application of national laws pertaining to the interdependence between the level of persecution of whistleblowers and the level of accountability of managers (employers) for violations of the rights of whistleblowers, and formulating recommendations on ways to minimize the impact of the causes identified</t>
+  </si>
+  <si>
+    <t>01.01.2025</t>
+  </si>
+  <si>
+    <t>31.03.2025</t>
+  </si>
+  <si>
+    <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
+  </si>
+  <si>
+    <t>The analytical study has been conducted and a report on its findings has been published.</t>
+  </si>
+  <si>
+    <t>Національним агентством з питань запобігання корупції проведено аналітичне дослідження, до предмета якого належить вивчення міжнародного досвіду та практики національного правозастосування щодо взаємозалежності рівня переслідування викривачів та відповідальності керівників (роботодавців) за порушення прав викривача та формування рекомендацій з мінімізації впливу виявлених причин. 
+Доступ до зазначеного аналітичного дослідження буде наданий після його публікації у строки, визначені заходом 1.6.1.4.2 Державної антикорупційної програми.</t>
+  </si>
+  <si>
+    <t>1.6.1.4.2</t>
+  </si>
+  <si>
+    <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 1.6.1.4.1, followed by its expert discussion</t>
+  </si>
+  <si>
+    <t>01.04.2025</t>
+  </si>
+  <si>
+    <t>31.05.2025</t>
+  </si>
+  <si>
+    <t>state budget</t>
+  </si>
+  <si>
+    <t>The expert discussion has been conducted and its results have been published.</t>
+  </si>
+  <si>
+    <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
+26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
+За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
+Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
+Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
+  </si>
+  <si>
+    <t>1.6.1.4.3</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for the implementation of the recommendations formulated based on the findings of the analytical study indicated in subclause 1.6.1.4.1 and its expert discussion</t>
+  </si>
+  <si>
+    <t>01.06.2025</t>
+  </si>
+  <si>
+    <t>The draft law has been submitted to the Parliament of Ukraine.</t>
+  </si>
+  <si>
+    <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>1.6.2 Lack of essential knowledge to properly report cases of corruption, the entities authorized to review them, as well as a mechanism for effective review of such reports</t>
+  </si>
+  <si>
+    <t>1.6.2.1</t>
+  </si>
+  <si>
+    <t>Legislation has been amended to ensure convenient reporting of corruption and effective review of such reports; 
+The Single Portal for Whistleblower Reports is functioning</t>
+  </si>
+  <si>
+    <t>1.6.2.1.1</t>
+  </si>
+  <si>
+    <t>Launching the Single Portal for Whistleblower Reports</t>
+  </si>
+  <si>
+    <t>01.07.2023</t>
+  </si>
+  <si>
+    <t>31.08.2023</t>
+  </si>
+  <si>
+    <t>within the established budget allocations for the relevant year</t>
+  </si>
+  <si>
+    <t>The Single Portal for Whistleblower Reports has been launched.</t>
+  </si>
+  <si>
+    <t>By order of the National Agency on Corruption Prevention dated August 31, 2023, No. 190/23, the “Unified Whistleblower Reporting Portal” Information and Communication System was accepted for permanent (industrial) operation from 00:00 on September 6, 2023.</t>
+  </si>
+  <si>
+    <t>1.6.2.1.2</t>
+  </si>
+  <si>
+    <t>Connecting government agencies, local self-government bodies, and legal entities under public law to the Unified Whistleblower Reporting Portal under the procedure approved by the National Agency</t>
+  </si>
+  <si>
+    <t>31.12.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">state budget </t>
+  </si>
+  <si>
+    <t>More than 50 percent of the agencies have been connected to the Unified Whistleblower Reporting Portal.</t>
+  </si>
+  <si>
+    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 538 організацій, що становить 12,41% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
+Робота щодо підключення організацій до Порталу триває.
+Підключення організацій відбувається відповідно до положень розділу VI Порядку ведення Єдиного порталу повідомлень викривачів, затвердженого Наказом Національного агентства з питань запобігання корупції від 03.01.2023 № 1/23, зареєстрованого в Міністерстві юстиції України 05.01.2023 за № 22/39078 (із змінами).
+Відповідно до ч. 1 ст. 53-1 Закону України «Про запобігання корупції» умови для повідомлення інформації про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону мають забезпечити усі без виключення державні органи, органи влади Автономної Республіки Крим, органи місцевого самоврядування, юридичні особи публічного права та юридичні особи, зазначені в. ч. 2 ст. 62 цього Закону, які зокрема зобов’язані забезпечити функціонування внутрішніх каналів повідомлення про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону, у тому числі шляхом підключення до Єдиного порталу повідомлень викривачів.
+Слід врахувати, що згідно з ч. 2 ст. 62 Закону, вимоги цієї статті поширюються на юридичні особи, а саме:
+1) державні, комунальні підприємства, господарські товариства (у яких державна або комунальна частка перевищує 50 відсотків), де середньооблікова чисельність працюючих за звітний (фінансовий) рік перевищує п’ятдесят осіб, а обсяг валового доходу від реалізації продукції (робіт, послуг) за цей період перевищує сімдесят мільйонів гривень;
+2) юридичні особи, які є учасниками процедури закупівлі відповідно до Закону України «Про публічні закупівлі», якщо вартість закупівлі товару (товарів), послуги (послуг), робіт дорівнює або перевищує 20 мільйонів гривень.
+Враховуючи зазначене, перелік таких юридичних осіб не є сталим, в наслідок чого не може вичерпним.
+Крім того, слід зазначити, що наразі також відсутній єдиний облік державних та комунальних підприємств, установ та організацій, що утворені та перебувають у сфері управління державних органів та органів місцевого самоврядування.
+За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тис., водночас єдиного переліку таких організацій не існує.</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
+  </si>
+  <si>
+    <t>1.6.2.1.3</t>
+  </si>
+  <si>
+    <t>Developing the requisite training and methodological materials and conducting trainings for employees of anticorruption units (anticorruption officers) focusing on effective organization of work with the Unified Whistleblower Reporting Portal</t>
+  </si>
+  <si>
+    <t>30.11.2024</t>
+  </si>
+  <si>
+    <t>The trainings have been conducted.</t>
+  </si>
+  <si>
+    <t>To fulfill the measure and to increase the awareness of authorized units (authorized persons) on preventing and detecting corruption regarding the effective organization of work with the Unified Whistleblower Reporting Portal, the National Agency on Corruption Prevention has developed and launched an online training course “Working with the Unified Whistleblower Reporting Portal.” The course is based on practical aspects of working on the Portal, includes summaries, and provides the opportunity to apply acquired knowledge on a special simulator.
+In addition, the National Agency on Corruption Prevention has updated the instructions for connecting to the Unified Whistleblower Reporting Portal.
+In 2024, the National Agency on Corruption Prevention conducted practical training on preventing and detecting corruption for authorized units (authorized persons), including the National Police of Ukraine and the Main Service Center of the Ministry of Internal Affairs of Ukraine.</t>
+  </si>
+  <si>
+    <t>1.6.2.1.4</t>
+  </si>
+  <si>
+    <t>Creating online courses for anticorruption units (anticorruption officers) focusing on effective organization of work with the Unified Whistleblower Reporting Portal</t>
+  </si>
+  <si>
+    <t>31.01.2024</t>
+  </si>
+  <si>
+    <t>The online courses have been created.</t>
+  </si>
+  <si>
+    <t>The online course for anti-corruption officers "How to work with the Unified Whistleblower Reporting Portal" was developed and published on the Study.NAZK learning platform. At the time of reporting, 590 people were registered for the course, and 588 received a certificate of successful completion (passed the exit test).</t>
+  </si>
+  <si>
+    <t>1.6.2.1.5</t>
+  </si>
+  <si>
+    <t>Conducting a survey of employees of anticorruption units (anticorruption officers) on the convenience and effectiveness of handling of corruption reports with the aid of the Unified Whistleblower Reporting Portal</t>
+  </si>
+  <si>
+    <t>28.02.2025</t>
+  </si>
+  <si>
+    <t>The survey has been conducted.</t>
+  </si>
+  <si>
+    <t>У першому кварталі 2025 року Національним агентством з питань запобігання корупції проведено опитування працівників уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції щодо зручності та ефективності роботи з повідомленнями про корупцію за допомогою Єдиного порталу повідомлень викривачів. За результатами проведеного опитування підготовлено аналітичний звіт.
+Участь  в опитуванні взяло 112 респондентів.
+З урахуванням досвіду як авторизованих користувачів щодо роботи з Єдиним порталом повідомлень викривачів пропозиції щодо покращення його роботи висловили 41% респондентів.
+За результатами опитування працівників уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції щодо зручності та ефективності роботи з повідомленнями про корупцію за допомогою Єдиного порталу повідомлень викривачів, з урахуванням досвіду роботи з ним, користувачі надали такі оцінки: 10 балів – 31 (27,7%);  9 балів – 15 (13,4%); 8 балів – 16 (14,3%); 7 балів – 10 (8,9%); 6 балів – 4 (3,6%); 5 балів – 10 (8,9%); 4 бали – 2 (1,8%); 3 бали – 2 (1,8%).
+19,6% опитуваних повідомили про відсутність практичного досвіду роботи з Єдиним порталом повідомлень викривачів, у зв’язку з чим оцінку не надали.
+За результатами проведеного опитування серед авторизованих користувачів щодо зручності та ефективності роботи з повідомленнями про корупцію за допомогою Єдиного порталу повідомлень викривачів, середній бал становить 8.1.</t>
+  </si>
+  <si>
+    <t>1.6.2.1.6</t>
+  </si>
+  <si>
+    <t>Preparing and publicizing consolidated information about the distribution of the number of reports submitted by whistleblowers among the channels prescribed by law</t>
+  </si>
+  <si>
+    <t>The analysis has been completed.</t>
+  </si>
+  <si>
+    <t>У першому кварталі 2025 року Національним агентством з питань запобігання корупції проведено аналіз щодо зручності та ефективності роботи з повідомленнями про корупцію за допомогою Єдиного порталу повідомлень викривачів, де серед іншого, узагальнено інформацію про розподіл кількості поданих повідомлень викривачів між передбаченими законодавством каналами. За результатами проведеного аналізу підготовлено аналітичний звіт.
+Так, згідно з відомостями розділу «Аналітика» публічної частини Єдиного порталу повідомлень викривачів (https://whistleblowers.nazk.gov.ua/#/analitica) за період з 06.09.2023 по 01.04.2025 до Єдиного порталу повідомлень викривачів внесено 5445 повідомлень. У зазначений період розподіл поданих повідомлень викривачів між передбаченими законодавством каналами такий:
+через регулярні канали надійшло 56,1% повідомлень;
+через внутрішні канали – 38,9%;
+через зовнішні канали – 0,6%;
+через інші канали – 4,4%.
+Узагальнений аналіз результатів опитування працівників уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції щодо зручності та ефективності роботи з повідомленнями про корупцію за допомогою Єдиного порталу повідомлень викривачів опубліковано в Базі знань НАЗК за посиланням: https://wiki.nazk.gov.ua/wp-content/uploads/2025/Opytyvannia-shchodo-efektyvnosti-ta-zruchnosti-Portalu-(2025).pdf</t>
+  </si>
+  <si>
+    <t>1.6.2.2</t>
+  </si>
+  <si>
+    <t>A significant number of citizens are well aware of the procedure and channels for reporting corruption owing to effective outreach and awareness-raising efforts</t>
+  </si>
+  <si>
+    <t>1.6.2.2.1</t>
+  </si>
+  <si>
+    <t>01.06.2023</t>
+  </si>
+  <si>
+    <t>Communications campaigns and activities have been conducted, materials have been developed.</t>
+  </si>
+  <si>
+    <t>Протягом 2024 та 2025 років виконавцем здійснювалися заходи, передбачені Стратегією комунікацій у сфері запобігання та протидії корупції.
+У 2024 році було розроблено медіа-план та здійснено комунікацію:
+- Розвиток інституту викривання: як законодавчо врегулювати статус викривача у кримінальному процесі?;
+- Чотири роки НАЗК 2.0.: розвиток інституту викривання;
+- Викривання корупції: НАЗК закликає організації підключатися до Порталу повідомлень викривачів та нагадує про відповідальність за недотримання цього обов’язку;
+- НАЗК підключило до Порталу повідомлень викривачів 144 організації.
+Також було створено і поширено матеріали про викривачів, зокрема, підготовлено статтю в Судово-юридичній газеті, новину про підключення до Порталу, новину про вдосконалення Порталу та законодавства про викривачів тощо. Надано допомогу в проведенні заходів, прокомуніковано їх.
+Протягом I кварталу 2025 року було поширено створені комунікаційною командою НАЗК матеріали серед органів державної влади та місцевого самоврядування (понад 50 публікацій на офіційних ресурсах), а також в медіа. Загальне охоплення - понад 2 млн контактів.
+Тема обізнаності з каналами повідомлень про корупцію також широко обговорювалася під час регіональних поїздок до Тернополя, Кропивницького та Запоріжжя. На зустрічах з місцевою владою, депутатами місцевих рад, активістами та медіа поширено друковані матеріали (приклад додається). Тема повідомлень про корупцію була висвітлена в радіо- та телеефірах за участі представників НАЗК, а також в інтерв'ю і коментарях онлайн-медіа.
+У II кварталі 2025 року комунікаційна команда НАЗК створила матеріали, які були також поширені органами державної влади та місцевого самоврядування, а також в медіа .
+Також організації, підключені до Єдиного порталу повідомлень викривачів, оцінили зручність та ефективність його роботи. Середня оцінка склала 8,1 з 10 можливих балів. Про це свідчать результати опитування уповноважених осіб з питань запобігання та виявлення корупції, проведене НАЗК. Участь в ньому взяли представники 112 організацій, серед яких, міністерства, центральні органи влади, обласні адміністрації.
+У червні проведено спільну кампанію з Національною поліцією щодо поширення інфографіки про канали повідомлення про корупцію та права викривачів. Понад 600 примірників друкованих матеріалів поширені по територіальних підрозділах поліції.
+За матеріалами, підготованими НАЗК, щодо викривання вийшло понад 50 публікацій на офіційних ресурсах органів державної влади та ОМС.
+Підготовано проєкт тесту про інститут викривання та промоційних матеріалів для нього для Дія.Освіта.
+Так у III кварталі 2025 року у рамках реалізації комунікаційної кампанії, спрямованої на посилення інституту викривачів корупції та спрощення доступу до інформації, НАЗК підготувало низку інформаційних матеріалів і організувало презентацію гайду в доступному форматі коміксу – «Герої поруч: гайд для викривачів корупції», що є унікальним інформаційним продуктом для залучення широкої аудиторії та легкого пояснення складних правових механізмів. Він спрямований на популяризацію ролі викривачів та надання їм практичних інструкцій.
+Протягом IV кварталу 2025 року розроблено та презентовано серію креативних дописів для соцмереж, які сприяють підвищенню обізнаності з порядком та каналами подання повідомлень про корупцію. Також підготовлено та розміщено на ресурсі LIGAZAKON інформаційно-просвітницьку статтю “НАЗК роз'яснює: чи безпечні для викривачів чат-боти для повідомлень про корупцію”.
+Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним повністю.</t>
+  </si>
+  <si>
+    <t>1.6.2.3</t>
+  </si>
+  <si>
+    <t>Appropriate internal channels for submission of corruption reports that contain information classified as a secret of state, a secret of the investigation, as well as official information gathered in the course of field detective operations, counterintelligence activities in the national defense sector have been created</t>
+  </si>
+  <si>
+    <t>1.6.2.3.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for the creation of appropriate internal channels for secure submission of corruption reports that contain information classified as a secret of state, a secret of the investigation, as well as official information gathered in the course of field detective operations, counterintelligence activities in the national defense sector</t>
+  </si>
+  <si>
+    <t>01.12.2024</t>
+  </si>
+  <si>
+    <t>31.08.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministry of Defenсe of Ukraine,
+National Anti-Corruption Bureau of Ukraine,
+Security Service of Ukraine </t>
+  </si>
+  <si>
+    <t>Здійснюється розробка законопроекту на основі відповідної концепції законопроекту.   
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>1.6.2.3.2</t>
+  </si>
+  <si>
+    <t>Monitoring of the creation of internal channels for secure (particularly anonymous) submission of corruption reports at all agencies conducting field detective, counterintelligence, or intelligence activities in the national defense sector</t>
+  </si>
+  <si>
+    <t>01.09.2025</t>
+  </si>
+  <si>
+    <t>30.11.2025</t>
+  </si>
+  <si>
+    <t>The monitoring has been conducted.</t>
+  </si>
+  <si>
+    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України “Про запобігання корупції”.
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни (підпункт 1.6.2.3.1 додатка 2 до ДАП), яка направлена до відповідального підрозділу службовою запискою №220-04/4493-25 від 13.05.2025.
+У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
+Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
+  </si>
+  <si>
+    <t>1.6.3 Whistleblower protection is not properly implemented due to insufficient institutional capacity of the authorized bodies and shortcomings in legislative regulation</t>
+  </si>
+  <si>
+    <t>1.6.3.1</t>
+  </si>
+  <si>
+    <t>The National Agency and other authorized bodies (units), within their scope of authority, properly implement whistleblower protection in practice through: 
+monitoring the activities of authorized units (authorized officers) in matters of prevention and detection of corruption regarding their work with whistleblowers;
+proper coordination among agencies authorized to provide whistleblower protection;
+a proper level of legal protection of whistleblowers;
+facilitating the provision of psychological assistance to whistleblowers</t>
+  </si>
+  <si>
+    <t>1.6.3.1.1</t>
+  </si>
+  <si>
+    <t>Developing the concept of the system for annual monitoring of the activities of authorized units (authorized officers) in matters of prevention and detection of corruption regarding their work with whistleblowers, particularly with respect to:
+1) the number of whistleblowers who have requested the protection of the authorized unit (authorized officer) in matters of prevention and detection of corruption;
+2) violations of the rights of whistleblowers at an institution;
+3) the measures taken towards the protection of a whistleblower by the authorized unit (authorized officer) in matters of prevention and detection of corruption.</t>
+  </si>
+  <si>
+    <t>01.09.2023</t>
+  </si>
+  <si>
+    <t>30.11.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">within the established budget allocations for the relevant year </t>
+  </si>
+  <si>
+    <t>The concept has been developed.</t>
+  </si>
+  <si>
+    <t>The National Agency on Corruption Prevention has developed the concept of the system for annual monitoring of the activities of authorized units (authorized officers) in matters of prevention and detection of corruption regarding their work with whistleblowers. According to this concept, the monitoring of the activities of authorized units (authorized officers) in matters of prevention and detection of corruption regarding their work with whistleblowers is conducted by analyzing the quality and effectiveness of the exercise of their powers in the area of whistleblower protection, which, among other criteria, includes the presence/absence of information on the appeal of whistleblowers to the authorized unit (authorized officers) for their protection due to the violation (threat of violation) of their rights and guarantees; measures taken by the authorized unit (authorized officers) to ensure cooperation with whistleblowers, respect for their rights and protection guarantees provided by law.</t>
+  </si>
+  <si>
+    <t>1.6.3.1.2</t>
+  </si>
+  <si>
+    <t>Implementing the system for annual monitoring of the activities of authorized units (authorized officers) in matters of prevention and detection of corruption regarding their work with whistleblowers</t>
+  </si>
+  <si>
+    <t>31.01.2025</t>
+  </si>
+  <si>
+    <t>The monitoring system has been implemented.</t>
+  </si>
+  <si>
+    <t>Національне агентство з питань запобігання корупції застосовує систему моніторингу діяльності уповноважених підрозділів (осіб) з питань запобігання та виявлення корупції щодо роботи з викривачами шляхом проведення планових/позапланових перевірок організації роботи в організаціях. У 2024 році підготовлено Аналітичне дослідження у сфері захисту викривачів, яке враховує результати запровадження системи моніторингу діяльності уповноважених підрозділів (осіб) з питань запобігання та виявлення корупції щодо роботи з викривачами за 2023 рік.
+Відповідно до розробленої Концепції системи щорічного моніторингу діяльності уповноважених підрозділів (осіб) з питань запобігання та виявлення корупції щодо роботи з викривачами, моніторинг діяльності уповноважених підрозділів (осіб) щодо роботи з викривачами проводиться один раз на рік у першому кварталі (півріччі) року, наступному за роком, за який необхідно провести моніторинг такої діяльності. За результатами проведення моніторингу Національним агентством з питань запобігання корупції в довільній формі складається звіт оцінки діяльності уповноважених підрозділів (осіб) щодо роботи з викривачами. У звіті оцінки діяльності робота уповноважених підрозділів (осіб) щодо роботи з викривачами може визначається як ефективна або неефективна.
+У першому кварталі 2025 року розпочато моніторинг виконання закону в сфері захисту викривачів, за результатами якого сформовано аналітичний звіт у сфері захисту викривачів за 2024 рік.</t>
+  </si>
+  <si>
+    <t>1.6.3.1.4</t>
+  </si>
+  <si>
+    <t>Developing procedural recommendations on how to provide psychological assistance to whistleblowers</t>
+  </si>
+  <si>
+    <t>01.03.2024</t>
+  </si>
+  <si>
+    <t>30.06.2024</t>
+  </si>
+  <si>
+    <t>Ministry of Education and Science of Ukraine,
+Ministry of Health of Ukraine,
+Ministry of Social Policy, Family and Unity of Ukraine,
+Ministry of Veterans Affairs of Ukraine</t>
+  </si>
+  <si>
+    <t>The recommendations have been developed.</t>
+  </si>
+  <si>
+    <t>Методичні рекомендацій з надання психологічної допомоги викривачам розроблено.</t>
+  </si>
+  <si>
+    <t>1.6.3.2</t>
+  </si>
+  <si>
+    <t>Courts and free secondary legal assistance centers are a reliable mechanism for protecting whistleblower rights due to the increased level of qualifications and competencies of judges, free secondary legal assistance center staff and free secondary legal assistance lawyers in whistleblower cases</t>
+  </si>
+  <si>
+    <t>1.6.3.2.1</t>
+  </si>
+  <si>
+    <t>Developing training materials for courses for judges, prosecutors, police officers, employees of the State Bureau of Investigations, attorneys providing secondary legal assistance free of charge, and employees of centers providing free secondary legal assistance, in matters of legal protection of whistleblowers</t>
+  </si>
+  <si>
+    <t>31.12.2023</t>
+  </si>
+  <si>
+    <t>Ministry of Justice of Ukraine,
+Prosecutor General’s Office of Ukraine ,
+Coordination Centre for Legal Aid Provision,
+National School of Judges of Ukraine</t>
+  </si>
+  <si>
+    <t>The training materials have been developed.</t>
+  </si>
+  <si>
+    <t>Національне агентство з питань запобігання корупції розробило Практичний посібник по роботі з викривачами, який встановлює чіткий алгоритм дій уповноваженого підрозділу (уповноважених осіб) у роботі з викривачами з метою забезпечення дотримання їх прав та гарантій захисту, передбачених законодавством, а також надання рекомендацій щодо існуючих обмежень у сфері професійної етики уповноважених осіб стосовно викривачів.
+Посібник побудований за принципом від загального до спеціального, тобто від роз’яснення загальних аспектів організації роботи уповноважених підрозділів (уповноважених осіб) у роботі з викривачами до висвітлення конкретних питань щодо роботи з викривачами і повідомленнями від них.
+На основі вказаного посібника сформовані відповідні інформаційно-просвітницькі матеріали матеріалів для курсів суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги з питань правового захисту викривачів.
+Також Координаційним центром з надання правової допомоги з вересня по грудень 2023 року досягнуто домовленості з партнерами проєкту USAID «Підтримка організацій-лідерів у протидії корупції в Україні «Взаємодія» щодо актуалізації раніше розроблених та підготовки нових матеріалів навчальної програми для адвокатів, які залучаються для надання безоплатної вторинної правничої допомоги викривачам корупції, в тому числі доповнення її блоком актуальних питань для юристів центрів з надання безоплатної вторинної правової допомоги.
+Станом на 30.06.2024:
+- розроблено тренінгову програму для прокурорів "Роль викривачів у запобіганні корупції та їхній правовий захист";
+- узагальнено навчальні матеріали в Практичному посібнику по роботі з викривачами для уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції.
+Враховуючи вище вказану інформацію, а також, що фактично захід був виконаний пізніше визначеного строку (граничною датою виконання є 31.12.2023), вважаємо захід виконаним, але невчасно.</t>
+  </si>
+  <si>
+    <t>1.6.3.2.2</t>
+  </si>
+  <si>
+    <t>Ensuring that at least six training courses focusing on legal protection of whistleblowers are organized for judges, prosecutors, police officers, employees of the State Bureau of Investigations, attorneys providing secondary legal assistance free of charge, and employees of centers providing free secondary legal assistance</t>
+  </si>
+  <si>
+    <t>01.01.2024</t>
+  </si>
+  <si>
+    <t>Ministry of Justice of Ukraine,
+Higher Qualification Commission of Judges of Ukraine ,
+Prosecutor General’s Office of Ukraine ,
+Coordination Centre for Legal Aid Provision</t>
+  </si>
+  <si>
+    <t>The courses have been organized.</t>
+  </si>
+  <si>
+    <t>За інформацією, наданою виконавцем, сукупно Національним агентством з питань запобігання корупції проведено 7 тренінгів (навчальних курсів з питань правового захисту викривачів) для прокурорів, 2 - для слідчих Національної поліції України та працівників Державного бюро розслідувань та 2 онлайн-курси для юристів та адвокатів.
+Спільно з Тренінговим центром прокурорів розроблено та запущено обов'язкову сертифіковану програму для прокурорів (яка є діючою і у 2025 році, включено в тему антикорупційних механізмів).
+Також у червні 2025 року спільно з Асоціацією правників України проведено вебінар для адвокатів на тему «Правовий захист трудових прав викривачів корупції: теорія і практика правозастосування».
+Разом з тим, кількісний показник (проведення щонайменше шести навчальних курсів) виконано, проте інформація щодо проведення НАЗК навчальних курсів з питань правового захисту викривачів для суддів та працівників центрів з надання безоплатної вторинної правової допомоги відсутня, що дає підстави вважати захід таким, що виконаний частково.</t>
+  </si>
+  <si>
+    <t>1.6.3.3</t>
+  </si>
+  <si>
+    <t>Ukrainian legislation is aligned with international standards of protection of whistleblowers; effective mechanisms for implementing legislation on whistleblower protection, including security measures, have been created</t>
+  </si>
+  <si>
+    <t>1.6.3.3.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to align the legislation of Ukraine with international standards governing the protection of whistleblowers, which would specifically provide for:
+1) the adoption of a broad definition of the term “whistleblowers”;
+2) extending the guarantees of protection of the whistleblower to individuals who facilitated the report;
+3) refining the procedure for reviewing the reports submitted via regular channels, particularly to the National Agency;
+4) designating the National Agency as the authority responsible for coordinating the activities of agencies authorized to provide protection for whistleblowers;
+5) ensuring the safety of whistleblowers by expanding the category of individuals entitled to safety measures and implementing new safety measures.</t>
+  </si>
+  <si>
+    <t>01.02.2024</t>
+  </si>
+  <si>
+    <t>30.06.2025</t>
+  </si>
+  <si>
+    <t>Ministry of Foreign Affairs of Ukraine,
+Ministry of Justice of Ukraine</t>
+  </si>
+  <si>
+    <t>Продовжується підготовка законопроекту.  
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>1.6.3.4</t>
+  </si>
+  <si>
+    <t>The law prescribes the particularities of protection of whistleblowers among military personnel.</t>
+  </si>
+  <si>
+    <t>1.6.3.4.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
+1) the ability of whistleblowers in the army to freely choose the report channels;
+2) the rights and guarantees of protection of military personnel;
+3) the implementation of a mechanism of incentives of whistleblowers in the army.</t>
+  </si>
+  <si>
+    <t>01.08.2023</t>
+  </si>
+  <si>
+    <t>31.10.2024</t>
+  </si>
+  <si>
+    <t>Ministry of Defenсe of Ukraine</t>
+  </si>
+  <si>
+    <t>Security Service of Ukraine ,
+Foreign Intelligence Service of Ukraine,
+National Agency on Corruption Prevention</t>
+  </si>
+  <si>
+    <t>На виконання заходу 1.6.3.4.1 Державної антикорупційної програми на 2023-2025 роки, затвердженої Постановою Кабінету Міністрів України від 04.03.2023 № 220 (далі – ДАП), Міністерство оборони України розробило проект закону «Про внесення змін до Дисциплінарного статуту Збройних Сил України щодо забезпечення гарантій захисту та прав військовослужбовців, які повідомили про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень Закону України «Про запобігання корупції» (далі – проект Закону).
+Зазначений проект Закону відповідно до пояснювальної записки розроблено з метою приведення окремих положень Закону України «Про Дисциплінарний статут Збройних Сил України» у відповідність до положень Закону України «Про національну безпеку України» в частині внесення змін до Дисциплінарного статуту Збройних Сил України щодо забезпечення гарантій захисту та прав військовослужбовців, які повідомили про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень Закону України «Про запобігання корупції».
+04.09.2024 Міністерство оборони України направило проект Закону до Кабінету Міністрів України. 17.09.2024 проект Закону був поданий до Верховної Ради України (зареєстрований у Верховній Раді України за №12040).
+У зв’язку із відставкою Уряду законопроект № 12040 було відкликано 17.07.2025. 
+У свою чергу, 07.08.2025 новий проект Закону був поданий до Верховної Ради України (зареєстрований у Верховній Раді України за №13605).
+Проаналізувавши проект Закону, захід 1.6.3.4.1 ДАП виконано повністю оскільки поданий до Верховної Ради України проект Закону передбачає:
+1) вільне обрання каналів повідомлення викривачами-військовослужбовцями (зазначена норма передбачена у проекті Закону шляхом доповнення Дисциплінарного статуту Збройних Сил України новою ст. 114-1, яка передбачає самостійне обрання каналів повідомлення для викривачів з числа військовослужбовців, у т.ч. і під час подання ними повідомлень, які містять інформацію з обмеженим доступом; окрім цього, запропоновано зміни до ст. 114 щодо уточнення та приведення норм цієї статті до вимог Закону України «Про запобігання корупції»);
+2) права та гарантії захисту військовослужбовців (зазначена норма передбачена у проекті Закону шляхом внесення змін до ст. 87-1 Дисциплінарного статуту Збройних Сил України, яка передбачає поширення також інших прав та гарантій захисту на викривачів з числа військовослужбовців, встановленні Законом України «Про запобігання корупції», до ст. 110 щодо розширення переліку суб’єктів до яких має право звертатися військовослужбовець особисто або надсилати заяви, скарги чи повідомлення, у т.ч. і розширено перелік підстав, з яких він може звертатися);
+3) запровадження механізму заохочення викривачів-військовослужбовців (зазначена норма передбачена у проекті Закону шляхом внесення змін до ст. 87-1 Дисциплінарного статуту Збройних Сил України зміни, які передбачають, що викривачі із числа військовослужбовців можуть бути заохочені відповідно до вимог розділу ІІ Дисциплінарного статуту Збройних Сил України).</t>
+  </si>
+  <si>
+    <t>1.6.3.4.2</t>
+  </si>
+  <si>
+    <t>Conducting a communications and awareness raising campaign among military personnel on how they can acquire status as a whistleblower, on the channels through which reports can be made, and on the guarantees of protection for whistleblowers in the army</t>
+  </si>
+  <si>
+    <t>Security Service of Ukraine ,
+Foreign Intelligence Service of Ukraine</t>
+  </si>
+  <si>
+    <t>The campaign has been conducted.</t>
+  </si>
+  <si>
+    <t>За інформацією, наданою Міністерством оборони України, протягом звітного періоду забезпечувалося проведення інформаційно-просвітницької кампанії серед військовослужбовців. 
+Зокрема, на офіційному сайті Міністерства оборони України розміщено відповідні інформаційні матеріали, а саме:
+Наказ Міноборони від 12.08.2025 №541/нм “Про затвердження Положення щодо впровадження в системі Міністерства оборони України механізмів заохочення викривачів та формування культури повідомлення про можливі факти корупційних або пов’язаних із корупцією правопорушень, інших порушень Закону України “Про запобігання корупції””;
+пам’ятки викривачам корупції в ЗСУ серед яких: пам’ятка щодо порушень про які можна повідомити, пам'ятка, куди повідомляти про корупцію, пам’ятка про порядок розгляду повідомлень, пам’ятка щодо прав та гарантій захисту прав викривачів;
+гайд для викривачів корупції НАЗК;
+посилання на роз’яснення НАЗК як викривачі можуть повідомити про корупцію.
+18.01.2024 року на сайті було розміщено новину, що Міноборони підключено до Єдиного порталу викривачів. А також поінформовано, що військовослужбовець може повідомити про можливі факти корупційних або пов’язаних з корупцією правопорушень можна через спеціальну телефонну лінію Міноборони, електронну пошту, офіційний веб-сайт відомства.
+За повідомленням Міністерства оборони України, інформацію про їх розміщення доведено до особового складу. У приміщеннях казарм, штабів військових частин на інформаційних стендах оновлено інформацію із зазначеного питання.
+Зазначені інформаційні матеріали надають роз’яснення щодо каналів для здійснення повідомлення, гарантій захисту викривачів-військовослужбовців та інформацію щодо набуття статусу викривача. 
+Враховуючи зазначене вище, а також зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним повністю.</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>