--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -198,110 +198,110 @@
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
 За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
 Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for the implementation of the recommendations formulated based on the findings of the analytical study indicated in subclause 1.6.1.4.1 and its expert discussion</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
+    <t>Станом на 30.06.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.6.2 Lack of essential knowledge to properly report cases of corruption, the entities authorized to review them, as well as a mechanism for effective review of such reports</t>
   </si>
   <si>
     <t>1.6.2.1</t>
   </si>
   <si>
     <t>Legislation has been amended to ensure convenient reporting of corruption and effective review of such reports; 
 The Single Portal for Whistleblower Reports is functioning</t>
   </si>
   <si>
     <t>1.6.2.1.1</t>
   </si>
   <si>
     <t>Launching the Single Portal for Whistleblower Reports</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The Single Portal for Whistleblower Reports has been launched.</t>
   </si>
   <si>
     <t>By order of the National Agency on Corruption Prevention dated August 31, 2023, No. 190/23, the “Unified Whistleblower Reporting Portal” Information and Communication System was accepted for permanent (industrial) operation from 00:00 on September 6, 2023.</t>
   </si>
   <si>
     <t>1.6.2.1.2</t>
   </si>
   <si>
     <t>Connecting government agencies, local self-government bodies, and legal entities under public law to the Unified Whistleblower Reporting Portal under the procedure approved by the National Agency</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t xml:space="preserve">state budget </t>
   </si>
   <si>
     <t>More than 50 percent of the agencies have been connected to the Unified Whistleblower Reporting Portal.</t>
   </si>
   <si>
-    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 538 організацій, що становить 12,41% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
+    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 848 організацій, що становить 12,74 % від приблизної кількості (десь 93 тисяч організацій) необхідно підключених організації.
 Робота щодо підключення організацій до Порталу триває.
 Підключення організацій відбувається відповідно до положень розділу VI Порядку ведення Єдиного порталу повідомлень викривачів, затвердженого Наказом Національного агентства з питань запобігання корупції від 03.01.2023 № 1/23, зареєстрованого в Міністерстві юстиції України 05.01.2023 за № 22/39078 (із змінами).
 Відповідно до ч. 1 ст. 53-1 Закону України «Про запобігання корупції» умови для повідомлення інформації про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону мають забезпечити усі без виключення державні органи, органи влади Автономної Республіки Крим, органи місцевого самоврядування, юридичні особи публічного права та юридичні особи, зазначені в. ч. 2 ст. 62 цього Закону, які зокрема зобов’язані забезпечити функціонування внутрішніх каналів повідомлення про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону, у тому числі шляхом підключення до Єдиного порталу повідомлень викривачів.
 Слід врахувати, що згідно з ч. 2 ст. 62 Закону, вимоги цієї статті поширюються на юридичні особи, а саме:
 1) державні, комунальні підприємства, господарські товариства (у яких державна або комунальна частка перевищує 50 відсотків), де середньооблікова чисельність працюючих за звітний (фінансовий) рік перевищує п’ятдесят осіб, а обсяг валового доходу від реалізації продукції (робіт, послуг) за цей період перевищує сімдесят мільйонів гривень;
 2) юридичні особи, які є учасниками процедури закупівлі відповідно до Закону України «Про публічні закупівлі», якщо вартість закупівлі товару (товарів), послуги (послуг), робіт дорівнює або перевищує 20 мільйонів гривень.
-Враховуючи зазначене, перелік таких юридичних осіб не є сталим, в наслідок чого не може вичерпним.
+Враховуючи зазначене, перелік таких юридичних осіб не є сталим, у наслідок чого не може вичерпним.
 Крім того, слід зазначити, що наразі також відсутній єдиний облік державних та комунальних підприємств, установ та організацій, що утворені та перебувають у сфері управління державних органів та органів місцевого самоврядування.
-За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тис., водночас єдиного переліку таких організацій не існує.</t>
+За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тисяч, водночас єдиного переліку таких організацій не існує.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.6.2.1.3</t>
   </si>
   <si>
     <t>Developing the requisite training and methodological materials and conducting trainings for employees of anticorruption units (anticorruption officers) focusing on effective organization of work with the Unified Whistleblower Reporting Portal</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>The trainings have been conducted.</t>
   </si>
   <si>
     <t>To fulfill the measure and to increase the awareness of authorized units (authorized persons) on preventing and detecting corruption regarding the effective organization of work with the Unified Whistleblower Reporting Portal, the National Agency on Corruption Prevention has developed and launched an online training course “Working with the Unified Whistleblower Reporting Portal.” The course is based on practical aspects of working on the Portal, includes summaries, and provides the opportunity to apply acquired knowledge on a special simulator.
 In addition, the National Agency on Corruption Prevention has updated the instructions for connecting to the Unified Whistleblower Reporting Portal.
 In 2024, the National Agency on Corruption Prevention conducted practical training on preventing and detecting corruption for authorized units (authorized persons), including the National Police of Ukraine and the Main Service Center of the Ministry of Internal Affairs of Ukraine.</t>
   </si>
   <si>
     <t>1.6.2.1.4</t>
   </si>
   <si>
@@ -409,53 +409,53 @@
   <si>
     <t xml:space="preserve">Ministry of Defenсe of Ukraine,
 National Anti-Corruption Bureau of Ukraine,
 Security Service of Ukraine </t>
   </si>
   <si>
     <t>Здійснюється розробка законопроекту на основі відповідної концепції законопроекту.   
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.6.2.3.2</t>
   </si>
   <si>
     <t>Monitoring of the creation of internal channels for secure (particularly anonymous) submission of corruption reports at all agencies conducting field detective, counterintelligence, or intelligence activities in the national defense sector</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>The monitoring has been conducted.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
-[...1 lines deleted...]
-Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни (підпункт 1.6.2.3.1 додатка 2 до ДАП), яка направлена до відповідального підрозділу службовою запискою №220-04/4493-25 від 13.05.2025.
+    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України «Про оперативно-розшукову діяльність»), підключені до Порталу, чим забезпечено виконання вимог Закону України «Про запобігання корупції».
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України «Про запобігання корупції».
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 додатка 2 до ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни, яка направлена до відповідального підрозділу службовою запискою № 220-04/4493-25 від 13.05.2025.
 У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
 Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>1.6.3 Whistleblower protection is not properly implemented due to insufficient institutional capacity of the authorized bodies and shortcomings in legislative regulation</t>
   </si>
   <si>
     <t>1.6.3.1</t>
   </si>
   <si>
     <t>The National Agency and other authorized bodies (units), within their scope of authority, properly implement whistleblower protection in practice through: 
 monitoring the activities of authorized units (authorized officers) in matters of prevention and detection of corruption regarding their work with whistleblowers;
 proper coordination among agencies authorized to provide whistleblower protection;
 a proper level of legal protection of whistleblowers;
 facilitating the provision of psychological assistance to whistleblowers</t>
   </si>
   <si>
     <t>1.6.3.1.1</t>
   </si>
   <si>
     <t>Developing the concept of the system for annual monitoring of the activities of authorized units (authorized officers) in matters of prevention and detection of corruption regarding their work with whistleblowers, particularly with respect to:
 1) the number of whistleblowers who have requested the protection of the authorized unit (authorized officer) in matters of prevention and detection of corruption;
 2) violations of the rights of whistleblowers at an institution;
 3) the measures taken towards the protection of a whistleblower by the authorized unit (authorized officer) in matters of prevention and detection of corruption.</t>
   </si>
@@ -546,54 +546,69 @@
 Також Координаційним центром з надання правової допомоги з вересня по грудень 2023 року досягнуто домовленості з партнерами проєкту USAID «Підтримка організацій-лідерів у протидії корупції в Україні «Взаємодія» щодо актуалізації раніше розроблених та підготовки нових матеріалів навчальної програми для адвокатів, які залучаються для надання безоплатної вторинної правничої допомоги викривачам корупції, в тому числі доповнення її блоком актуальних питань для юристів центрів з надання безоплатної вторинної правової допомоги.
 Станом на 30.06.2024:
 - розроблено тренінгову програму для прокурорів "Роль викривачів у запобіганні корупції та їхній правовий захист";
 - узагальнено навчальні матеріали в Практичному посібнику по роботі з викривачами для уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції.
 Враховуючи вище вказану інформацію, а також, що фактично захід був виконаний пізніше визначеного строку (граничною датою виконання є 31.12.2023), вважаємо захід виконаним, але невчасно.</t>
   </si>
   <si>
     <t>1.6.3.2.2</t>
   </si>
   <si>
     <t>Ensuring that at least six training courses focusing on legal protection of whistleblowers are organized for judges, prosecutors, police officers, employees of the State Bureau of Investigations, attorneys providing secondary legal assistance free of charge, and employees of centers providing free secondary legal assistance</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 Higher Qualification Commission of Judges of Ukraine ,
 Prosecutor General’s Office of Ukraine ,
 Coordination Centre for Legal Aid Provision</t>
   </si>
   <si>
     <t>The courses have been organized.</t>
   </si>
   <si>
-    <t>За інформацією, наданою виконавцем, сукупно Національним агентством з питань запобігання корупції проведено 7 тренінгів (навчальних курсів з питань правового захисту викривачів) для прокурорів, 2 - для слідчих Національної поліції України та працівників Державного бюро розслідувань та 2 онлайн-курси для юристів та адвокатів.
-Спільно з Тренінговим центром прокурорів розроблено та запущено обов'язкову сертифіковану програму для прокурорів (яка є діючою і у 2025 році, включено в тему антикорупційних механізмів).
+    <t>Національним агентством з питань запобігання корупції (далі - НАЗК) сукупно проведено 7 тренінгів (навчальних курсів з питань правового захисту викривачів) для прокурорів, 2 - для слідчих Національної поліції України та працівників Державного бюро розслідувань, а також 2 онлайн-курси для юристів та адвокатів.
+Спільно з Тренінговим центром прокурорів розроблено та запущено обов'язкову сертифіковану програму для прокурорів (яка є чинною і у 2025 році та включена до теми антикорупційних механізмів).
 Також у червні 2025 року спільно з Асоціацією правників України проведено вебінар для адвокатів на тему «Правовий захист трудових прав викривачів корупції: теорія і практика правозастосування».
-Разом з тим, кількісний показник (проведення щонайменше шести навчальних курсів) виконано, проте інформація щодо проведення НАЗК навчальних курсів з питань правового захисту викривачів для суддів та працівників центрів з надання безоплатної вторинної правової допомоги відсутня, що дає підстави вважати захід таким, що виконаний частково.</t>
+Відповідно до статті 104 Закону України «Про судоустрій і статус суддів» при Вищій кваліфікаційній комісії суддів України  утворюється Національна школа суддів України. 
+Національна школа суддів України (далі - НШСУ) є державною установою із спеціальним статусом у системі правосуддя, яка забезпечує підготовку висококваліфікованих кадрів для системи правосуддя та здійснює науково-дослідну діяльність. 
+За інформацією наданою Вищою кваліфікаційною комісією суддів:
+НШСУ протягом ІІ кварталу 2026 року були проведені навчання з питань антикорупційного законодавства, зокрема щодо правового статусу викривачів, для понад 3 340 слухачів, з яких 524 судді.
+НШСУ за І квартал 2025 рік були проведені 15 навчальних заходів з питань антикорупційного законодавства, у тому числі щодо правового статусу викривачів, якими було охоплено понад 810 суддів.
+Також НШСУ включає питання з антикорупційного законодавства України та стандартів ЄС до навчальних програм помічників суддів та інших працівників апаратів судів. Зокрема у І кварталі 2026 року охоплено понад 3480 слухачів цих категорій.
+Також на сайті НШСУ опубліковано наступну інформацію:
+Програма вебінару «Становлення та розвиток інституту викривачів» (14.11.2025);
+Програма вебінару «Процесуальний статус викривача в судовому провадженні.Рішення Європейського суду з прав людини у справах, що стосуються викривачів» (27.03.2025);
+Програма тренінгу «Особливості судового розгляду справ щодо викривачів корупції » (23-24.05.2023).
+Відповідно до Річного звіту системи безоплатної правничої допомоги за 2023 рік: 
+«На виконання Державної антикорупційної програми Національного агентства з питань запобігання корупції за підтримки ПРООН 44 юристи системи БПД пройшли навчання з особливостей забезпечення правничою допомогою викривачів корупції. Також було оновлено навчальну програму для адвокатів «Забезпечення правничої допомоги викривачам корупції» за 33 підтримки проєкту міжнародної технічної допомоги «Підтримка організацій-лідерів у протидії корупції в Україні «ВзаємоДія», що реалізується компанією «Менеджмент Сістемс Інтернешнл, Інк.» за підтримки Агентства США з міжнародного розвитку (USAID).»
+Протягом 2023 – 2024 років Координаційним центром з надання правової допомоги за сприяння Програми розвитку ООН (ПРООН) в Україні в межах проєкту «EU4Recovery - розширення прав і можливостей громад в Україні» (EU4Recovery) за фінансової підтримки Європейського Союзу проведено такі заходи: 
+дводенний офлайн-тренінг «Особливості забезпечення правничою допомогою викривачів корупції» для юристів центрів надання безоплатної правничої допомоги.
+дводенний офлайн-тренінг для юристів центрів щодо вдосконалення навичок ідентифікації клієнтів та надання правничої допомоги викривачам корупції у захисті та поновленні їх порушених прав. 
+Враховуючи викладене, зокрема те, що досягнуто як кількісного показника (проведення щонайменше шести навчальних курсів), так і суб’єктного показника (проведення  навчальних курсів для суддів, прокурорів, поліцейських, працівників ДБР, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги), вважаємо, що захід виконано.</t>
   </si>
   <si>
     <t>1.6.3.3</t>
   </si>
   <si>
     <t>Ukrainian legislation is aligned with international standards of protection of whistleblowers; effective mechanisms for implementing legislation on whistleblower protection, including security measures, have been created</t>
   </si>
   <si>
     <t>1.6.3.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to align the legislation of Ukraine with international standards governing the protection of whistleblowers, which would specifically provide for:
 1) the adoption of a broad definition of the term “whistleblowers”;
 2) extending the guarantees of protection of the whistleblower to individuals who facilitated the report;
 3) refining the procedure for reviewing the reports submitted via regular channels, particularly to the National Agency;
 4) designating the National Agency as the authority responsible for coordinating the activities of agencies authorized to provide protection for whistleblowers;
 5) ensuring the safety of whistleblowers by expanding the category of individuals entitled to safety measures and implementing new safety measures.</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
@@ -2058,51 +2073,51 @@
       <c r="H20" s="2" t="s">
         <v>143</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>144</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>118</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>145</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>146</v>
       </c>
       <c r="P20" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>147</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>148</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>149</v>
       </c>
       <c r="G21" s="3" t="s">