--- v0 (2026-06-17)
+++ v1 (2026-08-19)
@@ -156,59 +156,61 @@
   <si>
     <t>The integrity of new members of the High Council of Justice and the High Qualification Commission of Judges of Ukraine is assessed by an independent commission; the current composition of the High Council of Justice is checked for compliance with the requirements of integrity and professional ethics; new members of the High Council of Justice and the High Qualification Commission of Judges of Ukraine meet these requirements; the issue of dismissal of members who did not meet these requirements is considered</t>
   </si>
   <si>
     <t>2.1.1.2.1</t>
   </si>
   <si>
     <t>Conducting the assessment of conformity of the candidates for positions of members of the High Council of Justice to the requirements of professional ethics and integrity</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Ethics Council </t>
   </si>
   <si>
     <t>The opinions on the conformity to the criteria of professional ethics and integrity in respect of each candidate for a vacant position of a member of the High Council of Justice have been issued to the appointing agencies and made public.</t>
   </si>
   <si>
     <t>Захід виконано, зокрема з 11 по 13 січня 2023 року Етичною радою було проведено співбесіди з кандидатами на вакантні посади члена Вищої ради правосуддя від всеукраїнської конференції прокурорів. На офіційному веб-сайті було оприлюднено рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кожного з кандидатів, а також оприлюднено рішення Етичної ради №2 від 20.01.2023 року "Про затвердження списку кандидатів, рекомендованих для обрання всеукраїнською конференцією прокурорів на посаду члена Вищої ради правосуддя".
 16 березня Етична рада за результатами співбесід ухвалила рішення №15 "Про затвердження списку кандидатів, рекомендованих для призначення Президентом України на посаду члена Вищої ради правосуддя", а також рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кандидатів на посаду члена Вищої ради правосуддя кандидатів на посаду члена Вищої ради правосуддя від Президента України.
 З 3 по 7 квітня 2023 року Етичною радою було проведено співбесіди з кандидатами на посаду члена Вищої ради правосуддя від з'їзду представників юридичних вищих навчальних закладів та наукових установ, за результатами яких було оприлюднено рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кожного з кандидатів, а також рішення Етичної ради №30 від 28.04.2023 року "Про затвердження списку кандидатів, рекомендованих для обрання з’їздом представників юридичних вищих навчальних закладів та наукових установ на посаду члена Вищої ради правосуддя".
 23 жовтня 2023 року Етична рада ухвалила рішення про відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя від з’їзду представників юридичних вищих навчальних закладів та наукових установ.
 Такими, що відповідають критерію професійної етики та доброчесності визнано 6 кандидатів на посаду члена ВРП.
 19 червня 2024 року Етична рада ухвалила рішення щодо відповідності критеріям професійної етики та доброчесності кандидатів для здійснення Президентом України призначення на посаду члена ВРП.
-Протягом 4 кварталу 2024 року Етична  рада проводила  відбір на відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя, обрання якого здійснює з'їзд суддів  України. Протягом  11-12 грудня Етична рада провела співбесіди з 4 кандидатами.
+Протягом 4 кварталу 2024 року Етична рада проводила відбір на відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя, обрання якого здійснює з'їзд суддів України. Протягом 11-12 грудня Етична рада провела співбесіди з 4 кандидатами.
 Наразі загальна кількість членів Вищої ради правосуддя становить 17 осіб з 21. Залишаються вакантними 4 посади членів Вищої ради правосуддя: 2 - від Президента України та 2 - від з'їзду адвокатів України.
 На пiдставi частини чотирнадцятоi статті 91 Закону України "Про Вищу раду правосуддя" Етична рада з грудня 2024 року по лютий 2025 року проводила вiдбiр кандидатiв для обрання на посаду члена Вищої ради правосуддя з'їздом суддiв України.
 Етичною радоrо 20 сiчня 2025 року ухвалено рiшення про допуск до спiвбесiди нових кандидатiв на посаду члена Вищої ради правосуддя вiд з'їзду суддiв України.
 24 лютого 2025 року Етичною радою ухвалено рiшення про визначення дат проведення спiвбесiд з кандидатами на посаду члена Вищоi ради правосуддя вiд з'їзду суддiв України.
 Рiшенням Етичної ради вiд 06 березня 2025 року на двi посади члена Вищої ради правосуддя рекомендовано двох кандидатiв, якi вiдповiдають критерiям професiйної етики та доброчесностi.
 19 березня 2025 року ceкpeтapiaт Вищої ради правосуддя оголосив про початок прийому документiв вiд кандидатiв для участi у новому конкурсі для обрання членiв Вищої ради правосуддя з'їздом суддiв України. Етична рада отримала вiд Вищої ради правосуддя та опрацювала 26 копiй документiв, поданих кандидатами на посаду члена Вищої ради правосуддя для обрання ХХ черговим з'їздом суддiв України.
 12 травня 2025 року вiдбулося засiдання Етичної ради про допуск до спiвбесiди кандидатiв на посаду члена Вищої ради правосуддя вiд Президента України. Наразi Етична рада проводить спiвбесiди з кандидатами на посаду члена Вищої ради правосуддя, призначення яких здiйснює Президент України.
-Наразі загальна кількість членів Вищої ради правосуддя становить 15 осіб з 21. Залишаються вакантними 6 посад членів Вищої ради правосуддя: 2 - від Президента України та 2 - від з'їзду адвокатів України, 2 - від з'їзду суддів України.</t>
+09 лютого 2026 року Апаратом Верховної Ради Украiни оголошено про проведення конкурсу на двi посади членiв Вищої ради правосуддя. Етична рада опрацювала документи, подані кандидатами на дві посади. 
+12 лютого 2026 року було оголошено конкурс на одну посаду та прийом документiв вiд кандидатiв на посаду члена Вищої ради правосуддя, обрання яких здiйснює з'iзд представникiв юридичних вищих навчальних закладiв та наукових установ. 04 червня 2026 року вiдбулося засiдання Етичної ради про допуск або вiдмову у допуску до спiвбесiди кандидатiв на посаду члена Вищої ради правосуддя вiд з'їзду юридичних вищих навчальних закладiв та наукових установ, та про призначення членiв Етичної ради-доповiдачiв для оцінювання кандидатiв. Протягом 06, 08 та 10 липня 2026 року Етична рада провела 10 спiвбесiд з кандидатами на посаду члена Вищоi ради правосуддя вiд з'їзду юридичних вищих навчальних закладiв та наукових установ.
+Загальна кiлькість членiв Вищої ради правосуддя становить 19 осiб iз 21, вiдповiдно до встановленої норми статті 5 Закону України "Про Вищу раду правосуддя", запишаються вакантними 2 - від з'їзду адвокатiв України.</t>
   </si>
   <si>
     <t>2.1.1.2.2</t>
   </si>
   <si>
     <t>Conducting the assessment of conformity of the candidates for vacant positions of members of the High Qualification Commission of Judges of Ukraine to the criterion of integrity</t>
   </si>
   <si>
     <t xml:space="preserve">competition commission for holding a competition for the position of a member of the Higher Qualification Commission of Judges of Ukraine </t>
   </si>
   <si>
     <t>The list of candidates for the vacant positions of members of the High Qualification Commission of Judges of Ukraine, who conform to the criteria of integrity and professional competency, has been compiled and handed over to the High Council of Justice and made public.</t>
   </si>
   <si>
     <t>The measure is implemented. The Competition Commission for the Selection of Candidates for the Positions of Members of the High Qualification Commission of Judges of Ukraine conducted an evaluation of the candidates for the vacant positions of members of the High Qualification Commission of Judges of Ukraine for conformity to the criteria of integrity.
 Based on the results of the competition, the Competition Commission at its official meeting on March 15, 2023 approved the final list of candidates who meet the criteria of integrity and professional competence. The list is published on the official website of the High Council of Justice.</t>
   </si>
   <si>
     <t>2.1.1.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) amends Article 951 of the Law of Ukraine On the Judicial System and Status of Judges regarding the inclusion of civil society representatives in the competitive selection committee (instead of international experts pursuant to Clause 50 of Section XII “Final and Transitional Provisions” of said Law);
 2) amends Article 91 of the Law of Ukraine On the High Council of Justice regarding the inclusion of civil society representatives in the Ethics Council (instead of international experts pursuant to Clause 231 of Section III “Final and Transitional Provisions” of said Law).</t>
   </si>
@@ -545,103 +547,98 @@
     <t>Preparing and publicizing an analytical report on the expediency of continued improvement and simplification of judge selection procedures, evaluation of qualifications of judges (candidates for the position of a judge) with the objective of avoiding unjustified delays</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>Міністерство юстиції України підготувало та оприлюднило на офіційному веб-сайті аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. 
 З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2025 року (січень - березень 2025 року) констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.2.3.5</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.1.2.3.4 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
-    <t>У ІІ, ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведено в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано звіт Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті. 
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.2.3.6</t>
   </si>
   <si>
     <t>Developing software and deploying hardware needed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>The software and hardware needed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has been developed and deployed</t>
   </si>
   <si>
-    <t>У 2 кварталі 2024 року Державна судова адміністрація України повідомила, що завершуються заходи щодо розробки технічних вимог, після чого будуть здійсненні відповідні процедури відкритих торгів, для придбання програмного забезпечення "Суддівське досьє". Крім того, для фінального формування технічних вимог (суддівського досьє) ДСА України звернулася за експертною допомогою до Проєкту ЄС "Право-Justice III".
-[...6 lines deleted...]
-Додатково було проінформовано, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законодавчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. 
+    <t>У 2 кварталі 2026 року Державна судова адміністрація України повідомила: 
+"Наказом ДСА України від 30.04.2025 № 178 затверджено нову Концепцію побудови Єдиної судової інформаційно-комунікаційної системи.
+ДСА України укладено Договір між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, Суддівське досьє (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). Наразі ДСА України вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Суддівське досьє.
+Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС.
+Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287).
+Додатково інформуємо, що ДСА України в рамках Проєкту ЄС «Право-Justice III», Підтримка реформ та цифровізації сектору юстиції в Україні (ПРАВО-JUSTICE IIІ) отримано  програмний продукт "Модуль інформаційного обміну".
 З огляду на те, що програмне забезпечення та технічне устаткування, необхідні для забезпечення формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, не було розроблено та запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.2.3.7</t>
   </si>
   <si>
     <t>Preparing and approving a regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>Higher Qualification Commission of Judges of Ukraine ,
 State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>The regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has taken effect.</t>
   </si>
   <si>
     <t>Вища рада правосуддя у 3 кварталі 2025 року повідомила, що для розробки відповідного положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі необхідно було фіналізувати розробку відповідних функціональних та технічних вимог щодо цієї підсистеми. ДСА проінформувала ВРП, що завершила роботу над їх розробкою. У червні 2025 року у ВРП було створено робочу групу для їх узгодження. 2 жовтня 2025 року робоча група повідомила про завершення та результати роботи з їх узгодження. Також їх було надіслано для опрацювання членам робочої групи з питань розробки ЄСІТС при постійній комісії з питань ЄСІТС, отримано відповідні зауваження. 
-У 1 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
-З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 1 кварталі 2026 року (січень - березень 2026 року) вимушені констатувати, що захід не виконано.</t>
+У 1 та 2 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
+З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 2 кварталі 2026 року (квітень - червень 2026 року) вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.2.4</t>
   </si>
   <si>
     <t>An objective and transparent methodology for scoring and determining the results by members of the High Qualification Commission of Judges of Ukraine and the High Council of Justice when making decisions in the selection, evaluation, and promotion of judges, as well as for publishing information on the examinations, has been introduced</t>
   </si>
   <si>
     <t>2.1.2.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) mandates the publication by the High Qualification Commission of Judges of Ukraine of the results of examinations during the assessment of qualifications of judges (while safeguarding the personal data)</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що з метою виконання взятих державою зобов’язань на засіданні Комітету Верховної Ради України з питань правової політики 13.02.2023 було прийнято рішення про створення робочої групи щодо вдосконалення процедур добору на посаду судді, до складу якої увійшов, зокрема, заступник Міністра юстиції України Олександр Банчук.                            
 Під час підготовки вказаною робочою групою відповідного законопроекту, що в подальшому був прийнятий 09.12.2023 Верховною Радою України як Закон України № 3511-ІХ «Про внесення змін до Закону України «Про судоустрій і статус суддів» та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри» (законопроект №10140-д від 17.11.2023), Міністерством юстиції України було направлено 02.06.2023 в робочому порядку, а також листом від 11.11.2023 № 147967/14870-4-23/11.2.1 пропозиції. 
 Законом № 3511-ІХ, серед іншого, внесено зміни до законів України «Про судоустрій і статус суддів» та  «Про Вищу раду правосуддя», якими, зокрема, передбачено, що Вища рада правосуддя затверджує Єдині показники для оцінки доброчесності та професійної етики судді (кандидата на посаду судді) після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності. Крім того, змінами до Закону України «Про судоустрій і статус суддів» передбачено, що інформація про результати кваліфікаційного іспиту є загальнодоступною та оприлюднюється на офіційному веб-сайті Вищої кваліфікаційної комісії суддів України.
 Таким чином, Закон № 3511-ІХ, який набрав чинність 30.12.2023 року забезпечив виконання заходу 2.1.2.4.1.</t>
   </si>
   <si>
     <t>2.1.2.4.2</t>
   </si>
   <si>
     <t>Developing the draft professional profile of a judge</t>
@@ -765,51 +762,51 @@
 У проекті Положення пропонується така вага критеріїв та показників під час кваліфікаційного оцінювання:
 1) Критерії компетентності:
 - Професійна компетентність (визначається за показниками, отриманими під час кваліфікаційного іспиту) – 400 балів.
 - Особиста компетентність – 50 балів.
 - Соціальна компетентність – 50 балів.
 2) Критерії доброчесності та професійної етики – 300 балів.
 Крім того, у проекті положення визначено граничний показник балів, що відводиться на кожний із елементів відповідних компетентностей.
 У разі відповідності судді (кандидата на посаду судді) критеріям доброчесності та професійної етики та виявлення обставин, що вказують на неістотність (одне значне або декілька незначних) порушень ним вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за відповідні критерії може бути знижена на 15 балів. За кожне наступне значне або декілька незначних порушень суддею (кандидатом на посаду судді) вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за критеріями доброчесності та професійної етики може бути знижена на 15 балів відповідно. Суддя (кандидат на посаду судді) не відповідає критеріям доброчесності та професійної етики у разі набрання менше 225 балів після їх зниження. Істотність та неістотність порушень встановлюються Комісією при закритому обговоренні і визначаються шляхом голосування. Кожне зниження балів повинно бути мотивовано в рішенні Комісії. 
 Крім того, рішенням ВККС від 30.04.2025 №99/зп-25 "Про внесення змін до Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення, затвердженого рішенням Вищої кваліфікаційної комісії суддів України від 22 січня 2025 року № 20/зп-25" було уточнено деякі положення, зокрема, визначено, що суддя (кандидат на посаду судді) вважається таким, що відповідає критеріям соціальної та особистої компетентності, у разі набрання не менше 75 відсотків від суми максимально можливих балів за кожен із цих критеріїв за результатами їх оцінювання на етапі «Дослідження досьє та проведення співбесіди
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів.
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів" (далі - Положення про іспит).
 У Положенні про іспит визначається максимально можливий бал на кожному етапі іспиту:
 1. Тестування когнітивних здібностей – 60.
 2. Тестування знань з історії української державності – 40.
 3. Тестування загальних знань у сфері права – 50.
 4. Тестування знань зі спеціалізації відповідного суду – 100.
 5. Виконання практичного завдання зі спеціалізації відповідного суду – 150.
 Кількість балів за кожне модельне судове рішення у разі виконання під час іспиту практичного завдання визначається методичними вказівками з оцінювання практичного завдання (варто врахувати, що згідно з пунктом 2.5 розділу 2 Положення про іспит тип практичного завдання для відповідного етапу іспиту затверджується Комісією та оприлюднюється на офіційному веб-сайті Комісії не пізніше ніж за 30 днів до дня проведення відповідного етапу іспиту). 
 17 липня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання у вигляді модельного судового рішення, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту:
 - методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту;
 - методичні вказівки з оцінювання практичного завдання з кримінальної спеціалізації, виконаного кандидатами на посади суддів апеляційних судів.
 5 грудня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання, виконаного кандидатами на посади суддів Вищого антикорупційного суду та Апеляційної палати Вищого антикорупційного суду під час кваліфікаційного іспиту.
 29 січня 2025 року рішенням № 228/зп-24 ВККС затвердила зміни до методичних вказівок з оцінювання практичного завдання з кримінальної спеціалізації, яке виконують кандидати на посади суддів апеляційних судів під час кваліфікаційного іспиту.
 30 квітня 2025 року ВККС затвердила методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевих судів та суддями, які мають намір бути переведеними до іншого місцевого суду.
 Головний виконавець зауважив, що зазначені методики розроблено на підставі Єдиних показників для оцінки доброчесності та професійної етики судді (кандидата на посаду судді), затверджених рішенням Вищої ради правосуддя після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності.
-З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2025 року констатуємо, що захід виконано.</t>
+З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.2.4.6</t>
   </si>
   <si>
     <t>Holding consultations with the participation of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Public Council on Integrity, the Council of Judges of Ukraine, NGOs, and other stakeholders on the draft of detailed methods of the High Qualification Commission of Judges of Ukraine for the scoring of judges (candidates for the position of a judge) at each stage of judge selection and qualification evaluation procedures, obtaining expert opinions, and revising the draft</t>
   </si>
   <si>
     <t>At least one discussion of the draft of detailed methods has been held with the participation of representatives of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Public Council on Integrity, the Council of Judges of Ukraine, and NGOs.</t>
   </si>
   <si>
     <t>І. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів під час кваліфікаційного оцінювання
 Вища кваліфікаційна комісія суддів України повідомила, що було підготовлено проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення (далі - проект). Розроблений проект положення забезпечує часткове виконання заходу 2.1.2.4.5 у частині, що стосується процедури кваліфікаційного оцінювання. 
 За інформацією, наданою у 3 кварталі 2024 році, листом Комісії від 03.09.2024 № 21-4888/24 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення надіслано Вищій раді правосуддя, Раді суддів України, Громадській раді доброчесності для надання пропозицій та зауважень. Також листом Комісії від 04.09.2024 № 21-4889/24 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення надіслано Проекту Європейського Союзу «Право-Justice» в Україні, Програмі Агентства США з міжнародного розвитку (USAID) «Справедливість для всіх», Міжнародній організації права розвитку (МОПР) в Україні. 
 З метою проведення громадського обговорення 04.11.2024 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення розміщено на офіційному веб-сайті Комісії, забезпечено можливість надсилання пропозиції, зауваження до проекту, а також заявки для участі в публічному обговоренні.
 20.12.2024 у Комісії відбулося публічне обговорення пропозицій та зауважень до проекту Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення.
 Участь у заході, зокрема в онлайн-форматі, взяли члени Вищої кваліфікаційної комісії суддів України, Вищої ради правосуддя, Ради суддів України, Громадської ради доброчесності, судді Верховного Суду, представники проектів міжнародної технічної допомоги та громадських організацій. За результатами обговорення сформовано та опубліковано на веб-сайті ВККС узагальнену таблицю пропозицій та зауважень до тексту проекту Положення.  
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів. 
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів".
 7 червня 2024 року у Вищій кваліфікаційній комісії суддів України відбулося публічне обговорення пропозицій та зауважень до проекту Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів. Участь у заході взяли члени Вищої кваліфікаційної комісії суддів України та Вищої ради правосуддя. В онлайн-форматі до обговорення долучилися члени Ради суддів України, представники Національної школи суддів України, представники громадської організації «Центр протидії корупції», представник Правничої асоціації «ДОБРОСУД» та інші автори пропозицій та зауважень до проекту Положення. За результатами обговорення сформовано та опубліковано на веб-сайті ВККС узагальнену таблицю пропозицій та зауважень до тексту проекту Положення.  
 З огляду на зазначене, в межах щоквартального моніторингу стану виконання ДАП за 4 квартал 2024 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.2.4.7</t>
   </si>
@@ -829,51 +826,51 @@
 У Положенні пропонується така вага критеріїв та показників під час кваліфікаційного оцінювання:
 1) Критерії компетентності:
 - Професійна компетентність (визначається за показниками, отриманими під час кваліфікаційного іспиту) – 400 балів.
 - Особиста компетентність – 50 балів.
 - Соціальна компетентність – 50 балів.
 2) Критерії доброчесності та професійної етики – 300 балів.
 Крім того, у проекті положення визначено граничний показник балів, що відводиться на кожний із елементів відповідних компетентностей.
 У разі відповідності судді (кандидата на посаду судді) критеріям доброчесності та професійної етики та виявлення обставин, що вказують на неістотність (одне значне або декілька незначних) порушень ним вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за відповідні критерії може бути знижена на 15 балів. За кожне наступне значне або декілька незначних порушень суддею (кандидатом на посаду судді) вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за критеріями доброчесності та професійної етики може бути знижена на 15 балів відповідно. Суддя (кандидат на посаду судді) не відповідає критеріям доброчесності та професійної етики у разі набрання менше 225 балів після їх зниження. Істотність та неістотність порушень встановлюються Комісією при закритому обговоренні і визначаються шляхом голосування. Кожне зниження балів повинно бути мотивовано в рішенні Комісії.
 Крім того, рішенням ВККС від 30.04.2025 №99/зп-25 "Про внесення змін до Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення, затвердженого рішенням Вищої кваліфікаційної комісії суддів України від 22 січня 2025 року № 20/зп-25" було уточнено деякі положення, зокрема, визначено, що суддя (кандидат на посаду судді) вважається таким, що відповідає критеріям соціальної та особистої компетентності, у разі набрання не менше 75 відсотків від суми максимально можливих балів за кожен із цих критеріїв за результатами їх оцінювання на етапі «Дослідження досьє та проведення співбесіди
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів.
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів" (далі - Положення про іспит).
 У Положенні про іспит визначається максимально можливий бал на кожному етапі іспиту:
 1. Тестування когнітивних здібностей – 60.
 2. Тестування знань з історії української державності – 40.
 3. Тестування загальних знань у сфері права – 50.
 4. Тестування знань зі спеціалізації відповідного суду – 100.
 5. Виконання практичного завдання зі спеціалізації відповідного суду – 150.
 Кількість балів за кожне модельне судове рішення у разі виконання під час іспиту практичного завдання визначається методичними вказівками з оцінювання практичного завдання (варто врахувати, що згідно з пунктом 2.5 розділу 2 Положення про іспит тип практичного завдання для відповідного етапу іспиту затверджується Комісією та оприлюднюється на офіційному веб-сайті Комісії не пізніше ніж за 30 днів до дня проведення відповідного етапу іспиту).
 17 липня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання у вигляді модельного судового рішення, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту:
 - методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту;
 - методичні вказівки з оцінювання практичного завдання з кримінальної спеціалізації, виконаного кандидатами на посади суддів апеляційних судів.
 5 грудня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання, виконаного кандидатами на посади суддів Вищого антикорупційного суду та Апеляційної палати Вищого антикорупційного суду під час кваліфікаційного іспиту.
 29 січня 2025 року рішенням № 228/зп-24 ВККС затвердила зміни до методичних вказівок з оцінювання практичного завдання з кримінальної спеціалізації, яке виконують кандидати на посади суддів апеляційних судів під час кваліфікаційного іспиту.
 30 квітня 2025 року ВККС затвердила методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевих судів та суддями, які мають намір бути переведеними до іншого місцевого суду.
 Головний виконавець зауважив, що зазначені методики розроблено на підставі Єдиних показників для оцінки доброчесності та професійної етики судді (кандидата на посаду судді), затверджених рішенням Вищої ради правосуддя після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності.
-З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2025 року констатуємо, що захід виконано.</t>
+З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.3 Lack of effective mechanisms for maintaining the integrity of the judiciary and responding to established facts of influence, pressure on judges and interference in their activities</t>
   </si>
   <si>
     <t>2.1.3.1</t>
   </si>
   <si>
     <t>The disciplinary body in the justice system, formed on the basis of a competitive selection process held by an independent committee, promptly and fairly considers disciplinary cases against judges</t>
   </si>
   <si>
     <t>2.1.3.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) provides for the right to appeal with the High Council of Justice the decisions of the Disciplinary Chamber without obtaining the permission of the Disciplinary Chamber for such an appeal;
 2) defines substantiated and balanced requirements for candidates for positions at the secretariat of the High Council of Justice, which would make it possible to ensure the conformity of the candidates to the criteria of competency, integrity, and professional ethics;
 3) defines the procedure for participation by the Public Council on Integrity in the review of disciplinary complaints, particularly those concerning unscrupulous conduct by a judge, any conduct by a judge that tarnishes the status of a judge or undermines the authority of justice, abuse of the status of a judge to unjust enrichment by the judge or third parties, or declaration of knowingly false (including incomplete) statements in the declaration of integrity of the judge.
 </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
@@ -895,58 +892,55 @@
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to update the list of grounds for bringing a judge to disciplinary liability in keeping with the principle of legal certainty and in accordance with GRECO recommendations</t>
   </si>
   <si>
     <t>31.01.2025</t>
   </si>
   <si>
     <t>2.1.3.2.2</t>
   </si>
   <si>
     <t>Preparing and publicizing an analytical report on the expediency of continued improvement and simplification of procedures of disciplinary proceedings against judges</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України, аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів розроблено та оприлюднено на веб-сайті Мін'юсту за посиланням https://minjust.gov.ua/files/general/2025/04/22/20250422164842-31.pdf. Зазначене посилання на аналітичний звіт є активним, з огляду на це, у межах щоквартального моніторингу стану виконання заходів за ІІ квартал 2025 року, констатуємо, що захід виконано.
 Водночас зауважуємо, що зазначений аналітичний звіт не вдається знайти шляхом здійснення різного типу запитів у пошукових системах чи дослідження вкладок на веб-сайті Міністерства юстиції України. З огляду на це, Національне агентство долучає до додатків до заходу посилання, надане головним виконавцем разом з повідомленням про виконання заходу, та рекомендує вдосконалити доступ до зазначеного аналітичного звіту на веб-сайті Мін'юсту з метою полегшення доступу читачів до нього.</t>
   </si>
   <si>
     <t>2.1.3.2.3</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.1.3.2.2 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
-    <t>У ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведно в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті.
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.3.3</t>
   </si>
   <si>
     <t>The disciplinary practice with respect to judges is consistent, predictable, stable, and open; all decisions of the disciplinary authority are made public on time; disciplinary proceedings against judges are generally open and broadcast in real time</t>
   </si>
   <si>
     <t>2.1.3.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that sessions of Disciplinary Chambers of the High Council of Justice shall be public with real-time video broadcasts;
 2) stipulates that the sessions of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers following the review of disciplinary proceedings against a judge shall be public with real-time video broadcasts;
 3) defines the exhaustive list of grounds for an examination behind closed doors during a session of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts;
 4) establishes the exhaustive list of grounds for holding an examination behind closed doors during the session of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers following the review of disciplinary proceedings against a judge without real-time video broadcasts;
 5) stipulates that an examination behind closed doors during a session of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts is possible only based on a well-reasoned decision of the Disciplinary Chambers of the High Council of Justice with the substantiation of the existence of the relevant grounds prescribed by law;
 6) stipulates that an examination behind closed doors during a session of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts is possible only based on a well-reasoned decision of the High Council of Justice with the substantiation of the existence of the relevant grounds prescribed by law;
 7) defines a clear time frame for each stage of the disciplinary proceeding, which would rule out the possibility of unreasonable delays in the review of disciplinary complaints;
 8) provides for open and roll-call voting by members of the Disciplinary Chambers of the High Council of Justice and by the High Council of Justice on decisions in disciplinary cases.</t>
   </si>
   <si>
     <t>Implemented in a different way. On October 19, 2023, the Law of Ukraine dated September 06, 2023 No. 3378-IX On Amendments to the Law of Ukraine On the Judiciary and the Status of Judges and Certain Laws of Ukraine on Amending the Status and Procedure for Forming the Service of Disciplinary Inspectors of the High Council of Justice (hereinafter - the Law No. 3378-IX) came into force. The Law No. 3378-IX amends, in particular, Articles 49-51 of the Law of Ukraine On the High Council of Justice, which regulate the procedure for considering disciplinary proceedings against judges and appeals against decisions to bring them to disciplinary liability. The draft law was submitted to the Verkhovna Rada of Ukraine by Parliament Members.
 The Law No. 3378-IX sets out in a new version part one of Article 49 of the Law of Ukraine On the High Council of Justice and provides that proceedings of a meeting shall be broadcast in real time on the official website of the High Council of Justice, except as provided for in part two of this article. According to part two of Article 49 of the Law of Ukraine On the High Council of Justice, consideration of a disciplinary case in a closed session of the Disciplinary Chamber takes place
 1) if consideration in an open session may lead to disclosure of secrets protected by law, and
@@ -1001,129 +995,129 @@
   <si>
     <t>За інформацією, наданою Вищою радою правосуддя, 4 жовтня 2024 року проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2023 рік за участю членів Вищої ради правосуддя, секретаря Великої Палати Верховного Суду, Уповноваженого у справах Європейського суду з прав людини, представників Ради суддів України, Вищої кваліфікаційної комісії суддів України, Національної школи суддів України, Проекту ЄС «ПРАВО – JUSTICE», Програми USAID «Справедливість для всіх», Проекту РЄ «Підтримка судової влади України в умовах війни та післявоєнного періоду», громадської організації «Лабораторія законодавчих ініціатив», Громадської ради доброчесності, всеукраїнського об’єднання «Автомайдан».
 За інформацією, наданою головним виконавцем, 25 грудня 2025 року Вищою радою правосуддя проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2024 рік. В обговоренні взяли участь члени Вищої ради правосуддя, дисциплінарні інспектори ВРП, судді Верховного Суду, члени Вищої кваліфікаційної комісії суддів України, Ради суддів України, представники Міністерства юстиції України, Національної школи суддів України, представники секретаріату ВРП, наукової спільноти, громадських організацій. 
 З огляду на зазначене, констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.3.4</t>
   </si>
   <si>
     <t>The grounds and mechanisms for discontinuing disciplinary proceedings have been improved, in particular, a mechanism for discontinuing the disciplinary case against a judge in case of their resignation after the initiation of the disciplinary case against them has been introduced</t>
   </si>
   <si>
     <t>2.1.3.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) prohibits dismissing a judge from their position following their retirement until disciplinary proceedings against this judge have been finalized;
 2) defines the grounds for suspending the retirement and revoking the status of a judge if the retired judge has behaved in a way that is incompatible with the title of a judge;
 3) establishes the procedure for examining the matter of suspending the retirement and revoking the status of a judge if the retired judge has behaved in a way that is incompatible with the title of a judge.</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів. Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства. Напрацьовані пропозиції та результати обговорення будуть опрацьовані під час підготовки проєкту закону №9343 до другого читання".
 Проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023, внесений народними депутатами України) не забезпечить реалізацію заходу 2.1.3.4.1, у разі його прийняття Верховною Радою України з огляду на таке.
 1) Захід 2.1.3.4.1 передбачає розроблення та подання Міністерством юстиції України до КМУ проєкту закону, що передбачав би заборону на звільнення судді з посади за його заявою про відставку до завершення будь-яких дисциплінарних проваджень щодо судді. Водночас у законопроєкті № 9343, на який у своєму повідомленні посилається Міністерство юстиції України, пропонується запровадити обов'язок ВРП не розглядати заяви про відставку судді під час здійснення дисциплінарного провадження щодо судді, наслідком якого може бути звільнення судді з посади з підстав, визначених пунктами 2, 3, 6 частини шостої статті 126 Конституції України. Йдеться про обмежений перелік дисциплінарних проваджень, які порушені у зв'язку з вчиненням суддею істотного дисциплінарного проступку, грубого чи систематичного нехтування обов’язками, що є несумісним зі статусом судді або виявило його невідповідність займаній посаді; порушенням суддею обов’язку підтвердити законність джерела походження майна та порушенням суддею вимог щодо несумісності. Водночас дисциплінарні провадження, порушені з інших підстав, визначених у ч. 1 ст. 106 Закону України "Про судоустрій і статус суддів", залишаються поза увагою.
 2) У законопроєкті № 9343 відсутні положення, які б корелювались із реалізацією підпунктів 2-3 заходу 2.1.3.4.1. Відповідний законопроєкт не визначає підстав для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді та, відповідно, не пропонує встановити порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді.
-З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.3.5</t>
   </si>
   <si>
     <t>An effective mechanism has been introduced for verifying the legality of the origin of a judge’s property; judges who have violated the obligation to prove the legality of the source of their property have been dismissed pursuant to Article 126 of the Constitution of Ukraine</t>
   </si>
   <si>
     <t>2.1.3.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) institutes a separate procedure for checking the legitimacy of the sources of origin of the judge’s assets (outside the scope of the disciplinary proceedings), which will be carried out by the National Agency;
 2) institutes a separate procedure by which the High Council of Justice would review petitions for the dismissal of the judge on account of the violation of the obligation to prove the legitimacy of the origin of assets;
 3) institutes a separate procedure by which the judge or plaintiff (complainant) can appeal decisions, actions, or omissions to act as part of the process of verifying the legitimacy of the origin of the judge’s assets, and dismiss the judge on account of the violation of the obligation to prove the legitimacy of the origin of assets.</t>
   </si>
   <si>
     <t>2.1.3.6</t>
   </si>
   <si>
     <t>Criminal prosecution mechanisms are not used to exert pressure on judges; the institution of criminal liability of judges for arbitrary abuse of their powers has been introduced</t>
   </si>
   <si>
     <t>2.1.3.6.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) institutes criminal liability for abuse of office by judges, while adhering to the principle of legal certainty and bearing in mind the legal position expressed in the Ruling of the Constitutional Court of Ukraine dated June 11, 2020, No. 7-r/2020;
 2) defines the particulars of initiation of a criminal proceeding and conducting a pretrial investigation of criminal proceedings involving abuse of office by judges, which would make it impossible to use such proceedings to exert pressure on judges.</t>
   </si>
   <si>
     <t>Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.    
 20.10.2023 було проведено громадське обговорення, за результатами якого законопроект доопрацьовано.
 31.10.2023 Національне агентство надіслало законопроект на погодження до Міністерства економіки України, Міністерства фінансів України, Міністерства цифрової трансформації України, Національного антикорупційного бюро України (лист № 10-03/24802-23) та на висловлення позиції до Верховного Суду, Вищої ради правосуддя, Державного бюро розслідувань, Офісу Генерального прокурора, Спеціалізованої антикорупційної прокуратури (лист № 10-03/24801-23).
 Законопроект було доопрацьовано за результатами отриманих пропозицій від заінтересованих органів та направлено на повторне погодження до заінтересованих органів. 
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4 Presence of corruption risks attributable to gaps and flaws of legislation in the system of justice</t>
   </si>
   <si>
     <t>2.1.4.1</t>
   </si>
   <si>
     <t>Mechanisms have been introduced to prevent the same person from holding an administrative position in a court for a long time</t>
   </si>
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Preparing and publicizing an analytical report on the findings of the study of cases where administrative positions in courts have been filled by the same person for more than two terms of office in a row, with recommendations on how to deal with such cases and make their recurrence impossible </t>
   </si>
   <si>
     <t xml:space="preserve">The analytical report has been publicized. </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 30.06.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the procedure for electing judges to administrative positions and dismissing them from these positions in order to make it impossible for the same person to hold the same administrative position in courts for a long period of time, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 30.06.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4.2</t>
   </si>
   <si>
     <t>E-justice has been ensured, in particular by enabling the online consideration of certain categories of cases regardless of the location of the parties and the court, which, in particular, contributes to the even allocation of cases among courts and judges</t>
   </si>
   <si>
     <t>2.1.4.2.1</t>
   </si>
   <si>
     <t>Preparing and publicizing an analytical report with recommendations on determining the categories of cases that can be examined online irrespective of the location of the parties and the court</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>The analytical report has been publicized.</t>
   </si>
   <si>
     <t>The Ministry of Justice of Ukraine reported that it had prepared an analytical study to determine the categories of cases that can be considered online regardless of the location of the parties and the court within the scope of monitoring the implementation and analyzing the effectiveness of adopted laws and regulations. Analysis results are included in the Monitoring Report 2023, published on the official website of the Ministry of Justice of Ukraine (chapter I, problem 1 of the Judiciary and Administration of Justice section).</t>
@@ -1136,283 +1130,290 @@
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>The Ministry of Justice of Ukraine reported that it had prepared an analytical study to determine the categories of cases that can be considered online regardless of the location of the parties and the court within the scope of monitoring the implementation and analyzing the effectiveness of adopted laws and regulations. Analysis results are included in the Monitoring Report 2023, published on the official website of the Ministry of Justice of Ukraine (chapter I, problem 1 of the Judiciary and Administration of Justice section).
 Conclusions and recommendations regarding the determination of categories of cases that can be considered online regardless of the location of the parties and the court were discussed during the presentation of the monitoring report on March 4, 2024, with the participation of representatives of public authorities, non-governmental organizations, international organizations, participants in international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for online judicial examination irrespective of the location of the parties and the court for specific categories of cases, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
 У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
 У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
-У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
-З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Статистичні дані узгоджуються з ДСА та в робочому порядку.  19.06.2026 проведено нараду за участю Прєкту ЄС "Право-Justice", Мін'юсту, Верховного суду, ДСА.
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Conducting an audit of the current status of information technologies in courts, as well as assessing the degree to which they align with the current tasks of the justice system. The audit should produce an assessment of the current IT solutions in accordance with best international practices and bearing in mind the cost effectiveness of the existing infrastructure, as well as the recommendations regarding the continued development and transformation of the architecture of IT systems of the judiciary.</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>The audit of the current status of information technologies in courts has been conducted.</t>
   </si>
   <si>
-    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
-[...2 lines deleted...]
-Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+    <t>За інформацією, наданою ДСА України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+У ІІ кварталі 2026 року ДСА України повідомила: 
+"Наказом ДСА України від 30.04.2025 №178 (зі змінами) затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи, якою передбачено створення Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС), основною метою якої є реалізація ефективного, прозорого та доступного правосуддя для всіх учасників судових процесів та в якій передбачено не лише швидкий і зручний розгляд справ, а й глибоку оптимізацію судових процедур.
+Разом з тим наказом ДСА України від 02.12.2024 № 534 (зі змінами) затверджено Дорожню карту з розроблення IT-рішень в судовій системі, якою передбачено створення ЄСІКС, яка складається з підсистем та модулів, а також визначені строки їх розробки та впровадження".
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо заходів, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Hiring an independent expert organization to assess the result of the spending of funds on the creation and improvement of services and modules of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>The assessment has been completed.</t>
   </si>
   <si>
     <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Developing and approving the functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System (continued improvement of services and modules)</t>
   </si>
   <si>
     <t>The functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System have been approved.</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап". Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі відсутня інформація про розробку функціональних вимог для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Developing software and deploying hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System with the involvement of vendors / contractors selected through competitive and transparent public procurement processes (including the expansion of the functionality of the Unified Judicial Information and Telecommunication System as mandated by provisions of procedural legislation and to provide courts with IT equipment (server, network, and computer hardware, particularly scanners)</t>
   </si>
   <si>
     <t>The software has been developed, and the hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System has been deployed.</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
+У 2 кварталі 2026 року ДСА України повідомила: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договіри від 11.11.2025    № PR PJ-2024 C.2.4.1-01). Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. 
+Наразі реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд". Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287)".
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Developing and approving the Regulation on the Unified Judicial Information and Telecommunication System, which would define the procedure for the operation and usage of all subsystems (modules)</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
 У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
-У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
+У 2 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.3</t>
   </si>
   <si>
     <t>The scope of application of methods of alternative dispute resolution and pretrial settlement of disputes has been expanded</t>
   </si>
   <si>
     <t>2.1.4.3.2</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Amendments to Select Legislative Acts of Ukraine Towards the Improvement of Operations of Arbitration Courts (registration number 5347 dated April 8, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "17.07.2025 законопроєкт відкликано у зв'язку з відставкою Уряду. При цьому повідомляємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про міжнародний комерційний арбітраж» щодо розширення компетенції міжнародного арбітражу» (реєстр. № 12141 від 21.10.2024) (далі - Закон № 12141), який 30.04.2025 прийнято у першому читанні за основу. Рішенням Комітету Верховної Ради України з питань правової політики від 28.08.2025 вказаний законопроєкт реєстр. № 12141 рекомендовано Верховній Раді України прийняти його в другому читанні та в цілому. Міністерство юстиції України підтримує проєкт Закону № 12141 , оскільки його положення частково охоплюють питання, передбачені проєктом Закону № 5347, зокрема в частині запровадження можливості розгляду арбітражем інвестиційних спорів. Інші положення проєкту Закону № 5347, зокрема, щодо встановлення порядку державної реєстрації постійно діючих арбітражних установ втратили свою актуальність, у зв'язку з чим проєкт Закону № 5347 не вносився на розгляд Верховної Ради України повторно".
 З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4</t>
   </si>
   <si>
     <t>The system of enforcement of court decisions has been improved</t>
   </si>
   <si>
     <t>2.1.4.4.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Enforcement of Decisions (registration number 5660 dated June 14, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
-    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 13.04.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
+    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 14.07.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.2</t>
   </si>
   <si>
     <t>Ensuring the connection of banks to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>протягом шести місяців з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>State Enterprise "National Information Systems"</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Justice of Ukraine,
 National Bank of Ukraine </t>
   </si>
   <si>
     <t>100 percent of banks have been connected to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>За інформацією ДП "Національні інформаційні системи" нормами Порядку автоматизованого арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг з обслуговування рахунків, затвердженого наказом Міністерства юстиції України від 16.04.2019 № 1203/5 та зареєстрованого в Міністерстві юстиції України 16 квітня 2019 року за № 399/33370 передбачено, що в рамках інформаційної взаємодії між державними / приватними виконавцями та надавачами платіжних послуг можуть здійснюватися такі процедури:
 1) прийняття до виконання надавачами платіжних послуг запитів органів державної виконавчої служби / приватних виконавців на отримання інформації стосовно наявності та стану рахунків боржника;
 2) прийняття до виконання надавачами платіжних послуг постанов виконавця про арешт / зняття з арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг у формі електронного документа;
 3) взаємодія виконавців з надавачами платіжних послуг під час визначення поточного рахунку боржника - фізичної особи в банку для здійснення видаткових операцій, а також при припиненні дії такої постанови.
-Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на грудень 2025 року існує 112 банківських установ, 52 з яких знаходяться в стані ліквідації.
-[...1 lines deleted...]
-З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на березень 2026 року захід виконано частково.</t>
+Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на червень 2026 року існує 112 банківських установ, 53 з яких знаходяться в стані ліквідації.
+ДП "Національні інформаційні системи" повідомило, cтаном на червень 2026 року та відповідно до заяв надавачів платіжних послуг  ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 30 надавачів платіжних послуг, із них в тому числі 17 надавачів працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, також 6 установ здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови. 
+З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на червень 2026 року захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) implements efficient and effective judicial control over the enforcement of court decisions;
 2) implements effective procedures for determining or changing the method or procedure of enforcement of decisions unrelated to property;
 3) improves the procedure of enforcement of decisions that obligate the debtor to act or refrain from acting in a certain way;
 4) revises and revokes unjustified moratoriums on the enforcement of decisions in which state-owned enterprises are named as debtors;
 5) improves the procedure for enforcement of decisions of international arbitration courts in Ukraine.</t>
   </si>
   <si>
     <t>21 листопада 2024 року було прийнято Закон України № 4094-IX "Про внесення змін до деяких законодавчих актів України щодо удосконалення положень про судовий контроль за виконанням судових рішень", яким було внесено зміни до Господарського процесуального кодексу України, Цивільного процесуального кодексу України, Кодексу адміністративного судочинства України та інших законодавчих актів, зокрема:
 - встановлено право суду під час здійснення судового контролю за виконанням судового рішення стягнути в дохід державного бюджету з відповідача, боржника чи їх керівників (якщо відповідачем, боржником є юридична особа) штраф у сумі від двадцяти до сорока розмірів прожиткового мінімуму для працездатних осіб;
 - передбачено, що невиконання боржником судового рішення про зобов’язання вчинити певні дії щодо майна стягувача або майна, присудженого на користь стягувача, протягом двох місяців з дня винесення постанови про відкриття виконавчого провадження за заявою стягувача є самостійною підставою для зміни способу і порядку виконання такого судового рішення шляхом стягнення з боржника суми вартості відповідного майна, крім випадків, коли стягувач перешкоджає провадженню виконавчих дій, вартість майна неможливо визначити або майно відповідно до закону не може оцінюватися;
 - впроваджено інститут подання боржником звіту про виконання рішення у спорах немайнового характеру. Суд розглядає звіт про виконання судового рішення протягом десяти днів з дня його надходження в порядку письмового провадження, а за ініціативою суду чи клопотанням сторін - у судовому засіданні. За наслідками розгляду звіту боржника суд постановляє ухвалу про прийняття або відмову у прийнятті звіту. У разі постановлення ухвали про відмову у прийнятті звіту суд застосовує до боржника захід процесуального примусу у виді штрафу, а також додатково може встановити новий строк для подання звіту. 
 Станом на 30.06.2025 у Верховній Раді України зареєстровано проєкт Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроєкт № 5660).
 Так, законопроєкт № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
 - встановлення нових особливих порядків виконання, зокрема, рішення про відібрання дитини; рішення про повернення дитини в державу постійного проживання; рішення про витребування майна, передача стягувачу майна; рішення про витребування доказів; рішення про забезпечення позову; рішення про оплатне вилучення майна. 
 Отже, зазначені вище акти забезпечують лише часткове виконання заходу 2.1.4.4.3. 
-Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
-Однак у межах щоквартального моніторингу за 1 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
+Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. 
+У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що проєкт Звіту листом Мін’юсту від 19.05.2026 № 72346/87276-30-26/11.6.1 надіслано для опрацювання, висловлення пропозицій і зауважень до заінтересованих центральних органів виконавчої влади, установ та організацій (строк виконання до 12 червня 2026 року). Відповідні пропозиції узагальнені та надіслані команді консультантів для доопрацювання проєкту Звіту та здійснення розробки проєкту дорожньої карти в рамках фази II Проєкту листом від 02.07.2026 № 98152/92247-30-26/11.6.1.
+Однак у межах щоквартального моніторингу за 2 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
 Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроєкту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроєктом № 5660.</t>
   </si>
   <si>
     <t>2.1.4.4.4</t>
   </si>
   <si>
     <t>Implementing a Unified State Register of Enforcement Documents taking into account the architecture requirements for subsequent application of data array technologies</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents that factors in the architecture requirements for the application of data array analysis technologies has been put into commercial operation.</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України, за 4 квартал 2023 року:
 1) для забезпечення впровадження Єдиного державного реєстру виконавчих документів (далі – ЄДРВД) та ураховуючи відсутність бюджетних асигнувань за цим напрямом, ДСА України залучено, в рамках надання міжнародної технічної допомоги, Проект Європейського Союзу «Підтримка реформ та цифровізації сектору юстиції України» (Проект ЄС «Право-Justice II»);
 2) за результатами проведеного тендеру між Проектом ЄС «Право-Justice II» та ТОВ «Комп’ютерні інформаційні технології» укладено Договір № 23-М42 від 03.07.2023 щодо розробки ЄДРВД;
 3) ТОВ «Комп’ютерні інформаційні технології» підготовлено технічне завдання на розробку ЄДРВД згідно з першим етапом робіт на виконання вказаного договору;
 4) ДСА України 01 вересня 2023 року погоджено проект технічного завдання на розробку ЄДРВД;
 5) розробником листом від 26.12.2023 поінформовано про завершення створення зразка ЄДРВД, який призначений для дослідної експлуатації;
-6) ДСА України опрацьовано надіслані виконавцем: 
+6) ДСА України опрацьовано надіслані виконавцем:
 - загальний опис програмного забезпечення; програма та методика попередніх випробувань;
 - протокол проведення попередніх випробувань;
 - інструкцію з розгортання та відновлення у разі збоїв;
 - інструкцію користувача та інструкція адміністратора.
 У 1 кварталі 2024 року ДСА України повідомила, що Проектом ЄС «Право – Justice» 22 квітня 2024 року було передано документи, які підтверджують передачу майнових прав інтелектуальної власності, у тому числі виключних. У 2 кварталі 2024 року інформації щодо прогресу виконання заходу не надійшло.
-У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС "Право-Justice" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
+У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
 У 4 кварталі 2024 році ДСА України повідомила, що надана раніше інформація залишається актуальною. З цього випливає, що у межах звітного періоду Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію.
-У 1 кварталі 2025 році ДСА України повідомила, що ДП "Інформаційні судові системи" отримано від Проєкту ЄС "Право-Justice" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС "Право-Justice" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД. 
+У 1 кварталі 2025 році ДСА України повідомила, що ДП ""Інформаційні судові системи"" отримано від Проєкту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС ""Право-Justice"" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС ""Право-Justice"" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД.
 У 2 кварталі 2025 року головний виконавець заходу повідомив, що ДСА України продовжується пошук донорів для здійснення допомоги у впровадженні заходів передбачених Дорожньою картою. У випадку відсутності в подальшому міжнародно-технічної допомоги ДСА України будуть ініційовані зміни до Дорожньої карти які скорегують строки та джерела фінансування.
-У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за кодом економічної класифікації видатків (КЕКВ) 3160 "Придбання землі та нематеріальних активів" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком "Єдиний державний реєстр виконавчих документів" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд".
-У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 ""Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя"" за кодом економічної класифікації видатків (КЕКВ) 3160 ""Придбання землі та нематеріальних активів"" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком ""Єдиний державний реєстр виконавчих документів"" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем ""Електронний кабінет"", ""Електронний суд"".
+У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС ""Право-Justice"" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
 З огляду на те, що відповідно до наданої у попередніх кварталах інформації Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.5</t>
   </si>
   <si>
     <t>The regulations on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria have been introduced; the operations of the State Judicial Administration have been audited, particularly in matters of allocation of financial and economic resources for courts and judicial authorities, management of state-owned properties controlled by the State Judicial Administration</t>
   </si>
   <si>
     <t>2.1.4.5.1</t>
   </si>
   <si>
     <t>Conducting activities of state external financial control (audit) over the spending of state budget funds on the administration of justice by local courts and courts of appeal and the functioning of agencies and institutions of the justice system, including in matters of the allocation of financial and economic resources for courts and judicial authorities, management of state-owned properties controlled by the State Judicial Administration (SJA), supporting the creation and operation of specific subsystems (modules) of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t xml:space="preserve">Accounting Chamber of Ukraine </t>
   </si>
   <si>
     <t>The report on the findings of state external financial control (audit) has been approved and published.</t>
   </si>
   <si>
     <t>За інформацією, наданою Рахунковою палатою, планом роботи на 2023 рік було передбачено проведення наступних заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя:
 1. Аудиту ефективності використання бюджетних коштів, виділених на виконання повноважень та завдань Службою судової охорони, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 23 травня 2023 року № 11-2 відповідний звіт.
 2. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань Вищою кваліфікаційною комісією суддів України, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 22.08.2023 року № 17-3 відповідний звіт.
 3. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань апеляційними господарськими судами,  за результатами якого підготовлено та затверджено рішенням Рахункової палати від 19.12.2023 року № 30-1 відповідний звіт. 
@@ -1511,206 +1512,209 @@
   <si>
     <t>The draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been developed and publicized.</t>
   </si>
   <si>
     <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів.
 Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проєкту. Головний виконавець не надав відомостей про оприлюднення відповідного проєкту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.6</t>
   </si>
   <si>
     <t>Holding consultations on the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria with the participation of the High Council of Justice, the State Judicial Administration, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects; obtaining expert opinions</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>At least one discussion of the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been conducted with the participation of representatives of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects.</t>
   </si>
   <si>
     <t>За інформацією, наданою головним виконавцем, рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)». До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.
-Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн).
-[...1 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+31 грудня 2025 року Вища рада правосуддя звернулася до Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні, а також Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» із листами, в яких запропонувала надати експертні висновки щодо Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів, затвердженого рішенням Вищої ради правосуддя від 27 грудня 2025 року № 2813/0/15-25 (далі – Регламент), які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та, за потреби, внесення необхідних змін.
+На звернення Вищої ради правосуддя Проєкт «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» у листі від 8 січня 2026 року б/н (вх. № 306/0/8-26) повідомив про підготовку до підтримки проведення комплексного функціонального аудиту Державної судової адміністрації України (далі – ДСА України), який планується здійснити до другого кварталу 2026 року. Відповідно, аналіз Регламенту має бути включеним як складова зазначеного аудиту.
+Листом від 29 січня 2026 року № 2114/0/9-26 Вища рада правосуддя надіслала ДСА України пропозиції, зауваження, рекомендації апеляційних судів, Ради суддів України, Вищої кваліфікаційної комісії суддів України, міжнародних партнерів щодо проєкту зазначеного Регламенту з метою їх всебічного аналізу та висловила прохання забезпечити їх розгляд і, за умови доцільності внесення змін, надіслати до Вищої ради правосуддя узагальнені та обґрунтовані пропозиції щодо Регламенту для підвищення прозорості й ефективності бюджетного планування та розподілу ресурсів у системі ДСА України.
+За результатами опрацювання відповідних пропозицій, зауважень та рекомендацій ДСА України у листі від 6 лютого 2026 року № 11-2666/26 повідомила, що Регламент відповідає вимогам чинного бюджетного й фінансового законодавства та наразі не потребує внесення змін.
+У 2 кварталі 2026 року головний виконавець повідомив, що 27 травня 2026 року Вища рада правосуддя повторно звернулася до Міжнародної організації права розвитку (МОПР) в Україні, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» та Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» із листами, в яких запропонувала надати експертні висновки щодо Регламенту, які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та забезпечення його відповідності кращим європейським практикам. Міжнародна організація права розвитку (МОПР) в Україні у листі від 2 червня 2026 року № 26/086 повідомила про розгляд нею можливості започаткування проєкту міжнародної технічної допомоги, спрямованого, з-поміж іншого, на підтримку проведення функціонального аудиту ДСА України, передбаченого Дорожньою картою з питань верховенства права, схваленою розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р. У разі початку його впровадження МОПР матиме змогу забезпечити цілісне та методологічне узгоджене опрацювання Регламенту як складової такого аудиту, що дозволить досягти повноти та внутрішньої узгодженості рекомендацій.
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення публічної дискусії з метою обговорення проекту акта у форматі офлайн чи онлайн). З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, а Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.7</t>
   </si>
   <si>
     <t>Revising and approving the Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria, and publicizing it</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>The Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been approved and publicized.</t>
   </si>
   <si>
     <t>Рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)».
 До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.</t>
   </si>
   <si>
     <t>2.1.4.6</t>
   </si>
   <si>
     <t>A network of local courts has been reviewed and created, taking into account the administrative-territorial reform, the need to ensure direct access to justice, and economic feasibility</t>
   </si>
   <si>
     <t>2.1.4.6.1</t>
   </si>
   <si>
     <t>Preparing and publicizing an analytical report on the needs of creation, reorganization, or liquidation of local courts, taking into account the changes to the administrative-territorial system, the need to ensure access to justice and optimize state budget spending</t>
   </si>
   <si>
     <t>Вищою радою правосуддя 29 березня 2024 року було організовано та проведено публічну "Дискусію про новочасні виклики для судової влади: розбудова інституційної спроможності в умовах воєнного стану та повоєнного періоду" з участю представників законодавчої та виконавчої влади, міжнародних неурядових організацій. Самостійним питанням  обговорення та дискусії стала проблема спроможностей по оновленню мережі місцевих судів в умовах воєнного стану.
 Вища рада правосуддя повідомила, що на виконання заходу передбаченого п. 2.1.4.6.1 упродовж ІІІ кварталу 2025 року продовжувала проводити поточну аналітичну роботу щодо стану справ в сфері оптимізації мережі місцевих судів. З метою об’єктивного висвітлення зазначеного питання Вища рада правосуддя звернулася до Офісу Президента України, Верховного Суду, Ради суддів України, Комітету Верховної Ради України з питань правової політики з проханням висловити позицію щодо перспектив і шляхів реформування мережі місцевих судів з урахуванням змін адміністративно-територіального устрою України.
 За результатами вказаної роботи Вищою радою правосуддя було підготовлено та оприлюднено аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою.
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z.</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 2 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Drafting laws on the creation, reorganization, or liquidation of local courts, taking into account the recommendations given in the analytical report indicated in subclause 2.1.4.6.1</t>
   </si>
   <si>
     <t>Office of the President of Ukraine</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
-Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
-З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 3-1 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022. Крім того, у частині 1 статті 10 Закону України "Про правовий режим воєнного стану" встановлено, що у  період дії воєнного стану не можуть бути припинені повноваження судів. 
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу, визначений у Державній антикорупційній програмі на 2023-2030, настав, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.5 Internal administrative processes in prosecutorial authorities are not always transparent and effective</t>
   </si>
   <si>
     <t>2.1.5.1</t>
   </si>
   <si>
     <t>An electronic human resources management system, a transparent and effective system for evaluating the quality of the work of prosecutors, based on the results of which personnel and management decisions are made, as well as decisions on bonuses, have been introduced</t>
   </si>
   <si>
     <t>2.1.5.1.1</t>
   </si>
   <si>
     <t>Developing and launching an electronic human resources management system (e-HR) of prosecutorial authorities, with an integrated system for evaluating the performance of prosecutors</t>
   </si>
   <si>
     <t xml:space="preserve">Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
     <t>The electronic human resources management system (e-HR) of prosecutorial authorities has been put into operation.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Офісом Генерального прокурора (далі - ОГП) за минулі квартали, розроблено Генеральний дизайн та детальні функціональні специфікації для електронної системи кадрового управління. ОГП інформувало, що на основі Генерального дизайну та з урахуванням змін у законодавстві підготовлено технічні вимоги до закупівлі послуг із створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) (з придбанням виключних майнових прав на програмне забезпечення). ОГП повідомляло, що після отримання пропозицій щодо строків і вартості реалізації вказаних технічних вимог у червні 2025 року ініційовано проведення відповідної закупівлі згаданих вище послуг. Зазначено, що у ході підготовки до проведення закупівлі додаткового доопрацьовувались технічні вимоги до предмету закупівлі.
-[...2 lines deleted...]
-Водночас, станом на момент звітування, ОГП повідомляє, що питання реалізації завдань зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) опрацьовується спільно з міжнародними партнерами, зокрема в частині можливостей залучення міжнародної технічної допомоги, з метою виконання відповідного заходу без додаткового навантаження на державний бюджет.
+    <t>За інформацією, наданою Офісом Генерального прокурора (далі — ОГП) за минулі квартали, розроблено Генеральний дизайн та детальні функціональні специфікації для електронної системи кадрового управління. ОГП інформувало, що на основі Генерального дизайну та з урахуванням змін у законодавстві підготовлено технічні вимоги до закупівлі послуг зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR). ОГП повідомляло, що після отримання пропозицій щодо строків і вартості реалізації вказаних технічних вимог у червні 2025 року ініційовано проведення відповідної закупівлі згаданих вище послуг. Зазначено, що у ході підготовки до проведення закупівлі додаткового доопрацьовувались технічні вимоги до предмету закупівлі.
+ОГП також інформувало, що на реалізацію відповідного заходу Законом України «Про Державний бюджет України на 2025 рік» передбачено видатки ОГП за бюджетною програмою за КПКВК 0901010 у сумі 54 810,0 тис. гривень. Водночас у зв’язку з реалізацією Указу Президента України від 23.07.2025 № 544/2025 та відповідних доручень Кабінету Міністрів України ОГП додатково опрацювало можливості переспрямування додаткових ресурсів для сектору безпеки і оборони. ОГП повідомляло, що за наслідками такого опрацювання визначено доцільним максимальне спрямування державних ресурсів, зокрема виділених видатків у сумі 54 810,00 тис. гривень, для захисту незалежності України та посилення її обороноздатності.
+ОГП також зазначає, що Верховною Радою України 21.10.2025 прийнято Закон № 4648-IX «Про внесення змін до Закону України "Про Державний бюджет України на 2025 рік" щодо фінансового забезпечення сектору безпеки і оборони», яким спрямовано виділені Офісу Генерального прокурора видатки у сумі 54 810,00 тис. грн, для захисту незалежності України та посилення її обороноздатності.
+Водночас станом на момент звітування ОГП повідомляє, що питання реалізації завдань зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) опрацьовується спільно з міжнародними партнерами, зокрема в частині можливостей залучення міжнародної технічної допомоги, з метою виконання відповідного заходу без додаткового навантаження на державний бюджет.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>2.1.5.1.2</t>
   </si>
   <si>
     <t>Launching a system for evaluating the performance of prosecutors based on the e-HR system</t>
   </si>
   <si>
     <t>The system for evaluating the performance of prosecutors is operating as part of the electronic human resources management system (e-HR) of prosecutorial authorities.</t>
   </si>
   <si>
     <t>Наказом Генерального прокурора від 29.12.2021 № 407 (зі змінами) затверджено Положення про систему оцінювання якості роботи прокурорів, яке мало б набрати чинності 01.01.2026.
-Офіс Генерального прокурора (далі - ОГП) повідомляв, що 2023 році вказане оцінювання в тестовому режиму проведено в окремих структурних підрозділах ОГП і деяких прокуратурах обласного та окружного рівнів.
+Офіс Генерального прокурора (далі — ОГП) повідомляв, що 2023 році вказане оцінювання в тестовому режиму проведено в окремих структурних підрозділах ОГП і деяких прокуратурах обласного та окружного рівнів.
 Наказом Генерального прокурора від 25.12.2023 № 336 продовжено оцінювання якості роботи прокурорів у тестовому режимі на 2024 рік в окремих структурних підрозділах Офісу Генерального прокурора, Житомирській обласній прокуратурі та окружних прокуратурах Житомирської області.
 Наказом Генерального прокурора від 24.12.2024 року № 317 продовжено вищезазначене оцінювання якості роботи прокурорів у тестовому режимі на 2025 рік в Закарпатській, Івано-Франківській та Кіровоградській обласних прокуратурах та окружних прокуратурах цих областей.
 Водночас ОГП повідомляє, що з метою виконання зобов’язань України, передбачених переговорною рамкою Європейського Союзу, схваленого рішенням Ради Європейського Союзу від 21.06.2024 за кластером 1 «Основи процесу вступу до ЄС», розпорядженням Кабінету Міністрів України від 14.05.2025 № 475-р схвалено Дорожню карту з питань верховенства права, одним із зобов’язань якої є розроблення та прийняття закону та підзаконних нормативно-правових актів, спрямованих на впровадження з використанням цифрових інструментів єдиної системи регулярного оцінювання якості роботи прокурорів на основі заздалегідь установлених і об’єктивних критеріїв за активної участі прокурорів в оцінюванні, із можливістю оскарження та залученням органів прокурорського самоврядування.
 ОГП зазначає, що система оцінювання, яка здійснювалася в тестовому режимі (відповідно до Положення про систему оцінювання якості роботи прокурорів, затвердженого наказом Генерального прокурора від 29.12.2021 № 407) не охоплювала вказані вимоги, у зв’язку з чим вищезгадане положення наказом Генерального прокурора від 19.11.2025 № 370 визнано таким, що втратило чинність.
 Разом з тим, ОГП напрацьовано проект Закону України «Про внесення змін до Закону України «Про прокуратуру», зокрема з питань оцінювання якості роботи прокурорів, який 30.12.2025 направлено до Кабінету Міністрів України для подальшого внесення на розгляд Верховної Ради України. Зазначено, що Уряд доручив Міністерству юстиції опрацювати зазначений законопроект.
 ОГП також інформує, що 26.02.2026 через Кабінет Міністрів України надійшла спільна консолідована оцінка цього законопроекту, підготовлена проектом Європейського Союзу «Право-Justice», Офісом Ради Європи в Україні та Консультативної місії Європейського Союзу в Україні, як офіційна позиція Європейської Комісії.
 ОГП повідомляє про опрацювання цих коментарів та уточнення порівняльної таблиці законопроекту, який 30.03.2026 скеровано до Міністерства юстиції України.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>2.1.5.2</t>
   </si>
   <si>
     <t>Amendments have been made to the Law of Ukraine On the Prosecutor’s Office; they define an exhaustive list of grounds for dismissal and termination of powers of prosecutors, including the Prosecutor General, which makes it impossible to apply them without justification</t>
   </si>
   <si>
     <t>2.1.5.2.1</t>
   </si>
   <si>
     <t>Analyzing the activities of the relevant authority tasked with conducting disciplinary proceedings against prosecutors</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>The results of analysis of the activities of the relevant authority tasked with conducting disciplinary proceedings against prosecutors have been publicized.</t>
   </si>
   <si>
     <t>The results of the analysis of the activities of the relevant authority tasked with conducting disciplinary proceedings against prosecutors are published on the official website of the Prosecutor General's Office in the section "Qualification and Disciplinary Commission of Prosecutors".</t>
   </si>
   <si>
     <t>2.1.5.2.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Law of Ukraine On Prosecutorial Authorities to improve the disciplinary procedure through:
 1) optimizing the grounds for disciplinary liability of prosecutors; 
 2) providing clear definitions of disciplinary misconduct by prosecutors and observance of the prosecutorial code of ethics by prosecutors;
 3) compiling the list of specific details that must be included in a disciplinary complaint about disciplinary misconduct by a prosecutor, and implementing a mechanism for rejecting a disciplinary complaint;
 4) expanding the list of disciplinary sanctions in order to make them more proportional and effective, as well as stipulating the general conditions for imposing the sanctions, and the circumstances mitigating or aggravating the liability of a prosecutor;
 5) revising the exhaustive list of grounds on which prosecutors can be dismissed, the kinds of disciplinary penalties, and the term within which prosecutors can face disciplinary liability.</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора розробив проект Закону України «Про внесення змін до Закону України «Про прокуратуру» (щодо виконання рекомендацій Групи держав проти корупції та вимог Антикорупційної стратегії на 2021 – 2025 роки в частині удосконалення дисциплінарної процедури стосовно прокурорів)».
 Відповідний законопроект направлено до Кабінету Міністрів України листом від 04.03.2025 № 06/2/1-42ВИХ-25.
-Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке у свою чергу направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертниї коментарів вищезазачений законопроект було доопрацьовано.
+Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке своєю чергою направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертних коментарів вищезазначений законопроект було доопрацьовано.
 Офіс Генерального прокурора інформує, що Міністерством юстиції України вказаний законопроєкт листом від 31.03.2026 № 44271/3299-4-25/11.3.2 надіслано до Кабінету Міністрів України для подальшого внесення на розгляд до Верховної Ради України.
 Водночас з огляду на те, що показник (індикатор) виконання не досягнуто (вищезазначений законопроект не подано до Верховної Ради України), захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>2.1.6 Lack of an effective model of appointment to positions, remuneration, career promotion, and review of disciplinary complaints within the system of the National Police</t>
   </si>
   <si>
     <t>2.1.6.1</t>
   </si>
   <si>
     <t>The issues of organizing the work of permanent police committees formed within the system of the National Police have been studied, and comprehensive organizational and practical measures to improve their activities have been developed and implemented</t>
   </si>
   <si>
     <t>2.1.6.1.1</t>
   </si>
   <si>
     <t>Arranging an analytical study focusing on the organization of workflows of permanent police committees for the entire period of their existence (until February 2022), which should specify:
 1) the total number of candidates reviewed by the committees during competitive selection of police officers;
 2) the number of competitive selection processes conducted among individuals appointed to junior, middle, and senior positions with the police (separately for each category of police personnel);
 3) results of a sociological survey of police officers on the quality of work of police committees;
 4) results of an anonymous poll of members of police committees on ways to improve their work;
 5) findings of the study of the effectiveness and transparency of police committees;
 6) ways to resolve the issue of budget funding of community-appointed members of committees;
 7) recommendations on ways to improve the effectiveness and quality of work of police committees and the selection procedure;
 8) results of a sociological survey of the public on the quality of work of police committees and the effectiveness of competitive selection procedures (as required by law)</t>
@@ -1740,56 +1744,57 @@
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>The expert discussion of the analytical report has been conducted and its results have been publicized.</t>
   </si>
   <si>
     <t>On September 29, 2023, a public discussion of the report based on the findings of the analytical study specified in subclause 2.1.6.1.1 of the Program took place with the participation of representatives of international and non-governmental organizations, representatives of local self-government bodies. The report was published on the website of the Ministry of Internal Affairs of Ukraine.</t>
   </si>
   <si>
     <t>2.1.6.1.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that appointments to senior positions with the police, which involve performing managerial functions, shall be made exclusively on the terms of a competitive selection process;
 2) defines integrity as one of the criteria to be satisfied by a police officer applying for a senior position;
 3) provides for changes to be made taking into account the recommendations on ways to improve the effectiveness and quality of work of police committees and the selection procedure issued following the analytical study indicated in subclause 2.1.6.1.1.</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. № 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.1.3 додатка 2 до Програми законопроектом має бути встановлено, що «призначення на вищу посаду в поліції, яка передбачає здійснення керівних функцій, здійснюється виключно на умовах конкурсу».
 Змінами до ч. 3 ст. 52 Закону України «Про Національну поліцію», запропонованими у законопроекті від 29.08.2025 № 13716, передбачено, що конкурс на посаду поліцейського обов’язково проводиться «серед кандидатів для призначення на керівні посади згідно з переліком, який затверджується Міністерством внутрішніх справ України». Запропонована редакція абз. 3 ч. 3 ст. 52 Закону України «Про Національну поліцію» містить ризики її тлумачення у спосіб, за якого Міністр внутрішніх справ України визначатиме не перелік керівних посад у поліції як такий, а перелік керівних посад, призначення на які має здійснюватися на умовах конкурсу. Такий підхід, на думку Національного агентства, істотно звужує потенціал закладеної в Програму реформи добору на керівні посади в поліції, до того ж надаючи керівнику МВС нічим не регламентовану дискрецію щодо виокремлення серед керівних посад тих, призначення на які має здійснюватися на засадах конкурсу.
 До того ж згідно з положеннями п.п. 2 п. 2.1.6.1.3 додатка 2 до Програми, законопроектом має бути визначено, що доброчесність є одним із критеріїв, яким повинен відповідати поліцейський, який претендує на зайняття вищої посади.
 Отже, з огляду на зміст Програми критерій доброчесності мав би бути імплементований в процедури проведення:
 а) конкурсу на посаду, яка передбачає здійснення керівних функцій;
 б) добору на вищу посаду в порядку атестування, передбаченого п. 1 ч. 2 ст. 57 Закону України «Про Національну поліцію».
 Натомість законопроектом прямо передбачено впровадження оцінки доброчесності лише щодо процедури атестування (зміна до абз. 1 ч. 1 ст. 57 Закону України «Про Національну поліцію»), яка з урахуванням інших змін, передбачених законопроектом, не поширюється на добір на вищі посади в поліції, що передбачають здійснення керівних функцій.</t>
   </si>
   <si>
     <t>2.1.6.2</t>
   </si>
   <si>
     <t>The practice of application of provisions of the Disciplinary Regulations of the National Police has been studied, and amendments to the Regulations have been proposed</t>
   </si>
   <si>
     <t>2.1.6.2.1</t>
   </si>
   <si>
     <t>Arranging an analytical study to analyze the effectiveness of application of the provisions of the Disciplinary Regulations of the National Police of Ukraine between 2018 and 2022, specifying (with data grouped separately for junior, middle, and senior positions with the police):
 1) the total number of internal investigations conducted;
 2) the number of recorded statements, complaints, and reports from citizens, officials, and other police officers, the media about offenses committed by police officers showing signs of disciplinary misconduct;
 3) the number of internal investigations based on reports about violations of constitutional human and civil rights and freedoms by police officers;
 4) the number of disciplinary committees that included representatives of the public;
 5) the number of disciplinary sanctions imposed (broken down by kinds of sanctions);
 6) a description and assessment of the most widespread problems relating to the effectiveness and transparency of the procedure by which police officers are brought to disciplinary liability;
@@ -1809,84 +1814,86 @@
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>On November 30, 2023, an expert discussion of the report on the findings of the analytical study analyzing the effectiveness of the application of the Disciplinary Regulations of the National Police of Ukraine from 2018 to February 2022 took place, and a report was prepared and published on the website of the Ministry of Internal Affairs of Ukraine.</t>
   </si>
   <si>
     <t>2.1.6.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) development and operation of 2 types of disciplinary committees:
 conducting official investigation based on information regarding the policemen’s violation of the service discipline;
 consideration of issues regarding the policemen’s violation of huma/citizen rights;
 2) inclusion of no less than 50% of influential and famous representatives of the public and/or human rights organizations to the disciplinary committees investigating issues regarding the policemen’s violation of human/citizen rights;
 3) mandating that the number and composition of disciplinary committees of the central administrative agency of the police shall be approved by the Minister of Internal Affairs, and the number and composition of disciplinary committees of territorial (in particular, including interregional) agencies of the police shall be approved by the Chief of the National Police;
 4) the right of the disciplinary committee to submit—while exercising its powers—queries to agencies (units) of the police, other government agencies, local self-government bodies, and legal entities and request materials required for the internal investigation; the timeframes, grounds, and forms of disclosure of information by agencies (units) of the police, other government agencies, local self-government bodies, and legal entities to the disciplinary committees, as well as grounds for withholding such information;
 5) that the disciplinary committee’s decision based on results of official investigation shall be approved by the authority who ordered to conduct the official investigation;
 6) that the policeman’s manager authorized to impose disciplinary action, speculating whether or not to impose the disciplinary action, shall be governed by the disciplinary committee’s decision on the policemen’s violation of human/citizen rights, and in case of disagreement with its decision the committee shall add the written separate opinion with justification of such legal position, it also reserves the right to impose the disciplinary action, contrary to the one suggested by the disciplinary committee on the policemen’s violation of human/citizen rights, but no greater than 1 stage;
 7) Policemen signs and list of disciplinary offenses violating human/citizen rights and freedoms; the disciplinary committee on the policemen’s violation of human/citizen rights, may recommend to apply the disciplinary action, such as dismissal from the position with remaining in service or discharge from the service;
 8) making changes taking into account the recommendations on ways to improve the effectiveness and quality of work of disciplinary committee and the selection procedure issued based on the findings of the study indicated in subclause 2.1.6.2.1.</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
-    <t>Відповідно до постанови Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023–2025 роки" внесено зміни до змісту заходу. З огляду на це Національна поліція України (далі - НПУ) розробила оновлений проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» . Зазначений законопроект погоджено з усіма заінтересованими органами, у тому числі правоохоронними органами, на працівників яких поширюється дія Дисциплінарного статуту НПУ, а також проведено відповідні експертизи відповідно до положень Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950.
+    <t>Відповідно до постанови Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023–2025 роки" внесено зміни до змісту заходу. З огляду на це Національна поліція України (далі — НПУ) розробила оновлений проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій». Зазначений законопроект погоджено з усіма заінтересованими органами, у тому числі правоохоронними органами, на працівників яких поширюється дія Дисциплінарного статуту НПУ, а також проведено відповідні експертизи відповідно до положень Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950.
 24.06.2025 доопрацьований з урахуванням зауважень Секретаріату Кабінету Міністрів відповідний законопроект внесено на розгляд Уряду.
 08.07.2025 проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» зареєстровано у Верховній Раді України за № 13458.
 Водночас 17.07.2025 законопроект від 08.07.2025 № 13458 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 29.07.2025 МВС повторно подало на розгляд Уряду вище згаданий законопроект, який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13713.
-Водночас законопроект від 29.08.2025 № 13713 частково відповідає положенням п.п. 2, 3 та 6 п. 2.1.6.2.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13713, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13713 частково відповідає положенням п.п. 2, 3 та 6 п. 2.1.6.2.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 2 п. 2.1.6.2.3 додатка 2 до Програми законопроектом має бути передбачено «включення до складу дисциплінарних комісій з розгляду питань щодо порушення поліцейськими прав людини або громадянина не менше половини членів, які є авторитетними і відомими представниками громадськості, правозахисних організацій». Разом з тим, законопроект від 29.08.2025 № 13713 не містить відповідних положень.
 До того ж, згідно з положеннями п.п. 3 п. 2.1.6.2.3 додатка 2 до Програми, йдеться про повноваження Міністра внутрішніх справ чи Голови Національної поліції України затверджувати кількість та склад дисциплінарних комісій, водночас законопроектом пропонується наділити зазначених суб'єктів повноваженням затвердження лише складу.
-Відповідно до абз. 2 ч. 8 ст. 19 Дисциплінарного статуту Національної поліції України (у редакції законопроекту): "У разі розгляду висновку службового розслідування та незгоди уповноваженого керівника із запропонованим у ньому дисциплінарним стягненням" використано формулювання "у разі", що створює ризики тлумачення в такий спосіб, що встановлює нічим не регламентовану дискрецію щодо розгляду чи не розгляду висновку службового рослідування. Такий підхід не повною мірою узгоджується з положеннями п.п. 6 п. 2.1.6.2.3 додатка 2 до Програми.</t>
+Відповідно до абз. 2 ч. 8 ст. 19 Дисциплінарного статуту Національної поліції України (у редакції законопроекту): "У разі розгляду висновку службового розслідування та незгоди уповноваженого керівника із запропонованим у ньому дисциплінарним стягненням" використано формулювання "у разі", що створює ризики тлумачення в такий спосіб, що встановлює нічим не регламентовану дискрецію щодо розгляду чи не розгляду висновку службового розслідування. Такий підхід не повною мірою узгоджується з положеннями п.п. 6 п. 2.1.6.2.3 додатка 2 до Програми.</t>
   </si>
   <si>
     <t>2.1.6.3</t>
   </si>
   <si>
     <t>A system for evaluating the performance of employees of the National Police as well as an electronic human resources management system have been developed</t>
   </si>
   <si>
     <t>2.1.6.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law stipulating that:
 1) the procedure of certification of police officers must include the mandatory evaluation of the effectiveness of police officers, and the existing criteria must be supplemented with such evaluation criteria as integrity (using the reasonable doubt approach), managerial competencies (for managers), and job performance;
 2) the evaluation of a police officer’s effectiveness as part of certification shall be carried out in the electronic human resources management system (e-HR);
 3) the consolidated results of evaluation of the effectiveness of police officers as part of certification shall be published on the official website of the National Police;
 4) an interview as a method of evaluation of managerial competencies shall be conducted only for police officers in managerial positions by a committee at least 25 percent of whose members are representatives of the public;
 5) the evaluation rating of police officers and the recommendations of the electronic evaluation system must be considered when approving managerial and staffing decisions at the National Police, including with respect to awarding additional kinds of monthly allowances, bonuses.</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.3.1 додатка 2 до Програми у рамках процедури атестування поліцейських законопроект від 29.08.2025 № 13716 мав би додатково до наявних впровадити такий критерій оцінювання, як результативність роботи, водночас відповідні пропозиції у ньому відсутні.
 Крім того, вимоги п.п. 2, 3, 5 п. 2.1.6.3.1 додатка 2 до Програми про проведення оцінювання ефективності поліцейського в рамках атестування в електронній системі управління персоналом, про оприлюднення узагальнених результатів оцінювання ефективності поліцейських, а також про врахування результатів атестування під час ухвалення управлінських кадрових рішень поширено лише на процедуру атестування поліцейських, які обіймають керівні посади.</t>
   </si>
   <si>
     <t>2.1.6.3.6</t>
   </si>
   <si>
     <t>Arranging an analytical study focused on the prospects of improvement of the staffing policy and changes in the conditions of remuneration of police officers with a view to enhancing the competitive ability of police service in the labor market, including proposals regarding justified options of resolution of the policemen’s low salary</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>МВС забезпечено проведення аналітичного дослідження, предметом якого є перспективи вдосконалення кадрової політики та зміни умов оплати праці поліцейських з метою підвищення конкурентоспроможності служби в поліції на ринку праці.
 За результатами моніторингу встановлено, що звіт характеризується загалом високим рівнем доказовості в частині визначення проблеми, оскільки ґрунтується на об'єктивних даних. Звіт також містить пропозиції щодо обґрунтованих варіантів вирішення проблеми низької оплати праці поліцейських.
 З огляду на фактичну відповідність вжитих дій вимогам Державної антикорупційної програми на 2023 - 2025 роки, захід може вважатися таким, що виконано повністю.</t>
   </si>
   <si>
     <t>2.1.6.3.7</t>
   </si>
   <si>
     <t>Presenting a report on the findings of the analytical study indicated in subclause 2.1.6.3.6, conducing an expert discussion of the report, reviewing suggestions and critical comments</t>
   </si>
   <si>
     <t>01.11.2023</t>