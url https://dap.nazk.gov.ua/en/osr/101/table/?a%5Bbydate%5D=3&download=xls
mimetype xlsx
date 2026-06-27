--- v0 (2026-05-06)
+++ v1 (2026-06-27)
@@ -199,117 +199,117 @@
   </si>
   <si>
     <t>Міністерство юстиції України підготувало та оприлюднило на офіційному веб-сайті аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. 
 З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2025 року (січень - березень 2025 року) констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.2.3.5</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.1.2.3.4 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>У ІІ, ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
 "Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано для опрацювання та висловлення позицій стосовно висновків та рекомендацій, зазначених у вказаних аналітичних звітах, Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
 За результатами розгляду вказаних аналітичних звітів надійшли листи:
 - Вищої ради правосуддя від 22.05.2025 № 10580/0/9-25 із пропозиціями в частині аналітичного звіту про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів;
 - Вищої кваліфікаційної комісії суддів України від 23.05.2025 № 21-4280/25, в якому повідомлено про затвердження рішенням ВККСУ від 30.04.2025 № 96/зп-25 методичних вказівки з оцінювання практичного завдання, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевого суду та суддями, які мають намір бути переведеними до іншого місцевого суду, а також повідомлено про налагодження співпраці з ГРД;
 - Верховного Суду від 12.06.2025 № 11а/0/2-25 без пропозицій".
 Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення). Для забезпечення повного виконання заходу необхідним є проведення саме обговорення аналітичного звіту. 
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом жовтня - грудня 2025 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за IV квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.2.3.6</t>
   </si>
   <si>
     <t>Developing software and deploying hardware needed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The software and hardware needed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has been developed and deployed</t>
   </si>
   <si>
-    <t>У 2 кварталі 2024 року Державна судова адміністрація України повідомила, що завершуються заходи щодо розробки технічних вимог, після чого будуть здійсненні відповідні процедури відкритих торгів, для придбання програмного забезпечення "Суддівське досьє". Крім того, для фінального формування технічних вимог (суддівського досьє) ДСА України звернулася за експертною допомогою до Проекту ЄС "Право-Justice III".
-У 3 кварталі 2024 року Державна судова адміністрація України повідомила: "Наразі робочою групою Комісії завершено опрацювання проекту технічних вимог до системи «Суддівське досьє», що надійшов до Комісії від Проєкту ЄС «Право-Justice». Після надходження технічних вимог за підтримки проєкта J4A USAID буде розпочато створення технічного завдання".
+    <t>У 2 кварталі 2024 року Державна судова адміністрація України повідомила, що завершуються заходи щодо розробки технічних вимог, після чого будуть здійсненні відповідні процедури відкритих торгів, для придбання програмного забезпечення "Суддівське досьє". Крім того, для фінального формування технічних вимог (суддівського досьє) ДСА України звернулася за експертною допомогою до Проєкту ЄС "Право-Justice III".
+У 3 кварталі 2024 року Державна судова адміністрація України повідомила: "Наразі робочою групою Комісії завершено опрацювання проєкту технічних вимог до системи «Суддівське досьє», що надійшов до Комісії від Проєкту ЄС «Право-Justice». Після надходження технічних вимог за підтримки проєкта J4A USAID буде розпочато створення технічного завдання".
 У 4 кварталі 2024 року Державна судова адміністрація України повідомила: "Комісією погоджено Концепцію побудови підсистеми «Суддівське досьє» Єдиної судової інформаційно-комунікаційної системи та пов’язаних із нею компонентів (модулів), а також технічні вимоги до розробки ПЗ підсистеми ЄСІКС «СУДДІВСЬКЕ ДОСЬЄ»."
 У 1 кварталі 2025 року відповідальний виконавець повідомив, що ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534 у якій однією із складових є впровадження модулю підсистеми ЄСІКС "Суддівське досьє".
 У 2 кварталі 2025 року відповідальний виконавець повідомив, що ДСА України у кінці березня поточного року отримано фінальний драфт від USAID, однак через повне припинення роботи USAID, які забезпечували ресурсну та експертну підтримку цих робіт, можливе порушення прогнозних строків їх підготовки. 
-У 3 кварталі 2025 року Державна судова адміністрація України повідомила ,що наказом ДСА України від 30.04.2025 № 178 затверджено нову Концепцію побудови Єдиної судової інформаційно-комунікаційної системи (далі-ЄСІКС), як галузеву програму інформатизації ДСА України на 2025-2028 роки, яку погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде. З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування. Додатково інформуємо, що ДСА України листом від 31.07.2025 № 15-15471/25 надіслано для перевірки до Вищої ради правосуддя такі проекти технічних вимог підсистем ЄСІКС, які розроблені за рахунок міжнародної фінансової допомоги: Електронний документообіг суду, Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-[...1 lines deleted...]
-Додатково проінформовано, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законодавчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС.
+У 3 кварталі 2025 року Державна судова адміністрація України повідомила, що наказом ДСА України від 30.04.2025 № 178 затверджено нову Концепцію побудови Єдиної судової інформаційно-комунікаційної системи (далі-ЄСІКС), як галузеву програму інформатизації ДСА України на 2025-2028 роки, яку погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде. З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування. Додатково інформуємо, що ДСА України листом від 31.07.2025 № 15-15471/25 надіслано для перевірки до Вищої ради правосуддя такі проекти технічних вимог підсистем ЄСІКС, які розроблені за рахунок міжнародної фінансової допомоги: Електронний документообіг суду, Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
+За інформацією, наданою у 4 кварталі 2025 року, ДСА України укладено Договір між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, Суддівське досьє (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). Наразі ДСА України вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Суддівське досьє.
+Додатково було проінформовано, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законодавчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. 
 З огляду на те, що програмне забезпечення та технічне устаткування, необхідні для забезпечення формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, не було розроблено та запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.1.2.3.7</t>
   </si>
   <si>
     <t>Preparing and approving a regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t xml:space="preserve">High Council of Justice </t>
   </si>
   <si>
     <t>Higher Qualification Commission of Judges of Ukraine ,
 State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>The regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has taken effect.</t>
   </si>
   <si>
-    <t>Вища рада правосуддя у 3 кварталі 2025 року повідомила, що для розробки відповідного положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі необхідно було фіналізувати розробку відповідних функціональних та технічних вимог щодо цієї підсистеми. ДСА проінформувало ВРП, що завершило роботу над їх розробкою. У червні 2025 року у ВРП було створено робочу групу для їх узгодження. 2.10.25 робоча група повідомила про завершення та результати роботи з їх узгодження. Також їх було надіслано для опрацювання членам робочої групи з питань розробки ЄСІТС при постійній комісії з питань ЄСІТС, отримано відповідні зауваження. 
-[...1 lines deleted...]
-З огляду на те, що  строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 4 кварталі 2025 року (жовтень - грудень 2025 року) вимушені констатувати, що захід не виконано.</t>
+    <t>Вища рада правосуддя у 3 кварталі 2025 року повідомила, що для розробки відповідного положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі необхідно було фіналізувати розробку відповідних функціональних та технічних вимог щодо цієї підсистеми. ДСА проінформувала ВРП, що завершила роботу над їх розробкою. У червні 2025 року у ВРП було створено робочу групу для їх узгодження. 2 жовтня 2025 року робоча група повідомила про завершення та результати роботи з їх узгодження. Також їх було надіслано для опрацювання членам робочої групи з питань розробки ЄСІТС при постійній комісії з питань ЄСІТС, отримано відповідні зауваження. 
+У 1 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
+З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 1 кварталі 2026 року (січень - березень 2026 року) вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>