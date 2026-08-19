--- v1 (2026-06-27)
+++ v2 (2026-08-19)
@@ -192,124 +192,119 @@
     <t>30.09.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>Міністерство юстиції України підготувало та оприлюднило на офіційному веб-сайті аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. 
 З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2025 року (січень - березень 2025 року) констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.2.3.5</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.1.2.3.4 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
-    <t>У ІІ, ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведено в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано звіт Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті. 
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.2.3.6</t>
   </si>
   <si>
     <t>Developing software and deploying hardware needed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The software and hardware needed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has been developed and deployed</t>
   </si>
   <si>
-    <t>У 2 кварталі 2024 року Державна судова адміністрація України повідомила, що завершуються заходи щодо розробки технічних вимог, після чого будуть здійсненні відповідні процедури відкритих торгів, для придбання програмного забезпечення "Суддівське досьє". Крім того, для фінального формування технічних вимог (суддівського досьє) ДСА України звернулася за експертною допомогою до Проєкту ЄС "Право-Justice III".
-[...6 lines deleted...]
-Додатково було проінформовано, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законодавчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. 
+    <t>У 2 кварталі 2026 року Державна судова адміністрація України повідомила: 
+"Наказом ДСА України від 30.04.2025 № 178 затверджено нову Концепцію побудови Єдиної судової інформаційно-комунікаційної системи.
+ДСА України укладено Договір між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, Суддівське досьє (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). Наразі ДСА України вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Суддівське досьє.
+Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС.
+Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287).
+Додатково інформуємо, що ДСА України в рамках Проєкту ЄС «Право-Justice III», Підтримка реформ та цифровізації сектору юстиції в Україні (ПРАВО-JUSTICE IIІ) отримано  програмний продукт "Модуль інформаційного обміну".
 З огляду на те, що програмне забезпечення та технічне устаткування, необхідні для забезпечення формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, не було розроблено та запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.1.2.3.7</t>
   </si>
   <si>
     <t>Preparing and approving a regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t xml:space="preserve">High Council of Justice </t>
   </si>
   <si>
     <t>Higher Qualification Commission of Judges of Ukraine ,
 State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>The regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has taken effect.</t>
   </si>
   <si>
     <t>Вища рада правосуддя у 3 кварталі 2025 року повідомила, що для розробки відповідного положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі необхідно було фіналізувати розробку відповідних функціональних та технічних вимог щодо цієї підсистеми. ДСА проінформувала ВРП, що завершила роботу над їх розробкою. У червні 2025 року у ВРП було створено робочу групу для їх узгодження. 2 жовтня 2025 року робоча група повідомила про завершення та результати роботи з їх узгодження. Також їх було надіслано для опрацювання членам робочої групи з питань розробки ЄСІТС при постійній комісії з питань ЄСІТС, отримано відповідні зауваження. 
-У 1 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
-З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 1 кварталі 2026 року (січень - березень 2026 року) вимушені констатувати, що захід не виконано.</t>
+У 1 та 2 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
+З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 2 кварталі 2026 року (квітень - червень 2026 року) вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>