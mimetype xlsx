--- v0 (2026-06-17)
+++ v1 (2026-09-30)
@@ -157,58 +157,55 @@
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України, аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів розроблено та оприлюднено на веб-сайті Мін'юсту за посиланням https://minjust.gov.ua/files/general/2025/04/22/20250422164842-31.pdf. Зазначене посилання на аналітичний звіт є активним, з огляду на це, у межах щоквартального моніторингу стану виконання заходів за ІІ квартал 2025 року, констатуємо, що захід виконано.
 Водночас зауважуємо, що зазначений аналітичний звіт не вдається знайти шляхом здійснення різного типу запитів у пошукових системах чи дослідження вкладок на веб-сайті Міністерства юстиції України. З огляду на це, Національне агентство долучає до додатків до заходу посилання, надане головним виконавцем разом з повідомленням про виконання заходу, та рекомендує вдосконалити доступ до зазначеного аналітичного звіту на веб-сайті Мін'юсту з метою полегшення доступу читачів до нього.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>2.1.3.2.3</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.1.3.2.2 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
-    <t>У ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведно в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті.
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>