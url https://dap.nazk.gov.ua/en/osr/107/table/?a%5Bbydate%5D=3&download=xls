--- v0 (2026-06-14)
+++ v1 (2026-08-19)
@@ -113,51 +113,51 @@
 3) establishes the procedure for examining the matter of suspending the retirement and revoking the status of a judge if the retired judge has behaved in a way that is incompatible with the title of a judge.</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів. Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства. Напрацьовані пропозиції та результати обговорення будуть опрацьовані під час підготовки проєкту закону №9343 до другого читання".
 Проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023, внесений народними депутатами України) не забезпечить реалізацію заходу 2.1.3.4.1, у разі його прийняття Верховною Радою України з огляду на таке.
 1) Захід 2.1.3.4.1 передбачає розроблення та подання Міністерством юстиції України до КМУ проєкту закону, що передбачав би заборону на звільнення судді з посади за його заявою про відставку до завершення будь-яких дисциплінарних проваджень щодо судді. Водночас у законопроєкті № 9343, на який у своєму повідомленні посилається Міністерство юстиції України, пропонується запровадити обов'язок ВРП не розглядати заяви про відставку судді під час здійснення дисциплінарного провадження щодо судді, наслідком якого може бути звільнення судді з посади з підстав, визначених пунктами 2, 3, 6 частини шостої статті 126 Конституції України. Йдеться про обмежений перелік дисциплінарних проваджень, які порушені у зв'язку з вчиненням суддею істотного дисциплінарного проступку, грубого чи систематичного нехтування обов’язками, що є несумісним зі статусом судді або виявило його невідповідність займаній посаді; порушенням суддею обов’язку підтвердити законність джерела походження майна та порушенням суддею вимог щодо несумісності. Водночас дисциплінарні провадження, порушені з інших підстав, визначених у ч. 1 ст. 106 Закону України "Про судоустрій і статус суддів", залишаються поза увагою.
 2) У законопроєкті № 9343 відсутні положення, які б корелювались із реалізацією підпунктів 2-3 заходу 2.1.3.4.1. Відповідний законопроєкт не визначає підстав для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді та, відповідно, не пропонує встановити порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді.
-З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>