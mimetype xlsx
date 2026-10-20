--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -1,252 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...207 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -498,231 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...179 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>