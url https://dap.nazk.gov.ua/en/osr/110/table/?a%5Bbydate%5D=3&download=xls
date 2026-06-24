--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -106,82 +106,82 @@
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Preparing and publicizing an analytical report on the findings of the study of cases where administrative positions in courts have been filled by the same person for more than two terms of office in a row, with recommendations on how to deal with such cases and make their recurrence impossible </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t xml:space="preserve">The analytical report has been publicized. </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проект аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.12.2025 проект відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the procedure for electing judges to administrative positions and dismissing them from these positions in order to make it impossible for the same person to hold the same administrative position in courts for a long period of time, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.12.2025 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>