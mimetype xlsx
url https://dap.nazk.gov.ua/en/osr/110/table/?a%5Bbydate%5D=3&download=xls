--- v1 (2026-06-24)
+++ v2 (2026-08-19)
@@ -106,82 +106,82 @@
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Preparing and publicizing an analytical report on the findings of the study of cases where administrative positions in courts have been filled by the same person for more than two terms of office in a row, with recommendations on how to deal with such cases and make their recurrence impossible </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t xml:space="preserve">The analytical report has been publicized. </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 30.06.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the procedure for electing judges to administrative positions and dismissing them from these positions in order to make it impossible for the same person to hold the same administrative position in courts for a long period of time, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 30.06.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>