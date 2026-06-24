--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -152,191 +152,192 @@
     <t>31.03.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>The Ministry of Justice of Ukraine reported that it had prepared an analytical study to determine the categories of cases that can be considered online regardless of the location of the parties and the court within the scope of monitoring the implementation and analyzing the effectiveness of adopted laws and regulations. Analysis results are included in the Monitoring Report 2023, published on the official website of the Ministry of Justice of Ukraine (chapter I, problem 1 of the Judiciary and Administration of Justice section).
 Conclusions and recommendations regarding the determination of categories of cases that can be considered online regardless of the location of the parties and the court were discussed during the presentation of the monitoring report on March 4, 2024, with the participation of representatives of public authorities, non-governmental organizations, international organizations, participants in international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for online judicial examination irrespective of the location of the parties and the court for specific categories of cases, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроект, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроект надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
-У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проект Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроекту.
+    <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
+У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
-У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проект закону до обговорення та звіт ЄБРР з експертизою вказаного проекту). 
-З огляду на сплив строків виконання заходу, а також на те, що законопроект наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 4 квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
+У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Conducting an audit of the current status of information technologies in courts, as well as assessing the degree to which they align with the current tasks of the justice system. The audit should produce an assessment of the current IT solutions in accordance with best international practices and bearing in mind the cost effectiveness of the existing infrastructure, as well as the recommendations regarding the continued development and transformation of the architecture of IT systems of the judiciary.</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>The audit of the current status of information technologies in courts has been conducted.</t>
   </si>
   <si>
-    <t>Державна судова адміністрація України повідомила, що за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
 В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування.
-Водночас з огляду на те, що у межах щоквартального моніторингу за 4 квартал 2025 року не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Hiring an independent expert organization to assess the result of the spending of funds on the creation and improvement of services and modules of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The assessment has been completed.</t>
   </si>
   <si>
-    <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП за 4 кварталі 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Developing and approving the functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System (continued improvement of services and modules)</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t xml:space="preserve">High Council of Justice </t>
   </si>
   <si>
     <t>The functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System have been approved.</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-Також у 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 
-№ PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга- розробка технічного завдання та базового фунціоналу системи. Друга черга- розробка інших компонентів описаних технічних вимогах. Третя черга-впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на зазначене вище та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Developing software and deploying hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System with the involvement of vendors / contractors selected through competitive and transparent public procurement processes (including the expansion of the functionality of the Unified Judicial Information and Telecommunication System as mandated by provisions of procedural legislation and to provide courts with IT equipment (server, network, and computer hardware, particularly scanners)</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The software has been developed, and the hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System has been deployed.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Державною судовою адміністрацією України, стан виконання цього заходу можливо розділити на дві складові:
+    <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Developing and approving the Regulation on the Unified Judicial Information and Telecommunication System, which would define the procedure for the operation and usage of all subsystems (modules)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>The regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has taken effect.</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
-У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено.
+У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
+У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>