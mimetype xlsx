--- v1 (2026-06-24)
+++ v2 (2026-08-19)
@@ -156,188 +156,192 @@
   </si>
   <si>
     <t>The Ministry of Justice of Ukraine reported that it had prepared an analytical study to determine the categories of cases that can be considered online regardless of the location of the parties and the court within the scope of monitoring the implementation and analyzing the effectiveness of adopted laws and regulations. Analysis results are included in the Monitoring Report 2023, published on the official website of the Ministry of Justice of Ukraine (chapter I, problem 1 of the Judiciary and Administration of Justice section).
 Conclusions and recommendations regarding the determination of categories of cases that can be considered online regardless of the location of the parties and the court were discussed during the presentation of the monitoring report on March 4, 2024, with the participation of representatives of public authorities, non-governmental organizations, international organizations, participants in international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for online judicial examination irrespective of the location of the parties and the court for specific categories of cases, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
 У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
 У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
-У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
-З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Статистичні дані узгоджуються з ДСА та в робочому порядку.  19.06.2026 проведено нараду за участю Прєкту ЄС "Право-Justice", Мін'юсту, Верховного суду, ДСА.
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Conducting an audit of the current status of information technologies in courts, as well as assessing the degree to which they align with the current tasks of the justice system. The audit should produce an assessment of the current IT solutions in accordance with best international practices and bearing in mind the cost effectiveness of the existing infrastructure, as well as the recommendations regarding the continued development and transformation of the architecture of IT systems of the judiciary.</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>The audit of the current status of information technologies in courts has been conducted.</t>
   </si>
   <si>
-    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
-[...2 lines deleted...]
-Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+    <t>За інформацією, наданою ДСА України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+У ІІ кварталі 2026 року ДСА України повідомила: 
+"Наказом ДСА України від 30.04.2025 №178 (зі змінами) затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи, якою передбачено створення Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС), основною метою якої є реалізація ефективного, прозорого та доступного правосуддя для всіх учасників судових процесів та в якій передбачено не лише швидкий і зручний розгляд справ, а й глибоку оптимізацію судових процедур.
+Разом з тим наказом ДСА України від 02.12.2024 № 534 (зі змінами) затверджено Дорожню карту з розроблення IT-рішень в судовій системі, якою передбачено створення ЄСІКС, яка складається з підсистем та модулів, а також визначені строки їх розробки та впровадження".
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо заходів, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Hiring an independent expert organization to assess the result of the spending of funds on the creation and improvement of services and modules of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The assessment has been completed.</t>
   </si>
   <si>
     <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Developing and approving the functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System (continued improvement of services and modules)</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t xml:space="preserve">High Council of Justice </t>
   </si>
   <si>
     <t>The functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System have been approved.</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап". Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі відсутня інформація про розробку функціональних вимог для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Developing software and deploying hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System with the involvement of vendors / contractors selected through competitive and transparent public procurement processes (including the expansion of the functionality of the Unified Judicial Information and Telecommunication System as mandated by provisions of procedural legislation and to provide courts with IT equipment (server, network, and computer hardware, particularly scanners)</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The software has been developed, and the hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System has been deployed.</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
+У 2 кварталі 2026 року ДСА України повідомила: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договіри від 11.11.2025    № PR PJ-2024 C.2.4.1-01). Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. 
+Наразі реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд". Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287)".
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Developing and approving the Regulation on the Unified Judicial Information and Telecommunication System, which would define the procedure for the operation and usage of all subsystems (modules)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>The regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has taken effect.</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
 У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
-У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
+У 2 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>