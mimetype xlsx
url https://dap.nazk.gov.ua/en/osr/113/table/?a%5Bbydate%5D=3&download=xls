--- v0 (2026-05-05)
+++ v1 (2026-06-25)
@@ -106,163 +106,163 @@
   <si>
     <t>2.1.4.4.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Enforcement of Decisions (registration number 5660 dated June 14, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією Міністерства юстиції України проект Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проекту Закону. Станом на 13.01.2025 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
+    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 13.04.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.4.2</t>
   </si>
   <si>
     <t>Ensuring the connection of banks to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>протягом шести місяців з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>State Enterprise "National Information Systems"</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Justice of Ukraine,
 National Bank of Ukraine </t>
   </si>
   <si>
     <t>100 percent of banks have been connected to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>За інформацією ДП "Національні інформаційні системи" нормами Порядку автоматизованого арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг з обслуговування рахунків, затвердженого наказом Міністерства юстиції України від 16.04.2019 № 1203/5 та зареєстрованого в Міністерстві юстиції України 16 квітня 2019 року за № 399/33370 передбачено, що в рамках інформаційної взаємодії між державними / приватними виконавцями та надавачами платіжних послуг можуть здійснюватися такі процедури:
 1) прийняття до виконання надавачами платіжних послуг запитів органів державної виконавчої служби / приватних виконавців на отримання інформації стосовно наявності та стану рахунків боржника;
 2) прийняття до виконання надавачами платіжних послуг постанов виконавця про арешт / зняття з арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг у формі електронного документа;
 3) взаємодія виконавців з надавачами платіжних послуг під час визначення поточного рахунку боржника - фізичної особи в банку для здійснення видаткових операцій, а також при припиненні дії такої постанови.
 Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на грудень 2025 року існує 112 банківських установ, 52 з яких знаходяться в стані ліквідації.
-ДП "Національні інформаційні системи" повідомило, станом на грудень 2025 року та відповідно до заяв надавачів платіжних послуг ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 29 надавачів платіжних послуг, 16 з яких працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, а 4 здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови.
-З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на грудень 2025 року захід виконано частково.</t>
+ДП "Національні інформаційні системи" повідомило, cтаном на березень 2026 року та відповідно до заяв надавачів платіжних послуг  ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 29 надавачів платіжних послуг, із них в тому числі 17 надавачів працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, також 6 установ здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови.
+З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на березень 2026 року захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) implements efficient and effective judicial control over the enforcement of court decisions;
 2) implements effective procedures for determining or changing the method or procedure of enforcement of decisions unrelated to property;
 3) improves the procedure of enforcement of decisions that obligate the debtor to act or refrain from acting in a certain way;
 4) revises and revokes unjustified moratoriums on the enforcement of decisions in which state-owned enterprises are named as debtors;
 5) improves the procedure for enforcement of decisions of international arbitration courts in Ukraine.</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>21 листопада 2024 року було прийнято Закон України № 4094-IX "Про внесення змін до деяких законодавчих актів України щодо удосконалення положень про судовий контроль за виконанням судових рішень", яким було внесено зміни до Господарського процесуального кодексу України, Цивільного процесуального кодексу України, Кодексу адміністративного судочинства України та інших законодавчих актів, зокрема:
 - встановлено право суду під час здійснення судового контролю за виконанням судового рішення стягнути в дохід державного бюджету з відповідача, боржника чи їх керівників (якщо відповідачем, боржником є юридична особа) штраф у сумі від двадцяти до сорока розмірів прожиткового мінімуму для працездатних осіб;
 - передбачено, що невиконання боржником судового рішення про зобов’язання вчинити певні дії щодо майна стягувача або майна, присудженого на користь стягувача, протягом двох місяців з дня винесення постанови про відкриття виконавчого провадження за заявою стягувача є самостійною підставою для зміни способу і порядку виконання такого судового рішення шляхом стягнення з боржника суми вартості відповідного майна, крім випадків, коли стягувач перешкоджає провадженню виконавчих дій, вартість майна неможливо визначити або майно відповідно до закону не може оцінюватися;
 - впроваджено інститут подання боржником звіту про виконання рішення у спорах немайнового характеру. Суд розглядає звіт про виконання судового рішення протягом десяти днів з дня його надходження в порядку письмового провадження, а за ініціативою суду чи клопотанням сторін - у судовому засіданні. За наслідками розгляду звіту боржника суд постановляє ухвалу про прийняття або відмову у прийнятті звіту. У разі постановлення ухвали про відмову у прийнятті звіту суд застосовує до боржника захід процесуального примусу у виді штрафу, а також додатково може встановити новий строк для подання звіту. 
-Станом на 30.06.2025 у Верховній Раді України зареєстровано проект Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроект № 5660).
-Так, законопроект № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
+Станом на 30.06.2025 у Верховній Раді України зареєстровано проєкт Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроєкт № 5660).
+Так, законопроєкт № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
 - встановлення нових особливих порядків виконання, зокрема, рішення про відібрання дитини; рішення про повернення дитини в державу постійного проживання; рішення про витребування майна, передача стягувачу майна; рішення про витребування доказів; рішення про забезпечення позову; рішення про оплатне вилучення майна. 
 Отже, зазначені вище акти забезпечують лише часткове виконання заходу 2.1.4.4.3. 
-Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв.
-[...1 lines deleted...]
-Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроекту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроектом № 5660.</t>
+Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
+Однак у межах щоквартального моніторингу за 1 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
+Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроєкту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроєктом № 5660.</t>
   </si>
   <si>
     <t>2.1.4.4.4</t>
   </si>
   <si>
     <t>Implementing a Unified State Register of Enforcement Documents taking into account the architecture requirements for subsequent application of data array technologies</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents that factors in the architecture requirements for the application of data array analysis technologies has been put into commercial operation.</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України, за 4 квартал 2023 року:
 1) для забезпечення впровадження Єдиного державного реєстру виконавчих документів (далі – ЄДРВД) та ураховуючи відсутність бюджетних асигнувань за цим напрямом, ДСА України залучено, в рамках надання міжнародної технічної допомоги, Проект Європейського Союзу «Підтримка реформ та цифровізації сектору юстиції України» (Проект ЄС «Право-Justice II»);
 2) за результатами проведеного тендеру між Проектом ЄС «Право-Justice II» та ТОВ «Комп’ютерні інформаційні технології» укладено Договір № 23-М42 від 03.07.2023 щодо розробки ЄДРВД;
 3) ТОВ «Комп’ютерні інформаційні технології» підготовлено технічне завдання на розробку ЄДРВД згідно з першим етапом робіт на виконання вказаного договору;
 4) ДСА України 01 вересня 2023 року погоджено проект технічного завдання на розробку ЄДРВД;
 5) розробником листом від 26.12.2023 поінформовано про завершення створення зразка ЄДРВД, який призначений для дослідної експлуатації;
 6) ДСА України опрацьовано надіслані виконавцем: 
 - загальний опис програмного забезпечення; програма та методика попередніх випробувань;
 - протокол проведення попередніх випробувань;
 - інструкцію з розгортання та відновлення у разі збоїв;
 - інструкцію користувача та інструкція адміністратора.
 У 1 кварталі 2024 року ДСА України повідомила, що Проектом ЄС «Право – Justice» 22 квітня 2024 року було передано документи, які підтверджують передачу майнових прав інтелектуальної власності, у тому числі виключних. У 2 кварталі 2024 року інформації щодо прогресу виконання заходу не надійшло.
 У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС "Право-Justice" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
 У 4 кварталі 2024 році ДСА України повідомила, що надана раніше інформація залишається актуальною. З цього випливає, що у межах звітного періоду Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію.
 У 1 кварталі 2025 році ДСА України повідомила, що ДП "Інформаційні судові системи" отримано від Проєкту ЄС "Право-Justice" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС "Право-Justice" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД. 
 У 2 кварталі 2025 року головний виконавець заходу повідомив, що ДСА України продовжується пошук донорів для здійснення допомоги у впровадженні заходів передбачених Дорожньою картою. У випадку відсутності в подальшому міжнародно-технічної допомоги ДСА України будуть ініційовані зміни до Дорожньої карти які скорегують строки та джерела фінансування.
 У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за кодом економічної класифікації видатків (КЕКВ) 3160 "Придбання землі та нематеріальних активів" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком "Єдиний державний реєстр виконавчих документів" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд".
-У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025  № PR PJ-2024 C.2.4.1-01).
-З огляду на те, що Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію та на сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання ДАП у 4 кварталі 2025 року вимушені констатувати, що захід не виконано.</t>
+У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+З огляду на те, що відповідно до наданої у попередніх кварталах інформації Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>