--- v1 (2026-06-25)
+++ v2 (2026-08-19)
@@ -106,162 +106,165 @@
   <si>
     <t>2.1.4.4.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Enforcement of Decisions (registration number 5660 dated June 14, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 13.04.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
+    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 14.07.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.4.2</t>
   </si>
   <si>
     <t>Ensuring the connection of banks to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>протягом шести місяців з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>State Enterprise "National Information Systems"</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Justice of Ukraine,
 National Bank of Ukraine </t>
   </si>
   <si>
     <t>100 percent of banks have been connected to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>За інформацією ДП "Національні інформаційні системи" нормами Порядку автоматизованого арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг з обслуговування рахунків, затвердженого наказом Міністерства юстиції України від 16.04.2019 № 1203/5 та зареєстрованого в Міністерстві юстиції України 16 квітня 2019 року за № 399/33370 передбачено, що в рамках інформаційної взаємодії між державними / приватними виконавцями та надавачами платіжних послуг можуть здійснюватися такі процедури:
 1) прийняття до виконання надавачами платіжних послуг запитів органів державної виконавчої служби / приватних виконавців на отримання інформації стосовно наявності та стану рахунків боржника;
 2) прийняття до виконання надавачами платіжних послуг постанов виконавця про арешт / зняття з арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг у формі електронного документа;
 3) взаємодія виконавців з надавачами платіжних послуг під час визначення поточного рахунку боржника - фізичної особи в банку для здійснення видаткових операцій, а також при припиненні дії такої постанови.
-Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на грудень 2025 року існує 112 банківських установ, 52 з яких знаходяться в стані ліквідації.
-[...1 lines deleted...]
-З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на березень 2026 року захід виконано частково.</t>
+Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на червень 2026 року існує 112 банківських установ, 53 з яких знаходяться в стані ліквідації.
+ДП "Національні інформаційні системи" повідомило, cтаном на червень 2026 року та відповідно до заяв надавачів платіжних послуг  ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 30 надавачів платіжних послуг, із них в тому числі 17 надавачів працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, також 6 установ здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови. 
+З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на червень 2026 року захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) implements efficient and effective judicial control over the enforcement of court decisions;
 2) implements effective procedures for determining or changing the method or procedure of enforcement of decisions unrelated to property;
 3) improves the procedure of enforcement of decisions that obligate the debtor to act or refrain from acting in a certain way;
 4) revises and revokes unjustified moratoriums on the enforcement of decisions in which state-owned enterprises are named as debtors;
 5) improves the procedure for enforcement of decisions of international arbitration courts in Ukraine.</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>21 листопада 2024 року було прийнято Закон України № 4094-IX "Про внесення змін до деяких законодавчих актів України щодо удосконалення положень про судовий контроль за виконанням судових рішень", яким було внесено зміни до Господарського процесуального кодексу України, Цивільного процесуального кодексу України, Кодексу адміністративного судочинства України та інших законодавчих актів, зокрема:
 - встановлено право суду під час здійснення судового контролю за виконанням судового рішення стягнути в дохід державного бюджету з відповідача, боржника чи їх керівників (якщо відповідачем, боржником є юридична особа) штраф у сумі від двадцяти до сорока розмірів прожиткового мінімуму для працездатних осіб;
 - передбачено, що невиконання боржником судового рішення про зобов’язання вчинити певні дії щодо майна стягувача або майна, присудженого на користь стягувача, протягом двох місяців з дня винесення постанови про відкриття виконавчого провадження за заявою стягувача є самостійною підставою для зміни способу і порядку виконання такого судового рішення шляхом стягнення з боржника суми вартості відповідного майна, крім випадків, коли стягувач перешкоджає провадженню виконавчих дій, вартість майна неможливо визначити або майно відповідно до закону не може оцінюватися;
 - впроваджено інститут подання боржником звіту про виконання рішення у спорах немайнового характеру. Суд розглядає звіт про виконання судового рішення протягом десяти днів з дня його надходження в порядку письмового провадження, а за ініціативою суду чи клопотанням сторін - у судовому засіданні. За наслідками розгляду звіту боржника суд постановляє ухвалу про прийняття або відмову у прийнятті звіту. У разі постановлення ухвали про відмову у прийнятті звіту суд застосовує до боржника захід процесуального примусу у виді штрафу, а також додатково може встановити новий строк для подання звіту. 
 Станом на 30.06.2025 у Верховній Раді України зареєстровано проєкт Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроєкт № 5660).
 Так, законопроєкт № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
 - встановлення нових особливих порядків виконання, зокрема, рішення про відібрання дитини; рішення про повернення дитини в державу постійного проживання; рішення про витребування майна, передача стягувачу майна; рішення про витребування доказів; рішення про забезпечення позову; рішення про оплатне вилучення майна. 
 Отже, зазначені вище акти забезпечують лише часткове виконання заходу 2.1.4.4.3. 
-Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
-Однак у межах щоквартального моніторингу за 1 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
+Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. 
+У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що проєкт Звіту листом Мін’юсту від 19.05.2026 № 72346/87276-30-26/11.6.1 надіслано для опрацювання, висловлення пропозицій і зауважень до заінтересованих центральних органів виконавчої влади, установ та організацій (строк виконання до 12 червня 2026 року). Відповідні пропозиції узагальнені та надіслані команді консультантів для доопрацювання проєкту Звіту та здійснення розробки проєкту дорожньої карти в рамках фази II Проєкту листом від 02.07.2026 № 98152/92247-30-26/11.6.1.
+Однак у межах щоквартального моніторингу за 2 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
 Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроєкту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроєктом № 5660.</t>
   </si>
   <si>
     <t>2.1.4.4.4</t>
   </si>
   <si>
     <t>Implementing a Unified State Register of Enforcement Documents taking into account the architecture requirements for subsequent application of data array technologies</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents that factors in the architecture requirements for the application of data array analysis technologies has been put into commercial operation.</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України, за 4 квартал 2023 року:
 1) для забезпечення впровадження Єдиного державного реєстру виконавчих документів (далі – ЄДРВД) та ураховуючи відсутність бюджетних асигнувань за цим напрямом, ДСА України залучено, в рамках надання міжнародної технічної допомоги, Проект Європейського Союзу «Підтримка реформ та цифровізації сектору юстиції України» (Проект ЄС «Право-Justice II»);
 2) за результатами проведеного тендеру між Проектом ЄС «Право-Justice II» та ТОВ «Комп’ютерні інформаційні технології» укладено Договір № 23-М42 від 03.07.2023 щодо розробки ЄДРВД;
 3) ТОВ «Комп’ютерні інформаційні технології» підготовлено технічне завдання на розробку ЄДРВД згідно з першим етапом робіт на виконання вказаного договору;
 4) ДСА України 01 вересня 2023 року погоджено проект технічного завдання на розробку ЄДРВД;
 5) розробником листом від 26.12.2023 поінформовано про завершення створення зразка ЄДРВД, який призначений для дослідної експлуатації;
-6) ДСА України опрацьовано надіслані виконавцем: 
+6) ДСА України опрацьовано надіслані виконавцем:
 - загальний опис програмного забезпечення; програма та методика попередніх випробувань;
 - протокол проведення попередніх випробувань;
 - інструкцію з розгортання та відновлення у разі збоїв;
 - інструкцію користувача та інструкція адміністратора.
 У 1 кварталі 2024 року ДСА України повідомила, що Проектом ЄС «Право – Justice» 22 квітня 2024 року було передано документи, які підтверджують передачу майнових прав інтелектуальної власності, у тому числі виключних. У 2 кварталі 2024 року інформації щодо прогресу виконання заходу не надійшло.
-У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС "Право-Justice" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
+У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
 У 4 кварталі 2024 році ДСА України повідомила, що надана раніше інформація залишається актуальною. З цього випливає, що у межах звітного періоду Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію.
-У 1 кварталі 2025 році ДСА України повідомила, що ДП "Інформаційні судові системи" отримано від Проєкту ЄС "Право-Justice" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС "Право-Justice" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД. 
+У 1 кварталі 2025 році ДСА України повідомила, що ДП ""Інформаційні судові системи"" отримано від Проєкту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС ""Право-Justice"" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС ""Право-Justice"" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД.
 У 2 кварталі 2025 року головний виконавець заходу повідомив, що ДСА України продовжується пошук донорів для здійснення допомоги у впровадженні заходів передбачених Дорожньою картою. У випадку відсутності в подальшому міжнародно-технічної допомоги ДСА України будуть ініційовані зміни до Дорожньої карти які скорегують строки та джерела фінансування.
-У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за кодом економічної класифікації видатків (КЕКВ) 3160 "Придбання землі та нематеріальних активів" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком "Єдиний державний реєстр виконавчих документів" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд".
-У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 ""Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя"" за кодом економічної класифікації видатків (КЕКВ) 3160 ""Придбання землі та нематеріальних активів"" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком ""Єдиний державний реєстр виконавчих документів"" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем ""Електронний кабінет"", ""Електронний суд"".
+У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС ""Право-Justice"" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
 З огляду на те, що відповідно до наданої у попередніх кварталах інформації Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>