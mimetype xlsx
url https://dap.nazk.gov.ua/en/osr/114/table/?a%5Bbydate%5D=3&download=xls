--- v0 (2026-05-05)
+++ v1 (2026-06-25)
@@ -238,76 +238,77 @@
     <t>Вища рада правосуддя повідомила, що на виконання вимог ДАП 30 квітня 2024 року було проведено за участю представників Державної судової адміністрації України, Ради суддів України, Програми (USAID) «Справедливість для всіх», Проекту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» обговорення запропонованих проектів нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів з урахуванням отриманих, зокрема від судів, зауважень та пропозицій. 
 Учасники обговорення досягли згоди, що проекти нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів потребують ґрунтовного доопрацювання, зокрема із проведенням досліджень у розрізі окремих питань.
 У 3 кварталі 2024 року Вища рада правосуддя повідомила, що 6 серпня 2024 року рішенням № 2395/0/15-24 утворила робочу групу для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України разом з Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ) у складі членів Вищої ради правосуддя, представників Верховного Суду, Державної судової адміністрації України, Ради суддів України. 
 У 4 кварталі 2024 року Вища рада правосуддя повідомила, що робочою групою для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України підготовлено інформацію щодо 5 пілотних судів та Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ), на базі яких здійснюється відповідний аналіз статистичної, аналітичної, кадрової інформації.
 У 1 кварталі 2025 року Вища рада правосуддя повідомила, що за результатами опрацювання наданої Робочою групою для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України статистичної, аналітичної, кадрової інформації щодо 5 пілотних судів, Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ) у лютому 2025 року підготовлено проект Звіту «Оцінка та діагностика для підвищення ефективності та якості системи правосуддя в Україні за особливих обставин та в довгостроковій перспективі». Наразі проект Звіту опрацьовується членами Робочої групи та представниками 5 пілотних судів.
 У 2 кварталі 2025 року Вища рада правосуддя повідомила, що 10 червня 2025 року ДСА України підготовлено та надіслано до ВРП актуалізовані проекти нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів.
 У 3 кварталі 2025 року Вища рада правосуддя повідомила, що рішенням Вищої ради правосуддя від 30.09.2025 року № 2015/0/15-25 "Про затвердження нормативів кадрового, фінансового та матеріально-технічного забезпечення судів, а також Методики розрахунку чисельності суддів судів першої та апеляційної інстанцій та Методики розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій" затверджено Нормативи кадрового забезпечення судів,  Нормативи фінансового забезпечення судів, Нормативи матеріально-технічного забезпечення судів,  Методику розрахунку чисельності суддів судів першої та апеляційної інстанцій, Методику розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій. Оприлюднено Нормативи кадрового забезпечення судів, Нормативи фінансового забезпечення судів, Нормативи матеріально-технічного забезпечення судів, Методику розрахунку чисельності суддів судів першої та апеляційної інстанцій та Методику розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій на офіційному веб-сайті Вищої ради правосуддя за посиланням: https://hcj.gov.ua/doc/doc/54771.
 Таким чином, у межах щоквартального моніторинг устану виконання заходів ДАП за 3 квартал 2025 року, можемо констатувати, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.4.5.5</t>
   </si>
   <si>
     <t>Drafting the Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria, particularly taking into account the standards of staffing, funding, logistics, and supply of other resources for courts</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>The draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been developed and publicized.</t>
   </si>
   <si>
-    <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів. 
-Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проекту. Головний виконавець не надав відомостей про оприлюднення відповідного проекту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
+    <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів.
+Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проєкту. Головний виконавець не надав відомостей про оприлюднення відповідного проєкту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.4.5.6</t>
   </si>
   <si>
     <t>Holding consultations on the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria with the participation of the High Council of Justice, the State Judicial Administration, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects; obtaining expert opinions</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>At least one discussion of the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been conducted with the participation of representatives of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects.</t>
   </si>
   <si>
     <t>За інформацією, наданою головним виконавцем, рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)». До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.
-Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн). 
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом жовтня - грудня 2025 року обговорення, у межах щоквартального моніторингу стану виконання заходів ДАП за IV квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн).
+Крім того, головний виконавець повідомив, що листом від 29 січня 2026 року № 2114/0/9-26 Вища рада правосуддя надіслала ДСА України пропозиції, зауваження, рекомендації апеляційних судів, Ради суддів України, Вищої кваліфікаційної комісії суддів України, міжнародних партнерів щодо проєкту зазначеного Регламенту з метою їх всебічного аналізу та висловила прохання забезпечити їх розгляд і, за умови доцільності внесення змін, надіслати до Вищої ради правосуддя узагальнені та обґрунтовані пропозиції щодо Регламенту для підвищення прозорості й ефективності бюджетного планування та розподілу ресурсів у системі ДСА України. За результатами опрацювання відповідних пропозицій, зауважень та рекомендацій ДСА України у листі від 6 лютого 2026 року № 11-2666/26 повідомила, що Регламент відповідає вимогам чинного бюджетного й фінансового законодавства та наразі не потребує внесення змін.
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.7</t>
   </si>
   <si>
     <t>Revising and approving the Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria, and publicizing it</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>The Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been approved and publicized.</t>
   </si>
   <si>
     <t>Рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)».
 До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">