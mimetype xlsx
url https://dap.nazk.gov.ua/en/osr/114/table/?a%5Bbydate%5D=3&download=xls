--- v1 (2026-06-25)
+++ v2 (2026-08-16)
@@ -262,53 +262,56 @@
   <si>
     <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів.
 Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проєкту. Головний виконавець не надав відомостей про оприлюднення відповідного проєкту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.4.5.6</t>
   </si>
   <si>
     <t>Holding consultations on the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria with the participation of the High Council of Justice, the State Judicial Administration, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects; obtaining expert opinions</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>At least one discussion of the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been conducted with the participation of representatives of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects.</t>
   </si>
   <si>
     <t>За інформацією, наданою головним виконавцем, рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)». До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.
-Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн).
-[...1 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+31 грудня 2025 року Вища рада правосуддя звернулася до Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні, а також Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» із листами, в яких запропонувала надати експертні висновки щодо Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів, затвердженого рішенням Вищої ради правосуддя від 27 грудня 2025 року № 2813/0/15-25 (далі – Регламент), які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та, за потреби, внесення необхідних змін.
+На звернення Вищої ради правосуддя Проєкт «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» у листі від 8 січня 2026 року б/н (вх. № 306/0/8-26) повідомив про підготовку до підтримки проведення комплексного функціонального аудиту Державної судової адміністрації України (далі – ДСА України), який планується здійснити до другого кварталу 2026 року. Відповідно, аналіз Регламенту має бути включеним як складова зазначеного аудиту.
+Листом від 29 січня 2026 року № 2114/0/9-26 Вища рада правосуддя надіслала ДСА України пропозиції, зауваження, рекомендації апеляційних судів, Ради суддів України, Вищої кваліфікаційної комісії суддів України, міжнародних партнерів щодо проєкту зазначеного Регламенту з метою їх всебічного аналізу та висловила прохання забезпечити їх розгляд і, за умови доцільності внесення змін, надіслати до Вищої ради правосуддя узагальнені та обґрунтовані пропозиції щодо Регламенту для підвищення прозорості й ефективності бюджетного планування та розподілу ресурсів у системі ДСА України.
+За результатами опрацювання відповідних пропозицій, зауважень та рекомендацій ДСА України у листі від 6 лютого 2026 року № 11-2666/26 повідомила, що Регламент відповідає вимогам чинного бюджетного й фінансового законодавства та наразі не потребує внесення змін.
+У 2 кварталі 2026 року головний виконавець повідомив, що 27 травня 2026 року Вища рада правосуддя повторно звернулася до Міжнародної організації права розвитку (МОПР) в Україні, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» та Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» із листами, в яких запропонувала надати експертні висновки щодо Регламенту, які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та забезпечення його відповідності кращим європейським практикам. Міжнародна організація права розвитку (МОПР) в Україні у листі від 2 червня 2026 року № 26/086 повідомила про розгляд нею можливості започаткування проєкту міжнародної технічної допомоги, спрямованого, з-поміж іншого, на підтримку проведення функціонального аудиту ДСА України, передбаченого Дорожньою картою з питань верховенства права, схваленою розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р. У разі початку його впровадження МОПР матиме змогу забезпечити цілісне та методологічне узгоджене опрацювання Регламенту як складової такого аудиту, що дозволить досягти повноти та внутрішньої узгодженості рекомендацій.
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення публічної дискусії з метою обговорення проекту акта у форматі офлайн чи онлайн). З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, а Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.7</t>
   </si>
   <si>
     <t>Revising and approving the Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria, and publicizing it</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>The Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been approved and publicized.</t>
   </si>
   <si>
     <t>Рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)».
 До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">