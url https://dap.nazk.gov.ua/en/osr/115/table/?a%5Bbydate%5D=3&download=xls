--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -135,78 +135,78 @@
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти не відбулося. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Drafting laws on the creation, reorganization, or liquidation of local courts, taking into account the recommendations given in the analytical report indicated in subclause 2.1.4.6.1</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Office of the President of Ukraine</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Захід 2.1.4.6.3 передбачає розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.   
-[...1 lines deleted...]
-З огляду на відсутність відомостей про розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>