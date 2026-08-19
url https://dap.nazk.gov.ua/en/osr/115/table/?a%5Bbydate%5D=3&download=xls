--- v1 (2026-06-27)
+++ v2 (2026-08-19)
@@ -135,78 +135,78 @@
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 2 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Drafting laws on the creation, reorganization, or liquidation of local courts, taking into account the recommendations given in the analytical report indicated in subclause 2.1.4.6.1</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Office of the President of Ukraine</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
-Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
-З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 3-1 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022. Крім того, у частині 1 статті 10 Закону України "Про правовий режим воєнного стану" встановлено, що у  період дії воєнного стану не можуть бути припинені повноваження судів. 
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу, визначений у Державній антикорупційній програмі на 2023-2030, настав, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>