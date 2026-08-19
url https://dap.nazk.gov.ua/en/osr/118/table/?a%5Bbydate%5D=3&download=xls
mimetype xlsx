--- v0 (2026-06-17)
+++ v1 (2026-08-19)
@@ -137,51 +137,51 @@
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.5.2.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Law of Ukraine On Prosecutorial Authorities to improve the disciplinary procedure through:
 1) optimizing the grounds for disciplinary liability of prosecutors; 
 2) providing clear definitions of disciplinary misconduct by prosecutors and observance of the prosecutorial code of ethics by prosecutors;
 3) compiling the list of specific details that must be included in a disciplinary complaint about disciplinary misconduct by a prosecutor, and implementing a mechanism for rejecting a disciplinary complaint;
 4) expanding the list of disciplinary sanctions in order to make them more proportional and effective, as well as stipulating the general conditions for imposing the sanctions, and the circumstances mitigating or aggravating the liability of a prosecutor;
 5) revising the exhaustive list of grounds on which prosecutors can be dismissed, the kinds of disciplinary penalties, and the term within which prosecutors can face disciplinary liability.</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора розробив проект Закону України «Про внесення змін до Закону України «Про прокуратуру» (щодо виконання рекомендацій Групи держав проти корупції та вимог Антикорупційної стратегії на 2021 – 2025 роки в частині удосконалення дисциплінарної процедури стосовно прокурорів)».
 Відповідний законопроект направлено до Кабінету Міністрів України листом від 04.03.2025 № 06/2/1-42ВИХ-25.
-Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке у свою чергу направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертниї коментарів вищезазачений законопроект було доопрацьовано.
+Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке своєю чергою направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертних коментарів вищезазначений законопроект було доопрацьовано.
 Офіс Генерального прокурора інформує, що Міністерством юстиції України вказаний законопроєкт листом від 31.03.2026 № 44271/3299-4-25/11.3.2 надіслано до Кабінету Міністрів України для подальшого внесення на розгляд до Верховної Ради України.
 Водночас з огляду на те, що показник (індикатор) виконання не досягнуто (вищезазначений законопроект не подано до Верховної Ради України), захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>