--- v0 (2026-05-07)
+++ v1 (2026-08-19)
@@ -166,56 +166,57 @@
   <si>
     <t>On September 29, 2023, a public discussion of the report based on the findings of the analytical study specified in subclause 2.1.6.1.1 of the Program took place with the participation of representatives of international and non-governmental organizations, representatives of local self-government bodies. The report was published on the website of the Ministry of Internal Affairs of Ukraine.</t>
   </si>
   <si>
     <t>2.1.6.1.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that appointments to senior positions with the police, which involve performing managerial functions, shall be made exclusively on the terms of a competitive selection process;
 2) defines integrity as one of the criteria to be satisfied by a police officer applying for a senior position;
 3) provides for changes to be made taking into account the recommendations on ways to improve the effectiveness and quality of work of police committees and the selection procedure issued following the analytical study indicated in subclause 2.1.6.1.1.</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. № 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.1.3 додатка 2 до Програми законопроектом має бути встановлено, що «призначення на вищу посаду в поліції, яка передбачає здійснення керівних функцій, здійснюється виключно на умовах конкурсу».
 Змінами до ч. 3 ст. 52 Закону України «Про Національну поліцію», запропонованими у законопроекті від 29.08.2025 № 13716, передбачено, що конкурс на посаду поліцейського обов’язково проводиться «серед кандидатів для призначення на керівні посади згідно з переліком, який затверджується Міністерством внутрішніх справ України». Запропонована редакція абз. 3 ч. 3 ст. 52 Закону України «Про Національну поліцію» містить ризики її тлумачення у спосіб, за якого Міністр внутрішніх справ України визначатиме не перелік керівних посад у поліції як такий, а перелік керівних посад, призначення на які має здійснюватися на умовах конкурсу. Такий підхід, на думку Національного агентства, істотно звужує потенціал закладеної в Програму реформи добору на керівні посади в поліції, до того ж надаючи керівнику МВС нічим не регламентовану дискрецію щодо виокремлення серед керівних посад тих, призначення на які має здійснюватися на засадах конкурсу.
 До того ж згідно з положеннями п.п. 2 п. 2.1.6.1.3 додатка 2 до Програми, законопроектом має бути визначено, що доброчесність є одним із критеріїв, яким повинен відповідати поліцейський, який претендує на зайняття вищої посади.
 Отже, з огляду на зміст Програми критерій доброчесності мав би бути імплементований в процедури проведення:
 а) конкурсу на посаду, яка передбачає здійснення керівних функцій;
 б) добору на вищу посаду в порядку атестування, передбаченого п. 1 ч. 2 ст. 57 Закону України «Про Національну поліцію».
 Натомість законопроектом прямо передбачено впровадження оцінки доброчесності лише щодо процедури атестування (зміна до абз. 1 ч. 1 ст. 57 Закону України «Про Національну поліцію»), яка з урахуванням інших змін, передбачених законопроектом, не поширюється на добір на вищі посади в поліції, що передбачають здійснення керівних функцій.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>