--- v0 (2026-05-07)
+++ v1 (2026-08-20)
@@ -114,56 +114,57 @@
 4) an interview as a method of evaluation of managerial competencies shall be conducted only for police officers in managerial positions by a committee at least 25 percent of whose members are representatives of the public;
 5) the evaluation rating of police officers and the recommendations of the electronic evaluation system must be considered when approving managerial and staffing decisions at the National Police, including with respect to awarding additional kinds of monthly allowances, bonuses.</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.3.1 додатка 2 до Програми у рамках процедури атестування поліцейських законопроект від 29.08.2025 № 13716 мав би додатково до наявних впровадити такий критерій оцінювання, як результативність роботи, водночас відповідні пропозиції у ньому відсутні.
 Крім того, вимоги п.п. 2, 3, 5 п. 2.1.6.3.1 додатка 2 до Програми про проведення оцінювання ефективності поліцейського в рамках атестування в електронній системі управління персоналом, про оприлюднення узагальнених результатів оцінювання ефективності поліцейських, а також про врахування результатів атестування під час ухвалення управлінських кадрових рішень поширено лише на процедуру атестування поліцейських, які обіймають керівні посади.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.6.3.6</t>
   </si>
   <si>
     <t>Arranging an analytical study focused on the prospects of improvement of the staffing policy and changes in the conditions of remuneration of police officers with a view to enhancing the competitive ability of police service in the labor market, including proposals regarding justified options of resolution of the policemen’s low salary</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>