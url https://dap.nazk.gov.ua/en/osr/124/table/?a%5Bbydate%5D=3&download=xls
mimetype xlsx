--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -106,51 +106,51 @@
   <si>
     <t>2.1.7.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law under which law enforcement officers can be dismissed following a binding court decision to hold them administratively or criminally liable for committing corruption or a corruption-related offense, which imposed a penalty or punishment on the officer in the form of a prohibition from filling positions or engaging in activities involving the performance of the functions of state or local self-government</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Здійснюється підготовка зазначеного законопроекту. 
+    <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>