--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$5</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -107,147 +107,166 @@
     <t>2.2.2.1.1</t>
   </si>
   <si>
     <t>Supporting the consideration in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law) of the Draft Law of Ukraine On the Fundamental Principles of State Oversight (Control) (registration number 5837 dated August 5, 2021)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>В межах інформування щодо стану виконання заходу у ІІ-IV кварталах 2023, І-IV кварталах 2024 та І-ІІ кварталах 2025 року Мінекономіки було повідомлено про здійснення супроводження проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 5837 від 5 серпня 2021 р.). 8 жовтня 2024 року проєкт було прийнято Верховною Радою України у першому читанні за основу.  За рішенням Комітету Верховної Ради України з питань економічної політики зазначений проєкт Закону було внесено на розгляд у другому читанні, проте 21 серпня 2025 р. його було відхилено та знято з розгляду.
-Звітуючи про виконання заходу у ІІІ кварталі 2025, Мінекономіки повідомило про супроводження у Верховній Раді України проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), внесеного народними депутатами України Наталухою Д. А. та іншими. 1 жовтня 2025 Мінекономіки взято участь у засіданні Комітету з питань інтеграції України до Європейського Союзу, на якому Комітетом розглянуто зазначений проєкт Закону. 7 жовтня 2025 проєкт Закону прийнято у першому читанні за основу. 
+Звітуючи про виконання заходу у ІІІ кварталі 2025, Мінекономіки повідомило про супроводження у Верховній Раді України проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), внесеного народними депутатами України Наталухою Д. А. та іншими. 1 жовтня 2025 Мінекономіки взято участь у засіданні Комітету з питань інтеграції України до Європейського Союзу, на якому Комітетом розглянуто зазначений проєкт Закону. 7 жовтня 2025 проєкт Закону прийнято у першому читанні за основу.
+Слід зазначити, що порівняння положень відхиленого законопроєкту № 5837 від 5 серпня 2021 р. та законопроєкту № 14030 від 11 вересня 2025 р. свідчить про їхню спрямованість на регулювання аналогічного предмета та концептуальну подібність запропонованих підходів регулювання. Зокрема, законопроєкт № 14030 за своєю структурою та основними положеннями значною мірою відтворює положення законопроєкту № 5837. Тому під час моніторингу цього заходу буде враховано вжиті Мінекономіки заходи щодо супроводження проєкту Закону №14030 від 11.09.2025. 
 Звітуючи про виконання заходу у IV кварталі 2025 року, Мінекономіки повідомляє, що 11.12.2025 Комітетом Верховної Ради України з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Представники Мінекономіки брали участь у цьому засіданні Комітету.
 Звітуючи про виконання заходу у І кварталі 2026 року, Мінекономіки повідомляє, що 30.01.2026 та 03.03.2026 Комітетом Верховної Ради України з питань економічного розвитку повторно прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону України про основні засади державного нагляду (контролю) (реєстр. № 14030) прийняти в другому читанні та в цілому з техніко-юридичними правками. Листами Мінекономіки від 24.12.2025 № 3632-01/90461-01 та від 19.02.2026 № 3632-01/17381-01 надано перелік підзаконних нормативно-правових актів, необхідних для забезпечення реалізації положень проєкту Закону України «Про основні засади державного нагляду (контролю)» (реєстр. № 14030) у разі набуття ним статусу Закону.
-З огляду на те, що зазначений проєкт (р.н.14030 від 11.09.2025) містить основні положення проєкту Закону України “Про основні засади державного нагляду (контролю)” (р.н. 5837 від 5 серпня 2021 р.), участь Мінекономіки у його супроводженні свідчить про наявність прогресу у виконанні заходу.
+З огляду на те, що зазначений проєкт (р.н.14030 від 11.09.2025) містить основні положення проєкту Закону України “Про основні засади державного нагляду (контролю)” (р.н. 5837 від 5 серпня 2021 р.), участь Мінекономіки у його супроводженні свідчив про наявність прогресу у виконанні заходу.
 Варто зазначити, що показником виконання заходу визначено "закон підписано Президентом України". 
-Станом на останній день звітного періоду, тобто 31 березня 2026 року, такий показник не досягнуто, оскільки законопроєкт (р.н.14030 від 11.09.2025) перебував на етапі другого читання у Верховній Раді України. 
-[...3 lines deleted...]
-    <t>Partially implemented</t>
+Відповідно до інформації, розміщеної на офіційному веб-сайті Верховної Ради України, 08.04.2026 закон було прийнято, 21.04.2026 закон повернуто з підписом від Президента України, відтак показник виконання цього заходу досягнуто.
+Оскільки протягом  строку виконання заходу Мінекономіки здійснювалось супроводження спочатку проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 5837 від 5 серпня 2021 р, а надалі проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), який містить ключові положення законопроекту №5837 від 05.08.2021, захід є виконаним.</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.2.1.2</t>
   </si>
   <si>
     <t>Developing and submitting to the Cabinet of Ministers of Ukraine the draft Methodology of Assessment of the Effectiveness of State Oversight (Control)</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>The Methodology has been approved.</t>
   </si>
   <si>
     <t>Мінекономіки розробило проєкт постанови Кабінету Міністрів України «Про затвердження Методики оцінки ефективності державного нагляду (контролю)», який листом від 13.11.2024 № 3632-01/81105-01 був направлений Кабінету Міністрів України.
 Проєкт був розглянутий 23.12.2024 на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності та повернуто Мінекономіки з огляду, зокрема, на такі факти. 
 Відповідно до пункту 3 висновку Секретаріату Кабінету Міністрів України до цього проєкту під час проведення юридичної експертизи встановлено відсутність правової підстави для прийняття зазначеного проєкту, оскільки жодним законодавчим актом не передбачено повноваження Уряду України затверджувати Методику оцінки ефективності державного нагляду (контролю). За відсутності правової підстави Кабінет Міністрів України не може прийняти цю Методику.
 Разом з тим, статтею 19 проєкту Закону України «Про основні засади державного нагляду (контролю)» (реєстр. № 14030 від 11.09.2025) до повноважень центрального органу виконавчої влади, що забезпечує формування державної політики з питань нагляду (контролю) у сфері господарської діяльності (Мінекономіки відповідно до Положення про Міністерство економіки, довкілля та сільського господарства України, затвердженого постановою Кабінету Міністрів України від 21.07.2025 № 903), віднесено, зокрема, проведення оцінювання ефективності державного нагляду (контролю) та надання рекомендацій органам державного нагляду (контролю) за результатами його проведення. 
 Таким чином, після прийняття та набрання чинності проектом Закону № 14030 Мінекономіки набуде повноваження щодо оцінювання ефективності державного нагляду (контролю). 
-07 жовтня 2025 проект Закону прийнято Верховною Радою України у першому читанні за основу. 11.12.2025 Комітетом ВРУ з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Станом на останній день звітного періоду, тобто 31 березня 2026 року,  законопроєкт (р.н.14030 від 11.09.2025) перебував на етапі другого читання у Верховній Раді України.
-Оскільки проєкт Методики був повернутий Мінекономіки й без набрання чинності згаданим вище Законом цей проєкт не може бути прийнятий, заходу присвоєно статус «Не виконано».</t>
+07 жовтня 2025 проект Закону прийнято Верховною Радою України у першому читанні за основу. 11.12.2025 Комітетом ВРУ з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Під час моніторингу виконання заходу в ІІ кварталі 2026 року за інформацією, розміщеною на офіційному веб-сайті Верховної Ради України, встановлено, що 08.04.2026 відповідний закон прийнято під номером 4840-IX, 21.04.2026 закон набув чинності.
+ У п.1 ч.6 ст.28 Закону визначено Кабінету Міністрів України протягом шести місяців з дня, наступного за днем опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом; забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
+Оскільки:
+1) первинно СКМУ повернув Мінекономіки проєкт Методики у зв'язку з відсутністю правової підстави для прийняття зазначеного проекту,  
+2) станом на дату звітування щодо стану виконання заходу у ІІ кварталі 2026 року здійснюється приведення підзаконних нормативно-правових актів у відповідність до Закону України №4840-IX від 08.04.2026, 
+показник виконання заходу "Методику затверджено" не досягнуто, відтак заходу присвоєно статус «Не виконано».</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.2.2.1.3</t>
   </si>
   <si>
     <t>Developing the Electronic Risk Management System, which is a component of the Integrated Automated System of State Oversight (Control)</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.2.2.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності законом, зазначеним у підпункті 2.2.2.1.1</t>
   </si>
   <si>
     <t>State Regulatory Service of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance</t>
   </si>
   <si>
     <t>The Electronic Risk Management System has been developed.</t>
   </si>
   <si>
-    <t>Датою початку виконання заходу 2.2.2.1.3. визначено день набрання чинності законом, зазначеним у підпункті 2.2.2.1.1. Станом на І квартал 2026 року набрання чинності законом не відбулось, що свідчить про ненастання й строку виконання заходу 2.2.2.1.3.
-Водночас виконавцем заходу було забезпечно вжиття деяких дій, спрямованих на розроблення Електронної системи управління ризиками.
+    <t>Виконавцем заходу протягом попередніх періодів було забезпечно вжиття деяких дій, спрямованих на розроблення Електронної системи управління ризиками.
 Державна регуляторна служба України (ДРС), звітуючи про хід виконання заходу в ІІ кварталі 2023 року, повідомила, що:
 - 6 червня 2023 року в ДРС проведено нараду, зокрема, за участі менеджера проєкту з розробки Інтегрованої автоматизованої системи державного нагляду (контролю) (ІАС ДНК) – громадської організації «Офіс ефективного регулювання» (BRDO). Нарада була присвячена питанню створення Електронної системи управління ризиками, що є складовою ІАС ДНК.
 - наказом ДРС від 19.06.2023 № 89 створено робочу групу зі створення Електронної системи управління ризиками.
 - ДРС звернулася листом від 23.06.2023 № 2513/20-23 до Мінекономіки з пропозицією залучити ДРС до процесу розробки проекту Методики оцінки ефективності державного нагляду (контролю) (розробка цієї Методики передбачена іншим заходом Державної антикорупційної програми, 2.2.2.1.2, головним і єдиним виконавцем якого є Мінекономіки), оскільки розробка цієї Методики пов’язана із розробкою Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІІІ кварталі 2023 року, ДРС повідомила, що 31 серпня 2023 року проведено засідання робочої групи щодо створення Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІV кварталі 2023 року, ДРС повідомила, що:
 - у жовтні 2023 року ДРС підготовила та надала Мінекономіки пропозиції до проекту Методики оцінки ефективності державного нагляду (контролю) (лист ДРС від 03.10.2023 № 3900/20-23).
 - у листопаді ДРС направили листи до центральних органів виконавчої влади про надання інформації (про збір, облік органом та джерела даних про випадки настання негативних наслідків від провадження господарської діяльності у сфері, за яку орган відповідальний) для підготовки проекту Концепції Електронної системи управління ризиками (лист ДРС від 03.11.2023 № 4370/20-23). Отримано та опрацьовано 26 відповідей.
 - 30 листопада 2023 року проведено чергове засідання робочої групи щодо створення Електронної системи управління ризиками, з питань результатів роботи ІАС ДНК у 2023 році та перспектив на 2024 рік.
 Звітуючи, про хід виконання заходу в І кварталі 2024 року, ДРС повідомила, що:
 - 19.01.2024 відбулося друге засідання Робочої групи щодо створення Електронної системи управління ризиками (протокол від 19.01.2024 № 116-07/1).
 За результатами засідання опрацьовується:
 - проект Концепції створення Електронної системи управління ризиками;
 - зміни до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24.05.2017 № 387;
 - проект постанови Кабінету Міністрів України щодо експериментального проекту про функціонування Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІІ кварталі 2024 року, ДРС повідомила, що:
 - 18.06.2024 відбулося третє засідання Робочої групи щодо створення Електронної системи управління ризиками, за результатами якого членам робочої групи доручено активізувати доопрацювання проекту Концепції створення Електронної системи управління ризиками (протокол від 18.06.2024 № 116-07/3).
 - ДРС підготувала та надіслала до Мінекономіки проект постанови Кабінету Міністрів України «Про внесення змін до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24.05.2017 № 387» (лист ДРС від 19.06.2024 № 2370/20-24).
 - напрацьовується проект постанови Кабінету Міністрів України щодо експериментального проекту про функціонування Електронної системи управління ризиками.
 Національне агентство з питань запобігання корупції не отримало нової інформації від ДРС щодо прогресу виконання цього заходу в ІІІ та ІV кварталах 2024 року.
 Звітуючи, про хід виконання заходу в І кварталі 2025 року, ДРС повідомила, що наказом ДРС від 22.01.2025 № 18 оновлено склад робочої групи щодо створення Електронної системи управління ризиками. 
 Звітуючи про хід виконання заходу у ІІІ кварталі 2025 року, ДРС повідомила. що в рамках виконання пункту 4. б) рішення РНБО від 21.07.2025 «Про запровадження правових і організаційних заходів щодо мораторію на безпідставні перевірки та втручання державних органів у діяльність бізнесу й стимулювання економічного зростання в Україні», введеного в дію Указом Президента України від 21.07.2025 № 538, щодо забезпечення розроблення та реалізації на плановій основі комплексу заходів, спрямованих на впровадження системи управління ризиками у сфері ДНК та запровадження механізму оцінки ефективності діяльності органів ДНК, передбачивши, зокрема, ризик-орієнтований підхід і цифровізацію – ДРС розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24 травня 2017 року № 387», який спрямований на впровадження системи управління ризиками у сфері державного нагляду (контролю) та запровадження механізму оцінки ефективності діяльності органів державного нагляду (контролю) з ризик-орієнтовним підходом та цифровізацією. 
 Проект прийнято на засіданні Уряду (постанова КМУ від 25 вересня 2025 р. № 1189).
 Також в рамках виконання пункту 4. г) зазначеного рішення РНБО щодо забезпечення впровадження в експлуатацію відповідного модуля (управління ризиками) в ІАС ДНК впродовж липня-вересня ДРС проведено контактні зустрічі з ГО «Офіс ефективного регулювання (BRDO)» та представниками ДП «НАІС». ГО «Офіс ефективного регулювання (BRDO)» розроблено «Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК та передано сертифікати ключів «Трембіта» для початку тестування з розробки та впровадження модуля. 
 Листом від 16.09.2025 № 4097/20-25 ДРС звернулася до ДП «НАІС» щодо проведення ними тестування та введення в експлуатацію модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
-Звітуючи про виконання заходу у IV кварталі 2025 року ДРС повідомила, що ДП «НАІС» проведено повне тестування модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК, про що повідомлено ДРС листом ДП «НАІС» від 07.10.2025 № 5273/04-09. 
-[...3 lines deleted...]
-Разом з тим, розроблений «Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК не може вважатися повноцінною Електронною системою управління ризиками, про яку йдеться у змісті заходу, оскільки не забезпечує усіх тих функцій, що передбачені для Електронної системи.
+Звітуючи про виконання заходу у IV кварталі 2025 року ДРС повідомила, що ДП «НАІС» проведено повне тестування модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК, про що повідомлено ДРС листом ДП «НАІС» від 07.10.2025 № 5273/04-09. ЦОВВ поінформовані про введення в експлуатацію "Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику" в ІАС ДНК листом ДРС від 13.10.2025 № 4465/20-25. Технічним адміністратором АІС ДНК є ДП «НАІС», яке на договірній основі між ЦОВВ та ДП «НАІС» розпочато проведення навчань щодо роботи із нововведеннями системи. 
 Звітуючи про виконання заходу у І кварталі 2026 року, ДРС повідомляє, що станом на звітний період додаткові відомості відсутні. ДРС продовжує працювати над концепцією функціонування електронної системи управління ризиками, що є складовою Інтегрованої автоматизованої системи державного нагляду (контролю).
-З огляду на це, заходу присвоєно статус "Виконано частково".</t>
+У ІІ кварталі 2026 р. ДРС пропонує статус заходу «виконано», аргументуючи проведенням заходів щодо розроблення «Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
+За повідомленням ДРС, суть застосування Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику (електронна система управління ризиками) полягає в наступному:
+- планування заходів державного нагляду (контролю) здійснюється в ІАС ДНК відповідно до статті 5 Закону України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності».
+- для формування річних планів органи державного нагляду (контролю) визначають перелік суб’єктів господарювання та сферу нагляду та плановий період. Система автоматично оцінює ризики, формує рейтинг суб’єктів господарювання за ступенем ризику та перелік суб’єктів, які можуть бути включені до планових заходів контролю.
+- на підставі сформованого рейтингу органи державного нагляду (контролю) відбирають суб’єктів господарювання для включення до проєктів річних планів з урахуванням ступеня ризику та нарахованих балів. 
+Оцінюючи повідомлення ДРС, слід зазначити таке.
+1) Датою початку виконання заходу 2.2.2.1.3. визначено день набрання чинності законом, зазначеним у підпункті 2.2.2.1.1.
+У заході 2.2.2.1.1 йдеться про проект Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний номер 5837 від 5 серпня 2021 р.), який до серпня 2025 року перебував на розгляді Верховної Ради України та 21 серпня 2025 року був відхилений та знятий з розгляду. Водночас за результатами моніторингу виконання заходу 2.2.2.1.1 у ІІ квартал 2026 року заходу 2.2.2.1.1. присвоєно статус «виконано» з огляду набрання 24.04.2026 чинності Законом України від 08.04.2026 № 4840-IX «Про основні засади державного нагляду (контролю)» (далі – Закон №4840-ІХ), який містить основні положення законопроекту реєст. № 5837 від 5 серпня 2021 р.
+Відтак датою початку виконання заходу 2.2.2.1.3. слід вважати 24.04.2026.
+Слід звернути увагу, що зміст заходу передбачає розроблення Електронної системи управління ризиками як складової інтегрованої автоматизованої системи державного нагляду (контролю), та, при цьому, початок виконання заходу пов’язується з набранням чинності Законом №4840-IX.
+Відтак захід полягає в розробці електронної системи управління ризиками, що є складовою системи, передбаченої «новим» Законом України «Про основні засади державного нагляду (контролю)», тобто з урахуванням редакції Закону №4840-ІХ - інтегрованої інформаційно-комунікаційної системи державного нагляду (контролю) (далі – ІІКС). При цьому, ІІКС, відповідно до перехідних положень Закону №4840-ІХ, запрацює з дня, наступного за днем оприлюднення на офіційному вебсайті ДРС повідомлення про введення в дію ІКС, але не раніше дня припинення чи скасування воєнного стану в Україні.
+2) Законом України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності» від 05.04.2007 № 877-V, що втратить чинність з введенням в дію №4840-ІХ, передбачено інтегровану автоматизовану систему державного нагляду (контролю) (далі – ІАС ДНК). Станом на зараз, ця система розроблена та функціонує, технічним адміністратором системи є державне підприємство «Національні інформаційні системи», саме в межах цієї системи розроблено описаний ДРС Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику.
+Наведене дає підстави вважати, що Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику виконує деякі функції електронної системи управління ризиками у сфері державного нагляду (контролю).
+Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків, оскільки а) модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840, б) ІІКС буде введено в дію не раніше дня припинення чи скасування воєнного стану в Україні.
+З огляду на, те що:
+- ДРС було вжито вичерпних заходів щодо розроблення Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику, спрямованого на впровадження системи управління ризиками у сфері державного нагляду (контролю);
+- водночас відповідний модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840 та відкладено до дня припинення чи скасування воєнного стану в Україні, заходу присвоєно статус «виконано частково».</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -834,51 +853,51 @@
         <v>41</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q5"/>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="Q3:Q5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>