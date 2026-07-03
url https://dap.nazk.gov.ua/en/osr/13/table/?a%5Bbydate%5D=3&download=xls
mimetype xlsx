--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -106,75 +106,80 @@
   <si>
     <t>1.1.1.1.1</t>
   </si>
   <si>
     <t>Organizing an annual (in the second half of each year) standardized survey on corruption in Ukraine according to the methodology approved by the National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>Findings of the annual standardized survey on corruption in Ukraine have been made public</t>
   </si>
   <si>
-    <t>1. Стандартне опитування щодо корупції в Україні за 2023 рік проведено в ІV кварталі 2023 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні, затвердженою наказом НАЗК від 30.12.2021 №842/21 (у редакції наказу НАЗК від 16.10.2023 №223/23). 21.03.2024 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність». Аналітичний звіт та презентацію матеріалів за результатами соціологічного дослідження опубліковано на офіційному вебсайті НАЗК в розділі «Дослідження корупції». Направлено листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів.  
-[...1 lines deleted...]
-3.У IV кварталі 2025 року проведено польові роботи чергової хвилі стандартного опитування щодо корупції в Україні за оновленою Методикою стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 04.06.2025 №157/25). Дослідження здійснюється за фінансової підтримки EUACI. У січні–лютому 2026 року виконавець робіт здійснює обробку даних за результатами опитування та підготовку звітної документації. Презентацію результатів опитування заплановано провести у березні 2026 року.</t>
+    <t>1. Стандартне опитування щодо корупції в Україні за 2023 рік проведено в ІV кварталі 2023 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні, затвердженою наказом НАЗК від 30.12.2021 №842/21 (у редакції наказу НАЗК від 16.10.2023 №223/23). 21.03.2024 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність». Направлено листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів. 
+2. Стандартне опитування щодо корупції в Україні за 2024 рік проведено в ІV кварталі 2024 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 25.06.2024 №168/24). 24.01.2025 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2024: розуміння, сприйняття, поширеність». Направлено листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів.
+3. Стандартне опитування щодо корупції в Україні за 2025 рік проведено наприкінці 2025 року – у січні 2026 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) відповідно до оновленої Методики стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 04.06.2025 №157/25).
+31 березня 2026 року відбулася презентація результатів соціологічного дослідження «Корупція в Україні 2025: розуміння, сприйняття, поширеність». У заході взяли участь представники державних інституцій, міжнародних і громадських організацій антикорупційного спрямування, а також медіа.
+Усі аналітичні звіти і презентаційні матеріали за результатами вищезазначених досліджень опубліковано на офіційному вебсайті НАЗК у розділі «Дослідження корупції».</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.1.1.2</t>
   </si>
   <si>
     <t>Organizing an expert survey on the assessment of the level of corruption in Ukraine according to the methodology approved by the National Agency, in 2023 and 2025</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Findings of the expert survey on the assessment of the level of corruption in Ukraine have been published</t>
   </si>
   <si>
-    <t>1. Експертне опитування щодо оцінки рівня корупції в Україні за 2023 рік проведено у І кварталі 2024 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) та за методикою, затвердженою наказом Національного агентства з питань запобігання корупції від 06.12.2023 № 281/23. Презентацію результатів експертного опитування «Корупція в Україні 2023: погляд та оцінки експертів» для громадськості та медіа проведено в онлайн-форматі 28.06.2024. 
-2. У IV кварталі 2025 року здійснено підготовчі та організаційні заходи щодо проведення експертного опитування за результатами 2025 року. Зокрема, наказом НАЗК від 18.12.2025 № 362/25 оновлено Методику експертного опитування щодо оцінки рівня корупції в Україні. У період з грудня 2025 року по лютий 2026 року виконавцем робіт з проведення дослідження здійснено польові роботи з опитування респондентів. Дослідження здійснюється за фінансової підтримки Організації з безпеки і співробітництва в Європі (ОБСЄ). Презентацію результатів опитування заплановано провести у квітні 2026 року.</t>
+    <t>1. Експертне опитування щодо оцінки рівня корупції в Україні за 2023 рік проведено у І кварталі 2024 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) та за методикою, затвердженою наказом Національного агентства з питань запобігання корупції від 06.12.2023 № 281/23. Презентацію результатів експертного опитування «Корупція в Україні 2023: погляд та оцінки експертів» для громадськості та медіа проведено в онлайн-форматі 28.06.2024.  
+2. Експертне опитування щодо оцінки рівня корупції в Україні за 2025 рік проведено у період з грудня 2025 року по лютий 2026 року відповідно до оновленої Методики експертного опитування щодо оцінки рівня корупції в Україні (у редакції наказу НАЗК від 18.12.2025 № 362/25).
+Дослідження проведено в межах проєкту «Підтримка розробки ефективних інструментів для запобігання корупції та посилення антикорупційного комплаєнсу в Україні», який реалізується Програмою підтримки ОБСЄ для України у співпраці з НАЗК.
+28 квітня 2026 року відбулася презентація результатів експертного опитування «Корупція в Україні 2025: погляд та оцінки експертів» для представників державних інституцій, міжнародних і громадських організацій антикорупційного спрямування, а також медіа.
+Аналітичні звіти і презентаційні матеріали за результатами досліджень, проведених у 2023 та 2025 роках, розміщено на офіційному вебсайті НАЗК у розділі «Дослідження корупції».</t>
   </si>
   <si>
     <t>1.1.1.1.3</t>
   </si>
   <si>
     <t>Updating the Methodology of the Standardized Survey on Corruption in Ukraine, approved by an order of the National Agency, taking into account changes in the socio-political situation and the results of recent studies on corrupt practices in the areas covered by the standardized survey</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The Methodology of the Standardized Survey on Corruption in Ukraine has been updated</t>
   </si>
   <si>
     <t>1) Наказом Національного агентства з питань запобігання корупції від 25.06.2024 №168/24 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2023: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. 
 За оновленою Методикою в IІ півріччі 2024 року проведено стандартне опитування щодо корупції в Україні, результати якого представлено 24 січня 2025 року.