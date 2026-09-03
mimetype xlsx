--- v1 (2026-07-03)
+++ v2 (2026-09-03)
@@ -106,106 +106,110 @@
   <si>
     <t>1.1.1.1.1</t>
   </si>
   <si>
     <t>Organizing an annual (in the second half of each year) standardized survey on corruption in Ukraine according to the methodology approved by the National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>Findings of the annual standardized survey on corruption in Ukraine have been made public</t>
   </si>
   <si>
-    <t>1. Стандартне опитування щодо корупції в Україні за 2023 рік проведено в ІV кварталі 2023 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні, затвердженою наказом НАЗК від 30.12.2021 №842/21 (у редакції наказу НАЗК від 16.10.2023 №223/23). 21.03.2024 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність». Направлено листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів. 
-[...3 lines deleted...]
-Усі аналітичні звіти і презентаційні матеріали за результатами вищезазначених досліджень опубліковано на офіційному вебсайті НАЗК у розділі «Дослідження корупції».</t>
+    <t>1. Стандартне опитування щодо корупції в Україні за 2023 рік проведено в ІV кварталі 2023 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні, затвердженою наказом НАЗК від 30.12.2021 №842/21 (у редакції наказу НАЗК від 16.10.2023 №223/23). 21.03.2024 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність». 
+2. Стандартне опитування щодо корупції в Україні за 2024 рік проведено в ІV кварталі 2024 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 25.06.2024 №168/24). 24.01.2025 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2024: розуміння, сприйняття, поширеність».
+3. Стандартне опитування щодо корупції в Україні за 2025 рік проведено наприкінці 2025 року – у січні 2026 року за фінансової підтримки EUACI відповідно до оновленої Методики стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 04.06.2025 №157/25).
+31.03.2026 відбулася презентація результатів соціологічного дослідження «Корупція в Україні 2025: розуміння, сприйняття, поширеність». У заході взяли участь представники державних інституцій, міжнародних і громадських організацій антикорупційного спрямування, а також медіа.
+Усі аналітичні звіти і презентаційні матеріали за результатами вищезазначених досліджень опубліковано на офіційному вебсайті НАЗК у розділі «Дослідження корупції».
+Також надсилались листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів (у 2024 та 2025 роках).
+4. Розпочато оновлення Методики стандартного опитування щодо корупції в Україні у контексті підготовки до проведення у 2026 році чергової хвилі дослідження (загальнонаціональних опитувань населення та представників бізнесу).
+Отримано позитивну відповідь від EUACI щодо надання фінансової підтримки для проведення дослідження у 2026 році.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.1.1.2</t>
   </si>
   <si>
     <t>Organizing an expert survey on the assessment of the level of corruption in Ukraine according to the methodology approved by the National Agency, in 2023 and 2025</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Findings of the expert survey on the assessment of the level of corruption in Ukraine have been published</t>
   </si>
   <si>
-    <t>1. Експертне опитування щодо оцінки рівня корупції в Україні за 2023 рік проведено у І кварталі 2024 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) та за методикою, затвердженою наказом Національного агентства з питань запобігання корупції від 06.12.2023 № 281/23. Презентацію результатів експертного опитування «Корупція в Україні 2023: погляд та оцінки експертів» для громадськості та медіа проведено в онлайн-форматі 28.06.2024.  
+    <t>1. Експертне опитування щодо оцінки рівня корупції в Україні за 2023 рік проведено у І кварталі 2024 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) та за методикою, затвердженою наказом Національного агентства з питань запобігання корупції від 06.12.2023 № 281/23. Презентацію результатів експертного опитування «Корупція в Україні 2023: погляд та оцінки експертів» для громадськості та медіа проведено в онлайн-форматі 28.06.2024.   
 2. Експертне опитування щодо оцінки рівня корупції в Україні за 2025 рік проведено у період з грудня 2025 року по лютий 2026 року відповідно до оновленої Методики експертного опитування щодо оцінки рівня корупції в Україні (у редакції наказу НАЗК від 18.12.2025 № 362/25).
 Дослідження проведено в межах проєкту «Підтримка розробки ефективних інструментів для запобігання корупції та посилення антикорупційного комплаєнсу в Україні», який реалізується Програмою підтримки ОБСЄ для України у співпраці з НАЗК.
 28 квітня 2026 року відбулася презентація результатів експертного опитування «Корупція в Україні 2025: погляд та оцінки експертів» для представників державних інституцій, міжнародних і громадських організацій антикорупційного спрямування, а також медіа.
 Аналітичні звіти і презентаційні матеріали за результатами досліджень, проведених у 2023 та 2025 роках, розміщено на офіційному вебсайті НАЗК у розділі «Дослідження корупції».</t>
   </si>
   <si>
     <t>1.1.1.1.3</t>
   </si>
   <si>
     <t>Updating the Methodology of the Standardized Survey on Corruption in Ukraine, approved by an order of the National Agency, taking into account changes in the socio-political situation and the results of recent studies on corrupt practices in the areas covered by the standardized survey</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The Methodology of the Standardized Survey on Corruption in Ukraine has been updated</t>
   </si>
   <si>
-    <t>1) Наказом Національного агентства з питань запобігання корупції від 25.06.2024 №168/24 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2023: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. 
+    <t>1) Наказом Національного агентства з питань запобігання корупції від 25.06.2024 №168/24 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2023: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні.  
 За оновленою Методикою в IІ півріччі 2024 року проведено стандартне опитування щодо корупції в Україні, результати якого представлено 24 січня 2025 року.
-2) Наказом Національного агентства з питань запобігання корупції від 04.06.2025 №157/25 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2024: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. Окрім того, Методикою внесено певні зміни до переліку досліджуваних сфер у зв'язку з розробленням нової Антикорупційної стратегії.</t>
+2) Наказом Національного агентства з питань запобігання корупції від 04.06.2025 №157/25 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2024: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. Окрім того, Методикою внесено певні зміни до переліку досліджуваних сфер у зв'язку з розробленням нової Антикорупційної стратегії.
+3)  Розпочато оновлення Методики стандартного опитування щодо корупції в Україні у контексті підготовки до проведення у 2026 році чергової хвилі дослідження (загальнонаціональних опитувань населення та представників бізнесу).  Зокрема, підготовлено листи-запити до ключових міністерств та Верховного Суду щодо уточнення та актуалізації переліку найбільш поширених контактних корупційних ситуацій, які використовуються для дослідження корупційного досвіду респондентів.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>