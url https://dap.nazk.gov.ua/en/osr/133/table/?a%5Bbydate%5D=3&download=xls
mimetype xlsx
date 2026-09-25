--- v0 (2026-06-14)
+++ v1 (2026-09-25)
@@ -107,345 +107,346 @@
     <t>2.2.2.5.1</t>
   </si>
   <si>
     <t>Developing planning and access modules based on the state company PROZZORO</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>funds of international technical assistance</t>
   </si>
   <si>
     <t>within the funds of international technical assistance</t>
   </si>
   <si>
     <t>The module has been developed.</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
-Зміст заходу полягає в розробленні модулів  планування та доступу на базі державного підприємства “PROZZORO”, які є складовими електронної торгової системи.
-[...1 lines deleted...]
-Мінекономіки надало таке пояснення щодо стану даного заходу (процитовано дослівно): 
+Зміст заходу полягає в розробленні модулів планування та доступу на базі державного підприємства “PROZZORO”, які є складовими електронної торгової системи.
+Інформація, досліджена під час моніторингу виконаня заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі планування та доступу на базі державного підприємства “PROZZORO” є розробленими. Відповідно показник виконання є недосягнутим, а заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>2.2.2.5.2</t>
+  </si>
+  <si>
+    <t>Developing authentication module</t>
+  </si>
+  <si>
+    <t>01.03.2025</t>
+  </si>
+  <si>
+    <t>30.11.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля аутентифікації, який є елементом електронної торгової системи.
+Інформація, досліджена під час моніторингу виконаня заходу у попередніх звітних періодах та в ІІ кварталі 2026 року не свідчить про те, що модуль аутентифікації є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.3</t>
+  </si>
+  <si>
+    <t>Developing auction modules and identification of a winner</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модулів аукціону та визначення переможця, які є елементами електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі аукціону та визначення переможця є розробленими. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.4</t>
+  </si>
+  <si>
+    <t>Developing the proposal estimation module</t>
+  </si>
+  <si>
+    <t>01.02.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля оцінки пропозицій, який є складовою електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модуль оцінки пропозицій є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.5</t>
+  </si>
+  <si>
+    <t>Developing the contracting module</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля укладення договору, який є елементом електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модуль укладення договору є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.7</t>
+  </si>
+  <si>
+    <t>Developing the notification, registration, and bid submission modules</t>
+  </si>
+  <si>
+    <t>31.08.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модулів сповіщень, реєстрації та подання пропозицій, які є складовими електронної торгової системи.
+Інформація, досіджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі сповіщень, реєстрації та подання пропозицій є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.8</t>
+  </si>
+  <si>
+    <t>Implementing the encryption of bids mentioned in subclause 2.2.2.5.7</t>
+  </si>
+  <si>
+    <t>01.05.2025</t>
+  </si>
+  <si>
+    <t>Encryption has been implemented.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в упровадженні шифрування пропозицій, зазначених у підпункті 2.2.2.5.7.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що  функція шифрування є впровадженою. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.9</t>
+  </si>
+  <si>
+    <t>Testing the Electronic trading system</t>
+  </si>
+  <si>
+    <t>The testing has been conducted.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в забезпеченні проведення тестування Електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, не свідчить про те, що  тестування Електронної торгової системи проведено. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.10</t>
+  </si>
+  <si>
+    <t>Ensuring negotiations with operators on developing a platform for bidders</t>
+  </si>
+  <si>
+    <t>28.02.2025</t>
+  </si>
+  <si>
+    <t>Negotiations have been conducted and an agreement on the development of the platform has been reached.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+За інформацією Мінекономіки, наданою за попередні звітні квартали, міністерством здійснювались заходи, спрямовані на проведення переговорів з операторами стосовно розроблення майданчика для учасників.
+Водночас у зв'язку з прийняттям Закон України № 4510-ІХ "Про публічно-приватне партнерство", від 19.06.2025 який передбачає запровадження вдосконаленого механізму ДПП та концесії, у ІІІ кварталі 2025 року Мінекономіки повідомило, що планує провести остаточні перемовини з операторами щодо розроблення майданчика після набрання Законом чинності.
+Набрання чинності Законом відбулось 31.10.2025. Водночас Мінекономіки не надало інформації, яка б підтверджувала проведенння остаточних переговорів з операторами щодо розроблення майданчик та досягнення домовленості про розроблення майданчику. Відтак показник виконання заходу є не досягнутим, тому заходу присвоєно статус "не виконано".
+Разом з цим, у ІІ кварталі 2026 року Мінекономіки надано такі пояснення щодо стану виконання даного заходу:
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.11</t>
+  </si>
+  <si>
+    <t>Testing of the operator-developed platform indicated in subclause 2.2.2.5.10</t>
+  </si>
+  <si>
+    <t>01.07.2025</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в тестуванні розробленого оператором майданчика для учасників, зазначеного у підпункті 2.2.2.5.10, що застосовуватиметься для проведення конкурсів в межах концесії.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчить про те, що тестування розробленого оператором майданчика, зазначеного у підпункті 2.2.2.5.10 не проведено. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.12</t>
+  </si>
+  <si>
+    <t>Ensuring the integration of the project preparation and management system with the Electronic Trading System</t>
+  </si>
+  <si>
+    <t>01.09.2025</t>
+  </si>
+  <si>
+    <t>The system has been integrated.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в забезпеченні інтеграції системи підготовки та управління проектами з Електронною торговою системою.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що системи підготовки та управління проектами є інтегрованою з Електронною торговою системою. Відповідно показник виконання заходу не є досягнутим. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.13</t>
+  </si>
+  <si>
+    <t>Testing the interoperation of the project preparation and management system with the Electronic Trading System</t>
+  </si>
+  <si>
+    <t>31.10.2025</t>
+  </si>
+  <si>
+    <t>The system interoperation with the Electronic Trading System raises no issues.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст цього заходу полягає в забезпеченні тестування взаємодії системи підготовки та управління проектами з Електронною торговою системою, що застосовуватиметься для проведення конкурсів в межах концесії.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчать про те, що відповідне тестування не було проведене. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
 "19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі – Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
 Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
 Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
   <si>
-    <t>Not implemented</t>
-[...240 lines deleted...]
-  <si>
     <t>2.2.2.5.14</t>
   </si>
   <si>
     <t>Preparing and implementing pilot projects in the project preparation and management system and the Electronic Trading System</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>The competitive selection process has been conducted without issues.</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
 Зміст цього заходу полягає в проведенні підготовки та реалізації пілотних проектів у системі підготовки та управління проектами та Електронній торговій системі.
-Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, свідчить про те, що реалізація пілотних проектів, що полягають в проведенні концесійного конкурсу, не відбувалась. Тому заходу присвоєно статус "не виконано".
-[...2 lines deleted...]
-Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчить про те, що реалізація пілотних проектів, що полягають в проведенні концесійного конкурсу, не відбувалась. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
-Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
   <si>
     <t>2.2.2.5.15</t>
   </si>
   <si>
     <t>Conducting competitive processes to select a private partner for the Electronic Trading System</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>Competitive processes to select a private partner are conducted using the Electronic Trading System.</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
 Зміст цього заходу полягає в забезпеченні проведення конкурсів з визначення приватного партнера в Електронній торговій системі.
-Інформація, отримана під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, а також дані з відкритих джерел, свідчить про те, що проведення конкурсів з визначення приватного партнера в Електронній торговій системі не здійснюється. Тому заходу присвоєно статус "не виконано".
-[...2 lines deleted...]
-Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
+Інформація, отримана під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, а також дані з відкритих джерел, свідчить про те, що проведення конкурсів з визначення приватного партнера в Електронній торговій системі не здійснюється. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
-Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>