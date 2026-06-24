--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -147,50 +147,52 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.3.1.2</t>
   </si>
   <si>
     <t>Putting into operation the module for assessing the regulatory burden on various types of business</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>The module for assessing the regulatory burden has been put into operation.</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів- до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
+Інформація за 1 квартал 2026 року.
+Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» Урядом не прийнята.
 З огляду на те, що дата завершення заходу настала, показник виконання заходу недосягнутий, захід 2.2.3.1.2. не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.2.3.1.3</t>
   </si>
   <si>
     <t>Developing the “Regulatory Dashboard” IT tool</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The “Regulatory Dashboard” has been developed.</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана виконавцем у 2 кварталі 2025 року.
@@ -203,51 +205,53 @@
 6. Посилання на Регуляторний портал: https://regulation.gov.ua/.
 7. Системно враховуючи інформацію, зокрема повідомлення про створення та підтвердження розміщення ІТ-інструмента “Регуляторний дашборд” на Регуляторному порталі, захід є виконаний повністю та вчасно.</t>
   </si>
   <si>
     <t>2.2.3.1.4</t>
   </si>
   <si>
     <t>Publicizing the “Regulatory Dashboard” IT tool</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The “Regulatory Dashboard” has been made public.</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Вдовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів). Також відбудеться оприлюднення "Регуляторного дашборду".
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що ІТ-інструмент “Регуляторний дашборд” є складовою частиною Регуляторного порталу. Оприлюднення ІТ-інструмента «Регуляторний дашборд» відбуватиметься в рамках введення в експлуатацію Регуляторного порталу (захід ДАП 2.2.3.2.2).
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2025 (дата початку виконання) – 31.10.2025 (дата завершення виконання).
-З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за IV квартал 2025 року вважається невиконаним.</t>
+Інформація за 1 квартал 2026  року.
+Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
+З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за 1 квартал 2026 року вважається невиконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>