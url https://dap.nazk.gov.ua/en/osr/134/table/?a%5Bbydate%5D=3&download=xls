--- v1 (2026-06-24)
+++ v2 (2026-08-14)
@@ -147,53 +147,51 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.3.1.2</t>
   </si>
   <si>
     <t>Putting into operation the module for assessing the regulatory burden on various types of business</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>The module for assessing the regulatory burden has been put into operation.</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів- до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
-Інформація за 1 квартал 2026 року.
-[...1 lines deleted...]
-З огляду на те, що дата завершення заходу настала, показник виконання заходу недосягнутий, захід 2.2.3.1.2. не виконано.</t>
+Протягом 1 та 2 кварталів 2026 року змін щодо виконання заходу не відбулося. Постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» Урядом не прийнято. Оскільки строк виконання заходу закінчився, а показник його виконання не досягнуто, захід 2.2.3.1.2. залишається невиконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.2.3.1.3</t>
   </si>
   <si>
     <t>Developing the “Regulatory Dashboard” IT tool</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The “Regulatory Dashboard” has been developed.</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана виконавцем у 2 кварталі 2025 року.
 1. ІТ-інструмент “Регуляторний дашборд” є частиною модуля Регуляторного порталу, який розроблено відповідно до заходу 2.2.3.2.1. У травні завершено розробку модулів ЄІС «Регуляторний портал», його функціональної публічної частини та адміністративної панелі управління контентом. Проведено тестування процесів на відповідність останньої версії порталу. Співробітникам ДРС передані ключі та кредити для безпосереднього тестування кабінету користувача Регуляторного порталу.
@@ -205,53 +203,54 @@
 6. Посилання на Регуляторний портал: https://regulation.gov.ua/.
 7. Системно враховуючи інформацію, зокрема повідомлення про створення та підтвердження розміщення ІТ-інструмента “Регуляторний дашборд” на Регуляторному порталі, захід є виконаний повністю та вчасно.</t>
   </si>
   <si>
     <t>2.2.3.1.4</t>
   </si>
   <si>
     <t>Publicizing the “Regulatory Dashboard” IT tool</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The “Regulatory Dashboard” has been made public.</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Вдовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів). Також відбудеться оприлюднення "Регуляторного дашборду".
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що ІТ-інструмент “Регуляторний дашборд” є складовою частиною Регуляторного порталу. Оприлюднення ІТ-інструмента «Регуляторний дашборд» відбуватиметься в рамках введення в експлуатацію Регуляторного порталу (захід ДАП 2.2.3.2.2).
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2025 (дата початку виконання) – 31.10.2025 (дата завершення виконання).
-Інформація за 1 квартал 2026  року.
+Інформація за 1 квартал 2026 року.
 Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
-З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за 1 квартал 2026 року вважається невиконаним.</t>
+З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за 1 квартал 2026 року вважається невиконаним.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>