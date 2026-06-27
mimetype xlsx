--- v0 (2026-05-01)
+++ v1 (2026-06-27)
@@ -171,51 +171,52 @@
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">The monitoring results have been made public. </t>
   </si>
   <si>
     <t>За результатами моніторингу за 1 квартал 2025 року, відповідно інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 -283 залишити без змін;
 - 584 рекомендовано оптимізувати;
 - 352 скасовано.
 Інформація доступна за посиланням: https://deregulation.me.gov.ua
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 - 584 рекомендовано оптимізувати.
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати.
 З огляду на вищенаписане, прогрес у виконанні заходу відсутній.
 За результатами моніторингу за 4 квартал 2025 року, відповідно до інформації Міністерства економіки, довкілля та сільського господарства України: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати (інформація доступна за посиланням: https://deregulation.me.gov.ua/).
-З огляду на те, що а) настала дата завершення виконання заходу; б) замість безпосереднього моніторингу розроблення та набрання чинності нормативно-правовими актами, спрямованих на реалізацію пропозицій МРГ, надавалися посилання на діяльність МРГ, захід 2.2.3.6.2. не виконано.</t>
+За інформацією, наданою Міністерством економіки, довкілля та сільського господарства України, за 1 квартал 2026 року, в період з вересня 2023 року до грудня 2025 року моніторинг проведено, прийнято 37 нормативно-правових актів, якими скасовано 357 інструментів державного регулювання бізнесу. При цьому надана інформація не підкріплена джерелом, яке б її підтверджувало.
+З огляду на те, що а) настала дата завершення виконання заходу; б) замість безпосереднього моніторингу розроблення та набрання чинності нормативно-правовими актами, спрямованих на реалізацію пропозицій МРГ, надавалися посилання на діяльність МРГ, захід 2.2.3.6.2. вважається невиконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>