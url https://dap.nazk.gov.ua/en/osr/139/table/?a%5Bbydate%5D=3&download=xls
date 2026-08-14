--- v1 (2026-06-27)
+++ v2 (2026-08-14)
@@ -172,50 +172,51 @@
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">The monitoring results have been made public. </t>
   </si>
   <si>
     <t>За результатами моніторингу за 1 квартал 2025 року, відповідно інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 -283 залишити без змін;
 - 584 рекомендовано оптимізувати;
 - 352 скасовано.
 Інформація доступна за посиланням: https://deregulation.me.gov.ua
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 - 584 рекомендовано оптимізувати.
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати.
 З огляду на вищенаписане, прогрес у виконанні заходу відсутній.
 За результатами моніторингу за 4 квартал 2025 року, відповідно до інформації Міністерства економіки, довкілля та сільського господарства України: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати (інформація доступна за посиланням: https://deregulation.me.gov.ua/).
 За інформацією, наданою Міністерством економіки, довкілля та сільського господарства України, за 1 квартал 2026 року, в період з вересня 2023 року до грудня 2025 року моніторинг проведено, прийнято 37 нормативно-правових актів, якими скасовано 357 інструментів державного регулювання бізнесу. При цьому надана інформація не підкріплена джерелом, яке б її підтверджувало.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на те, що а) настала дата завершення виконання заходу; б) замість безпосереднього моніторингу розроблення та набрання чинності нормативно-правовими актами, спрямованих на реалізацію пропозицій МРГ, надавалися посилання на діяльність МРГ, захід 2.2.3.6.2. вважається невиконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>