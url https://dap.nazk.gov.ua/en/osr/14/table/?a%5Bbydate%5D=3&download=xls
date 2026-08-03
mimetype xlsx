--- v0 (2026-06-02)
+++ v1 (2026-08-03)
@@ -144,51 +144,51 @@
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>1) The scope of statistical data conforms to the requirements of Article 183 of the Law.
 2) Statistics are submitted in accordance with the Procedure defined by the National Agency, particularly in keeping with submission deadlines</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро України, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 01-043/4562, а листом від 14.02.2025 № 04-043/4732 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (2)</t>
   </si>
   <si>
     <t xml:space="preserve">State Bureau of Investigation </t>
   </si>
   <si>
-    <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24,  листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
+    <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24, листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (3)</t>
   </si>
   <si>
     <t>Asset Recovery and Management Agency</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 1940/1-31-24/14, а листом від 12.02.2025 № 1449/1-31-25/14 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання. 
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (4)</t>
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
     <t>Національна поліція України, у межах повноважень, направила відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 24286/01-2024, листом від 12.02.2025 № 22919/01-2025 - за 2024 рік, листом від 13.02.2026 № 21586/06-2026 - за 2025 рік  у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (5)</t>
   </si>