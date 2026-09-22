--- v0 (2026-06-19)
+++ v1 (2026-09-22)
@@ -243,51 +243,52 @@
   </si>
   <si>
     <t>Під час інформування за ІV квартал 2023 року Національне агентство України з питань державної служби повідомляло, що упродовж звітного періоду відбувалось формування проекту Дорожньої карти щодо підготовки нових та щорічного перегляду наявних методик проведення аналізу політики, консультацій зі стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики.
 У рамках інформування про стан виконання заходу за І квартал 2024 р. НАДС додаткових відомостей не надавало.
 Інформуючи про стан виконання заходу у ІІ кварталі 2024 року НАДС повідомило про таке. Для забезпечення виконання завдання Центр адаптації державної служби до стандартів Європейського Союзу утворив робочу групу (наказ від 24 травня 2024 року № 8/аг). Перше засідання робочої групи відбулося 24 травня 2024 року, на якому було вирішено підготувати проект Технічного завдання (протокол від 24 травня 2024 року № 1). Друге засідання робочої групи відбулося 13 червня 2024 року, на якому схвалено проект Технічного завдання (протокол від 13 червня 2024 року № 2).
 Разом з тим, Центр адаптації державної служби до стандартів Європейського Союзу проводить роботу із збору та аналізу джерел щодо наявних методик проведення аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики.
 Під час інформування за ІІІ квартал 2024 року Національне агентство України з питань державної служби повідомило, що робочою групою опрацьовано джерела щодо методик проведення аналізу, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики, зокрема матеріали з офіційного сайту Організації економічного співробітництва та розвитку (ОЕСР), Єврокомісії, а також наукові доктрини, інструкцї, посібники та методичні рекомендації щодо проведення аналізу політики Канади, Великої Британії, Естонії, Фінляндії, Австрії, Польщі, Франції, Чехії.
 Під час інформування за ІV квартал 2024 року Національне агентство України з питань державної служби повідомило, що робочою групою, на підставі опрацьованих джерел щодо методик проведення аналізу, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики, підготовлено порівняльну таблицю звітів із аналізу регуляторного впливу (порівняльна таблиця у джерелах). Водночас продовжується робота над вивченням і узагальненням міжнародного та національного досвіду щодо проведення аналізу політики.
 Під час інформування за І квартал 2025 року Національне агентство України з питань державної служби повідомило, що Центром адаптації державної служби до стандартів Європейського Союзу розроблено проект методології дослідження щодо визначення рівня використання процедур аналізу політики у центральних органах виконавчої влади та проект опитувальника для визначення рівня використання процедур аналізу політики в центральних органах виконавчої влади.
 5 березня 2025 року відбулося засідання робочої групи, до складу якої входять представники Міністерства юстиції України та Державної регуляторної служби України, з метою презентації та подальшого надання пропозицій до вищезгаданих проектів. Заплановано засідання робочої групи для обговорення та узагальнення зазначених проектів.
 Також Центром опрацьовано джерела щодо проведення аналізу політики Сполученого Королівства Великої Британії та Ірландії, Нової Зеландії та Французької Республіки.
 Під час інформування за ІІ квартал 2025 року Національне агентство України з питань державної служби повідомило, що 23 квітня 2025 року в онлайн-форматі на платформі ZOOM відбулося засідання робочої групи, до складу якої входять представники Міністерства юстиції України та Державної регуляторної служби України. На засіданні було узгоджено текст опитування для визначення рівня проведення аналізу впливу та відстеження результативності регуляторних актів працівниками центральних органів виконавчої влади та інших державних органів, а також перелік міністерств, центральних органів виконавчої влади та інших державних органів, яким буде надіслано опитування.
 Листом Національного агентства України з питань державної служби від 06 травня 2025 року № 4277/94-25 направлено опитування ЦОВВ та іншим державним органам.
 Центром адаптації державної служби до стандартів Європейського Союзу було проаналізовано та опрацьовано 536 відповідей респондентів, а також підготовлено анотований звіт за результатами опитування.
 Центром проводиться робота над детальним звітом з розгорнутим аналізом відповідей, їх візуалізацією та викладом пропозицій респондентів для публікації на офіційних вебсайтах Центру адаптації державної служби до стандартів Європейського Союзу та Національного агентства України з питань державної служби.
 Під час інформування за ІІІ квартал 2025 року Національне агентство України з питань державної служби повідомило, що протягом звітного періоду проведено роботу над дослідженням міжнародного досвіду та національної практики впровадження методик аналізу політики, консультацій із зацікавленими сторонами та підготовки рекомендацій щодо формування політики.
 Перекладено та проаналізовано приклади звітів з оцінки ex ante та ex-post у Новій Зеландії та Естонії, а саме: Regulatory Impact Statement: Strengthening Freedom of Speech in New Zealand’s Universities, Interim Regulatory Impact Statement: Supporting local audiovisual content production and accessibility, Regulatory Impact Statement: Tolling Legislative Reform, Agricultural and horticultural products regulatory review, Early Childhood Education regulatory sector review, Hairdressing and barbering industry regulatory review, Tarbijakaitseseaduse muutmise seaduse eelnõu väljatöötamise kavatsus (Намір розробки проекту закону про внесення змін до Закону про захист прав споживачів), Kaitseliidu seaduse ja tulumaksuseaduse muutmise seaduse eelnõu väljatöötamise kavatsus (Намір розробки проекту закону про внесення змін до Закону про оборону та Закону про податок на прибуток), Ettevõtlustulu lihtsustatud maksustamise seaduse muutmise eelnõu väljatöötamiskavatsus (Намір розробки проекту закону про спрощення оподаткування доходів від підприємницької діяльності), E-arvete kasutamine avalikus sektoris ja ettevõtluses. Lõpparuanne (Використання електронних рахунків-фактур у державному секторі та бізнесі. Заключний звіт), Muutuvtunni kokkulepete regulatsiooni analüüs (Аналіз регулювання угод про змінний робочий час), Eesti pensionisüsteemi jätkusuutlikkuse analüüs 2022 (Аналіз сталості пенсійної системи Естонії 2022).
 Також у межах дослідження оновлено інформацію про систему оцінки політики у Новій Зеландії у зв’язку зі змінами, зумовленими утворенням і початком роботи нового Міністерства з питань регулювання, а також ухваленням Циркуляру Кабінету Міністрів від 16 грудня 2024 року «Про вимоги до аналізу впливу».
 Проведено роботу над підготовкою звіту за результатами опитування щодо визначення рівня проведення аналізу впливу та відстеження результативності регуляторних актів працівниками центральних органів виконавчої влади. Підготовлено анотований звіт, сформовано методологію, вступ та розпочато роботу над висновками. Проведено додаткові дослідження, створено нові візуалізації та оновлено змістовну частину звіту.
 Проведено роботу над неофіційним перекладом Glossary of Key Terms in Evaluation and Results-Based Management for Sustainable Development (Second Edition), підготовленого ОЕСР. У межах роботи здійснено комунікацію з експертами ОЕСР щодо умов перекладу та дотримання вимог до некомерційного використання матеріалів. Перекладено текст глосарію, проведено роботу щодо уніфікації вживаних термінів у перекладі. Розпочата робота щодо верстки перекладу глосарію.
 Під час інформування за ІV квартал 2025 року Національне агентство України з питань державної служби повідомило, що ним забезпечено підготовку аналітичного підґрунтя для розробки нових методик проведення аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики. Спільно з Центром адаптації державної служби до стандартів Європейського Союзу підготовлено «Дослідження міжнародного досвіду впровадження методик аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій». Результати дослідження були презентовані на засіданнях навчально-методичної ради Вищої школи публічного управління (27 листопада 2025 року) та робочої групи з підготовки нових методик проведення аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики (28 листопада 2025 року).
 Листом НАДС від 05 грудня 2025 року № 11010/94-25 результати дослідження передано Міністерству юстиції України та Державній регуляторній службі України для безпосередньої розробки та затвердження відповідних методик.
 Під час інформування за ІV квартал 2025 року Державна регуляторна служба України повідомила, що планує представити експертам ОЕСР концептуальні проекти оновлених методик та напрацювання, підготовлені Центром адаптації державної служби до стандартів Європейського Союзу НАДС («Дослідження міжнародного досвіду впровадження методик аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики», «Звіт за результатами опитування щодо визначення рівня проведення аналізу впливу та відстеження результативності регуляторних актів працівниками центральних органів виконавчої влади та інших державних органів»). Це дозволить отримати фахову міжнародну оцінку та рекомендації провідних експертів ОЕСР і забезпечити подальше системне оновлення методологічного забезпечення державної регуляторної політики в Україні відповідно до кращих європейських та міжнародних стандартів.
 Водночас слід зазначити, що показником виконання заходу визначено розроблення нових методик проведення аналізу, консультацій та підготовки обґрунтованих рекомендацій. З огляду на це, а також враховуючи те, що строк виконання заходу настав 31.12.2025, захід не може вважатись виконаним.
 Однак слід наголосити, що головним виконавцем у межах наданих повноважень та встановлених строків здійснено всі необхідні дії для належного виконання заходу, подальше виконання якого належить до компетенції співвиконавців.
-Під час інформування за І квартал 2026 року Державна регуляторна служба України не надала додаткових відомостей, які б свідчили про прогрес у виконанні зазначеного заходу.</t>
+Під час інформування за І квартал 2026 року Державна регуляторна служба України не надала додаткових відомостей, які б свідчили про прогрес у виконанні зазначеного заходу.
+Під час інформування за ІІ квартал 2026 року Державна регуляторна служба України не надала додаткових відомостей, які б свідчили про прогрес у виконанні зазначеного заходу.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.2.4.1.7</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Public Consultations (registration number 4254 dated October 23, 2020) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>State Regulatory Service of Ukraine</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>17 жовтня 2024 року Закон України «Про публічні консультації» підписано Президентом України.</t>
   </si>