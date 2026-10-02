--- v0 (2026-06-19)
+++ v1 (2026-10-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$7</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -150,72 +150,66 @@
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>The report on the monitoring findings has been publicized.</t>
   </si>
   <si>
     <t>Відповідно до п. 9 Порядку проведення моніторингу внутрішнього споживання вітчизняних лісоматеріалів необроблених і контролю за неперевищенням обсягу внутрішнього споживання вітчизняних лісоматеріалів необроблених, затвердженого постановою Кабінету Міністрів України від 4 грудня 2019 р. №1142 (далі - Порядок), Держлісагентство щомісяця, але не пізніше 20 числа наступного періоду, формує та оприлюднює на своєму офіційному веб-сайті інформацію про результати моніторингу.
 Зазначена інформація щомісяця (окрім травня 2025 року) публікується на офіційному веб-сайті Держлісагентства (посилання у джерелах).
 Згідно з п. 10 Порядку щороку, але не пізніше 1 березня наступного за звітним року, інформує Мінекономіки про результати моніторингу та оприлюднює їх на своєму офіційному веб-сайті.
 Щорічні звіти за 2023-2025 роки підготовлені та оприлюднені на веб-сайті.
 Отже, захід можна вважати виконаним вчасно та повністю.
 Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення постійного моніторингу щодо ефективності функціонування єдиної державної системи електронного обліку деревини у всіх постійних лісокористувачів (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>2.2.4.3.3</t>
   </si>
   <si>
     <t>Annually monitoring and systematization of data on the sale of 100 percent of unprocessed timber at auctions and performance of the Law of Ukraine On Capital Markets and Organized Commodity Markets to the extent of the sale of timber through licensed commodity exchanges</t>
   </si>
   <si>
     <t>100 percent of unprocessed timber is sold at auctions.</t>
   </si>
   <si>
-    <t>Держлісагентство здійснює щомісячний моніторинг та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (посилання на результати моніторингу за 2023-2025 роки у джерелах).
-Водночас слід зауважити, що показником виконання заходу визначено: "100 відсотків необробленої деревини реалізується на аукціонах". Станом на 31.12.2024 Держлісагентство надало інформацію щодо реалізації лісоматеріалів постійними лісокористувачами, де зазначено, що впродовж 2024 року мала місце реалізація лісоматеріалів шляхом укладення прямих договорів (посилання у джерелах). Відповідної інформації за 2025 рік надано не було.
+    <t>Держлісагентство здійснює щомісячний моніторинг та систематизацію даних щодо реалізації лісоматеріалів на аукціонних торгах (посилання на результати моніторингу за 2023-2025 роки у джерелах).
+Водночас слід зауважити, що показником виконання заходу визначено: "100 відсотків необробленої деревини реалізується на аукціонах". Станом на 31.12.2024 Держлісагентство надало інформацію щодо реалізації лісоматеріалів постійними лісокористувачами, де відображено обсяги необробленої деревини, яку було реалізовано шляхом аукціонних торгів, публічних закупівель та через укладення прямих договорів (у джерелах). Відповідної інформації за 2025 рік надано не було.
 Враховуючи наведене, захід можна вважати виконаним частково.
-Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення  щомісячного моніторингу та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (актуальна інформація за 2026 рік наведена у джерелах).</t>
+Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення щомісячного моніторингу та систематизацію даних щодо реалізації лісоматеріалів на аукціонних торгах (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.2.4.3.4</t>
   </si>
   <si>
     <t>Publicizing the annual report on the findings of the monitoring and systematization of data indicated in subclause 2.2.4.3.3 no later than February of the year immediately following the year in which monitoring and data systematization was undertaken</t>
   </si>
   <si>
     <t xml:space="preserve">The report on the monitoring findings has been publicized. </t>
-  </si>
-[...4 lines deleted...]
-Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення щомісячного моніторингу та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>2.2.4.3.5</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On the Timber Market (registration number 4197-d dated September 10, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law), which proposes, among other things:
 1) instituting a mechanism whereby timber and specific timber products can be sold by forest owners and permanent forest users exclusively through electronic auctions or on the conditions of an offer, taking into account prior experience of forest management activities pertaining to procurement of timber;
 2) defining the liability of buyers for failing to perform the conditions of a purchase and sale contract;
 3) instituting the process for declaring processed timber, which will help producers, processors, sellers, and consumers to obtain clear proof of the legitimacy of timber harvesting;
 4) mandating the reporting and publication of information about volumes, sale price, and buyers of timber and timber products by openly publishing it.</t>
   </si>
   <si>
     <t>29.04.2025</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>У рамках інформування про стан виконання заходу за ІІ квартал 2023 р. - ІV квартал 2024 р. Державне агентство лісових ресурсів України надавало наступну інформацію:
 1. З метою запровадження заходів щодо державного регулювання ринку деревини народним депутатом України Д. Наталухою та іншими було внесено 10.09.2021 до Верховної Ради України доопрацьований проект Закону України «Про ринок деревини», зареєстрований за № 4197-д (далі – законопроєкт № 4197-д).
 2. Міндовкілля листом від 04.10.2021 № 25/1-16/21108-21 повідомило Комітет Верховної Ради України з питань економічного розвитку та Комітет Верховної Ради України з питань екологічної політики та природокористування про підтримку законопроєкту № 4197-д.
 3. Верховна Рада України 18 листопада 2021 року прийняла законопроєкт № 4197-д у першому читанні за основу. Відповідно до Постанови Верховної Ради України від 07.02.2023 № 2911-ІХ законопроєкт № 4197-д включений до Порядку денного дев’ятої сесії Верховної Ради України дев’ятого скликання.
 4. У Верховній Раді України відбувається підготовка Закону України «Про ринок деревини» №4197-д для розгляду у другому читанні.
 5. Створена робоча група під головуванням народного депутата України Кицака Богдана Вікторовича. Представника Держлісагентства включено до складу зазначеної групи.
 6. Одночасно на запити профільного комітету Верховної Ради України Держлісагентство листами: №0405/617-24, від 05.02.2024; №0405/1260-24, від 07.03.2024; та №0416/1879-24, від 09.04.2024 надало відповідні пропозиції до зазначеного проекту Закону.
@@ -889,105 +883,105 @@
       <c r="G6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="O7" s="2" t="s">
+      <c r="P7" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q7"/>
   <mergeCells>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="B3:B7"/>
     <mergeCell ref="C3:C7"/>
     <mergeCell ref="D3:D7"/>
     <mergeCell ref="E3:E7"/>
     <mergeCell ref="Q3:Q7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>