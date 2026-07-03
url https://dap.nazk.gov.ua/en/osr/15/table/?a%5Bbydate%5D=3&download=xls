--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -106,81 +106,82 @@
   <si>
     <t>1.1.1.3.1</t>
   </si>
   <si>
     <t>Creating a dedicated page on the official website of the National Agency to reflect key statistics on the progress made in combating corruption or corruption-related crimes</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>Key statistics on the progress made in combating corruption or corruption-related crimes are reflected on a dedicated page of the official website of the National Agency.</t>
   </si>
   <si>
-    <t>На офіційному вебсайті Національного агентства створено розділ (окрема вебсторінка) «Путівник антикорупційною статистикою», в якому:
+    <t>На офіційному вебсайті Національного агентства створено розділ (окрема вебсторінка) «Путівник антикорупційною статистикою», в якому: 
 - систематизовано та відображено усі джерела статистичної інформації щодо корупційних і пов’язаних з корупцією правопорушень;
 - представлено результати аналізу та узагальнення Національним агентством ключових статистичних показників у цій сфері, зокрема у вигляді 6 інтерактивних інфографік результатів досудової та судової статистики за 2016 - 2024 роки (у 2024 році додано 2 інфографіки стосовно діяльності ВАКС), що дає змогу проводити аналіз стану протидії корупції за окремими показниками та в динаміці.
 У І кварталі 2024 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2023 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
-У І кварталі 2025 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2024 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.</t>
+У І кварталі 2025 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2024 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
+У І кварталі 2026 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2025 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.1.3.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law, under which the National Agency would be tasked with launching and maintaining on an ongoing basis the Unified Nationwide Register “Status of the Fight Against Corruption-Related Administrative Offenses” as part of the information monitoring system</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.  
+    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.   
 За результатами висловлених у ході громадського обговорення зауважень і пропозицій до змісту законопроекту Національне агентство забезпечило його доопрацювання.
-Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 31.12.2025 тривають узгоджувальні процедури щодо цього проекту.
+Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 31.03.2026 тривають узгоджувальні процедури щодо цього проекту.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.1.1.3.5</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Library of Major Opinion Polls”—on the official website of the National Agency, to publish opinion polls conducted in Ukraine over the past decade, which shed light on specific issues of perception, prevalence, and causes of corruption, as well as the effectiveness of efforts to prevent and combat corruption</t>
   </si>
   <si>
     <t xml:space="preserve">The dedicated page—“Library of Major Opinion Polls”—has been created on the official website of the National Agency. </t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
 Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.&lt;br&gt;
 Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 261 соціологічне дослідження.&lt;br&gt;
 Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.6</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Library of Fundamental Analytical Studies”—on the official website of the National Agency, to publish the most comprehensive and fundamental studies (monographs, theses, textbooks, collected works, etc.) of recent years dealing with the issues of preventing and combating corruption</t>
@@ -200,51 +201,51 @@
   <si>
     <t>Creating a dedicated page—“Academic Periodicals”—on the official website of the National Agency, to publish academic articles of recent years devoted to the issues of preventing and combating corruption</t>
   </si>
   <si>
     <t>The dedicated page—“Academic Periodicals”—has been created on the official website of the National Agency.</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека наукової періодики щодо корупції в Україні», яка функціонує як база даних наукових публікацій (підручники, монографії, дисертації, статті тощо), присвячених проблемам запобігання та протидії корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку публікацій за видами, роками, сферами та авторами. 
 Упродовж 2023 року базу даних публікацій оновлено, у результаті чого вона містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних публікацій продовжено, внаслідок чого вона містила 1172 джерела інформації за 2014–2024 роки.
 Упродовж 2025 року оновлення бази даних публікацій продовжено, у результаті чого вона наразі містить 2006 джерел інформації за 2014–2025 роки.</t>
   </si>
   <si>
     <t>1.1.1.3.8</t>
   </si>
   <si>
     <t>Submitting key information relating to the issues of preventing and combating corruption every year to the Cabinet of Ministers of Ukraine, the Parliament of Ukraine, the President of Ukraine, the Ukrainian Parliament committee overseeing the issues of combating corruption, the National Council on the Anticorruption Policy, as well as other government agencies, in order to enable these authorities to consider this information while formulating the anticorruption and sectoral policies</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Key information relating to the issues of preventing and combating corruption is submitted to the relevant authorities every year.</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити надсилання щороку ключової інформації у сфері запобігання та протидії корупції до Кабінету Міністрів України, Верховної Ради України, Президента України, комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією, Національної ради з питань антикорупційної політики, а також інших органів державної влади з метою надання зазначеним органам можливості враховувати цю інформацію під час формування антикорупційної та галузевої політики. 
+    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити надсилання щороку ключової інформації у сфері запобігання та протидії корупції до Кабінету Міністрів України, Верховної Ради України, Президента України, комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією, Національної ради з питань антикорупційної політики, а також інших органів державної влади з метою надання зазначеним органам можливості враховувати цю інформацію під час формування антикорупційної та галузевої політики.  
 З огляду на строки виконання відповідного заходу (дата завершення визначена як грудень 2025 року), таке надсилання інформації повинно було здійснюватись тричі - у 2023, 2024 та 2025 роках.
 1. Національне агентство 28.12.2023 відправило листи до Кабінету Міністрів України, Верховної Ради України, Президента України, Комітету Верховної Ради України з питань антикорупційної політики та Національної ради з питань антикорупційної політики, у якому була вказана ключова інформація у сфері запобігання та протидії корупції (результати соціологічних та інших досліджень з оцінки ситуації з корупцією в Україні, офіційну статистичну інформацію, результати оцінки корупційних ризиків та узагальнення найбільш поширених корупційних практик у 2023 році). 
 2. Зазначена інформація не направлялася наприкінці 2024 року у зв'язку із відсутністю статистичної інформації, необхідної для підготовки інформаційних матеріалів, зокрема інформації, яка щороку подається державними органами на виконання вимог ст. 18-3 Закону України "Про запобігання корупції".
 3. У І кварталі 2025 року Національне агентство забезпечило підготовку та направлення відповідних листів до Кабінету Міністрів України, Верховної Ради України, Президента України, Комітету Верховної Ради України з питань антикорупційної політики, Національної ради з питань антикорупційної політики, а також усіх міністерств за підсумками 2024 року.
 З огляду на те, що надсилання інформації, зазначеної у відповідному заході, здійснювалось лише у 2023 та 2025 роках, захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>