--- v1 (2026-07-03)
+++ v2 (2026-09-03)
@@ -135,87 +135,89 @@
 У І кварталі 2025 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2024 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
 У І кварталі 2026 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2025 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.1.3.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law, under which the National Agency would be tasked with launching and maintaining on an ongoing basis the Unified Nationwide Register “Status of the Fight Against Corruption-Related Administrative Offenses” as part of the information monitoring system</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.   
+    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.    
 За результатами висловлених у ході громадського обговорення зауважень і пропозицій до змісту законопроекту Національне агентство забезпечило його доопрацювання.
-Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 31.03.2026 тривають узгоджувальні процедури щодо цього проекту.
+Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 30.06.2026 тривають узгоджувальні процедури щодо цього проекту.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.1.1.3.5</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Library of Major Opinion Polls”—on the official website of the National Agency, to publish opinion polls conducted in Ukraine over the past decade, which shed light on specific issues of perception, prevalence, and causes of corruption, as well as the effectiveness of efforts to prevent and combat corruption</t>
   </si>
   <si>
     <t xml:space="preserve">The dedicated page—“Library of Major Opinion Polls”—has been created on the official website of the National Agency. </t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
-Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.&lt;br&gt;
-[...1 lines deleted...]
-Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.</t>
+Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.
+Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 261 соціологічне дослідження.
+Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона містила 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.
+Упродовж 2026 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 634 джерела інформації за 2007–2026 роки, зокрема 346 соціологічних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.6</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Library of Fundamental Analytical Studies”—on the official website of the National Agency, to publish the most comprehensive and fundamental studies (monographs, theses, textbooks, collected works, etc.) of recent years dealing with the issues of preventing and combating corruption</t>
   </si>
   <si>
     <t>The dedicated page—“Library of Fundamental Analytical Studies”—has been created on the official website of the National Agency.</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
 Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 197 аналітичних досліджень.
-Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 263 аналітичних досліджень.</t>
+Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона містила 581 джерело інформації за 2007–2025 роки, зокрема 263 аналітичних досліджень.
+Упродовж 2026 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 634 джерела інформації за 2007–2026 роки, зокрема 288 аналітичних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.7</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Academic Periodicals”—on the official website of the National Agency, to publish academic articles of recent years devoted to the issues of preventing and combating corruption</t>
   </si>
   <si>
     <t>The dedicated page—“Academic Periodicals”—has been created on the official website of the National Agency.</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека наукової періодики щодо корупції в Україні», яка функціонує як база даних наукових публікацій (підручники, монографії, дисертації, статті тощо), присвячених проблемам запобігання та протидії корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку публікацій за видами, роками, сферами та авторами. 
 Упродовж 2023 року базу даних публікацій оновлено, у результаті чого вона містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних публікацій продовжено, внаслідок чого вона містила 1172 джерела інформації за 2014–2024 роки.
 Упродовж 2025 року оновлення бази даних публікацій продовжено, у результаті чого вона наразі містить 2006 джерел інформації за 2014–2025 роки.</t>
   </si>
   <si>
     <t>1.1.1.3.8</t>
   </si>
   <si>
     <t>Submitting key information relating to the issues of preventing and combating corruption every year to the Cabinet of Ministers of Ukraine, the Parliament of Ukraine, the President of Ukraine, the Ukrainian Parliament committee overseeing the issues of combating corruption, the National Council on the Anticorruption Policy, as well as other government agencies, in order to enable these authorities to consider this information while formulating the anticorruption and sectoral policies</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>