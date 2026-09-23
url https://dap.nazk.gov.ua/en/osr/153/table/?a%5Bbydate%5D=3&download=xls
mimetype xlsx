--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -118,51 +118,51 @@
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine,
 State Customs Service of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Національне агентство на виконання заходу забезпечило розробку проекту Закону України «Про внесення змін до Митного кодексу України щодо визначення правового статусу Громадської ради при центральному органі виконавчої влади, що реалізує державну митну політику» (далі - проект Закону).  
 28.02.2025 відбулось громадське обговорення зазначеного проекту Закону. Звіт за результатами проведення публічного громадського обговорення опублікований на офіційному вебсайті Національного агентства та розміщений за посиланням, що додається.
 Після доопрацювання проекту Закону з урахуванням пропозиції отриманих від громадськості Національне агентство, 11.04.2025 направило проекту Закону на погодження до заінтересованих органів, а саме: Державної митної служби України, Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, а також для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу до Урядового офісу координації європейської та євроатлантичної інтеграції.
-Станом на 31.03.2026 триває опрацювання отриманих зауважень.
+Станом на 30.06.2026 триває опрацювання отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>