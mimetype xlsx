--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -162,59 +162,62 @@
     <t>2.3.3.2.3</t>
   </si>
   <si>
     <t>Monitoring the results of the review of disciplinary complaints against actions of officials and other employees of the customs authorities pursuant to the order indicated in subclause 2.3.3.2.1</t>
   </si>
   <si>
     <t>The monitoring results are published annually.</t>
   </si>
   <si>
     <t>На виконання заходу 2.3.3.2.3. (здійснення моніторингу результатів розгляду дисциплінарних скарг на дії посадових осіб та інших працівників митних органів відповідно до наказу, зазначеного у підпункті 2.3.3.2.1) опубліковано щорічний моніторинг результатів розгляду скарг на дії посадових осіб апарату Держмитслужби та її територіальних органів, на підставі яких було порушено дисціплінарні провадження, відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Державної митної служби України від 05.07.2022 № 310 (із змінами).
 https://customs.gov.ua/robota-z-personalom
 Таким чином, захід виконано вчасно.</t>
   </si>
   <si>
     <t>2.3.3.2.4</t>
   </si>
   <si>
     <t>Publicly discussing the results of the monitoring pursuant to the order indicated in subclause 2.3.3.2.1</t>
   </si>
   <si>
     <t>The monitoring results are discussed annually.</t>
   </si>
   <si>
     <t>29 лютого 2024 року проведено публічне обговорення результатів щорічного моніторингу за 2023 рік щодо розгляду скарг на дії посадових осіб Держмитслужби, на підставі яких порушені дисциплінарні провадження, відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Держмитслужби від 05.07.2022 № 310.
 27 лютого 2025 року, у форматі відеоконференції на платформі Zoom, здійснено публічне обговорення результатів щорічного моніторингу щодо розгляду скарг на дії посадових осіб Держмитслужби, на підставі яких було порушено дисциплінарні провадження, відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Держмитслужби від 05.07.2022 № 310.
-У межах інформування за 4 квартал 2025 року Держмитслужба повідомляє. 
+У межах інформування за 4 квартал 2025 року Держмитслужба повідомляє.
 На виконання заходу 2.3.3.2.4. (публічне обговорення результатів моніторингу відповідно до наказу, зазначеного у підпункті 2.3.3.2.1) заплановане на 19 лютого 2026 року, у форматі відеоконференції на платформі Zoom, публічне обговорення результатів щорічного моніторингу щодо розгляду скарг на дії посадових осіб апарату Держмитслужби та її територіальних органів,
 на підставі яких було порушено дисциплінарні провадження.
 Запрошення представників громадськості, опубліковано на офіційному вебпорталі Держмитслужби, відповідно до Порядку проведення консультацій
 з громадськістю з питань формування та реалізації державної політики, затвердженого постановою Кабінету Міністрів України від 03 листопада 2010 року № 996.
-З огляду на те, що публічне обговорення результатів щорічного моніторингу за 2025 рік ще не було проведено, захід наразі вважається таким, що виконано частково.</t>
-[...2 lines deleted...]
-    <t>Partially implemented</t>
+Інформація за 1 квартал 2026 року.
+19 лютого 2026 року, у форматі відеоконференції на платформі Zoom, здійснено публічне обговорення результатів щорічного моніторингу щодо розгляду скарг на дії посадових осіб Держмитслужби, на підставі яких було порушено дисциплінарні провадження.
+Таким чином, на виконання заходу 2.3.3.2.4. Держмитслужбою забезпечено щорічне публічне обговорення результатів моніторингу розгляду скарг на дії посадових осіб відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Держмитслужби від 05.07.2022 №310 (зі змінами, внесеними наказом від 11.05.2023 №197), яким передбачено щорічне проведення відповідного моніторингу з публікацією його результатів на офіційному вебпорталі не пізніше 20 січня року, наступного за звітним, та подальше публічне обговорення у встановленому законодавством порядку.
+Зокрема, публічне обговорення результатів моніторингу у межах строку виконання заходу (01.05.2023–31.12.2025) проведено:
+29 лютого 2024 року — за результатами моніторингу за 2023 рік;
+27 лютого 2025 року — за результатами моніторингу за 2024 рік.
+З огляду на зазначену інформацію, захід є таким, що виконано вчасно та повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -852,51 +855,51 @@
         <v>44</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q6"/>
   <mergeCells>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="Q3:Q6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>