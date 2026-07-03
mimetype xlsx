--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -155,54 +155,54 @@
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The Regulation has been approved.</t>
   </si>
   <si>
     <t>The National Agency on Corruption Prevention approved Order No. 134/23 of June 28, 2023 On Approval of the Regulation on the Information System for Monitoring the Implementation of the State Anti-Corruption Policy, registered with the Ministry of Justice of Ukraine on June 28, 2023, under No. 134/23 (as amended by Order of the National Agency No. 143/23 of July 11, 2023, registered with the Ministry of Justice of Ukraine on July 13, 2023 under No. 1191/40247). Section IV(1) of this Regulation establishes the obligation of all implementers of the State Anti-Corruption Program to submit to the National Agency information on the status of implementation of the measures prescribed by it on a quarterly basis (no later than 15 days after the end of the reporting quarter) by entering such information into the internal part of the information system for monitoring the implementation of the state anti-corruption policy.</t>
   </si>
   <si>
     <t>1.1.1.4.3</t>
   </si>
   <si>
     <t>Ensuring the population of the information monitoring system with information indicated in Part 1 of Article 184 of the Law</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The information monitoring system has been populated with information indicated in Part 1 of Article 184 of the Law.</t>
   </si>
   <si>
-    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 31.12.2025 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 30.09.2025); 
+    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 31.03.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.12.2025);  
 2) Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2023 рік, відповідно до Порядку надання спеціально уповноваженими суб’єктами у сфері протидії корупції та виконавцями державної антикорупційної програми з виконання Антикорупційної стратегії статистичних даних та іншої інформації, пов’язаної з реалізацією державної антикорупційної політики, затвердженого наказом Національного агентства від 31.05.2023 № 115/23, зібрані, узагальнені та оприлюднені 15.04.2024 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2024 рік, відповідно до зазначеного Порядку (зі змінами), зібрані, узагальнені та оприлюднені 28.03.2025 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
-Відповідні статистичні дані за 2025 рік планується зібрати, узагальнити та візуалізувати у І кварталі 2026 року, а також оприлюднити у квітні 2026 року в окремому розділі Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
+Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2025 рік зібрані, узагальнені та оприлюднені 01.04.2026 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>