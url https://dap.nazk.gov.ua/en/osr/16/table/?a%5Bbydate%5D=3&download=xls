--- v1 (2026-07-03)
+++ v2 (2026-08-26)
@@ -155,51 +155,51 @@
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The Regulation has been approved.</t>
   </si>
   <si>
     <t>The National Agency on Corruption Prevention approved Order No. 134/23 of June 28, 2023 On Approval of the Regulation on the Information System for Monitoring the Implementation of the State Anti-Corruption Policy, registered with the Ministry of Justice of Ukraine on June 28, 2023, under No. 134/23 (as amended by Order of the National Agency No. 143/23 of July 11, 2023, registered with the Ministry of Justice of Ukraine on July 13, 2023 under No. 1191/40247). Section IV(1) of this Regulation establishes the obligation of all implementers of the State Anti-Corruption Program to submit to the National Agency information on the status of implementation of the measures prescribed by it on a quarterly basis (no later than 15 days after the end of the reporting quarter) by entering such information into the internal part of the information system for monitoring the implementation of the state anti-corruption policy.</t>
   </si>
   <si>
     <t>1.1.1.4.3</t>
   </si>
   <si>
     <t>Ensuring the population of the information monitoring system with information indicated in Part 1 of Article 184 of the Law</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The information monitoring system has been populated with information indicated in Part 1 of Article 184 of the Law.</t>
   </si>
   <si>
-    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 31.03.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.12.2025);  
+    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 30.06.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.03.2026). 
 2) Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2023 рік, відповідно до Порядку надання спеціально уповноваженими суб’єктами у сфері протидії корупції та виконавцями державної антикорупційної програми з виконання Антикорупційної стратегії статистичних даних та іншої інформації, пов’язаної з реалізацією державної антикорупційної політики, затвердженого наказом Національного агентства від 31.05.2023 № 115/23, зібрані, узагальнені та оприлюднені 15.04.2024 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2024 рік, відповідно до зазначеного Порядку (зі змінами), зібрані, узагальнені та оприлюднені 28.03.2025 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2025 рік зібрані, узагальнені та оприлюднені 01.04.2026 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>