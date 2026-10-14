--- v2 (2026-08-26)
+++ v3 (2026-10-14)
@@ -1,291 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...246 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>