--- v0 (2026-05-12)
+++ v1 (2026-07-19)
@@ -1,988 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...295 lines deleted...]
-
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...283 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-</file>
-[...334 lines deleted...]
-</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
-
-[...12 lines deleted...]
-</file>