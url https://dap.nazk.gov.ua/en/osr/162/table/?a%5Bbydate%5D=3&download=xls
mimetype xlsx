--- v1 (2026-07-19)
+++ v2 (2026-09-12)
@@ -1,56 +1,989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>Customs and taxation</t>
+  </si>
+  <si>
+    <t>2.3.5 Excessive scope of discretionary powers of employees of tax authorities</t>
+  </si>
+  <si>
+    <t>2.3.5.2</t>
+  </si>
+  <si>
+    <t>The list of grounds for tax audits by the tax authorities has been reduced, as well as the number of audits involving direct contact with the taxpayer</t>
+  </si>
+  <si>
+    <t>2.3.5.2.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conducting expert examinations of the draft law proposing amendments to the Tax Code of Ukraine pertaining to the frequency and procedure of scheduled documentary audits </t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>Ministry of Finance of Ukraine</t>
+  </si>
+  <si>
+    <t>state budget</t>
+  </si>
+  <si>
+    <t>within the established budget allocations for the relevant year</t>
+  </si>
+  <si>
+    <t>Expert examinations have been conducted.</t>
+  </si>
+  <si>
+    <t>Міністерство фінансів України повідомляє.
+Проведено експертизи законопроєктів про внесення змін до Податкового кодексу України та інших законів України:
+- щодо особливостей оподаткування у період дії воєнного стану (реєстр. № 8401 від 31.01.2023), поданого КМУ. Законопроєкт підтримано;
+- щодо скасування мораторію на проведення податкових перевірок (реєстр. № 10016 від 06.09.2023), поданого КМУ. Законопроєкт підтримано;
+- щодо уточнення строку мораторію на проведення податкових перевірок (реєстр. № 10016-1 від 12.09.2023), поданого народними депутатами України. Законопроєкт не підтримано;
+- щодо уточнення строку мораторію на проведення податкових перевірок (реєстр. № 10016-2 від 12.09.2023), поданого народними депутатами України. Законопроєкт не підтримано;
+- щодо уточнення переліку суб’єктів господарювання, на яких поширюється дія мораторію на проведення податкових перевірок (реєстр. № 10016-3 від 12.09.2023), поданого народними депутатами України. Законопроєкт не підтримано;
+- щодо встановлення строку мораторію на проведення податкових перевірок (реєстр. № 10016-4 від 12.09.2023), поданого народними депутатами України. Законопроєкт не підтримано Мінфіном;
+- щодо коригування строку мораторію на проведення податкових перевірок (реєстр. № 10016-5 від 14.09.2023), поданого народними депутатами України. Законопроєкт не підтримано;
+-щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства (реєстр. № 11084 від 13.03.2024), поданого народними депутатами України. Законопроєкт може бути розглянуто з урахуванням висловлених зауважень;
+- щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства (реєстр. № 13455 від 07.07.2025), поданий народними депутатами України. Законопроєкт підтримується за умови врахування наданих зауважень;
+- щодо запровадження спеціального режиму податкового контролю для платників податків з найвищими показниками сплати податків та зборів – лідерів галузей економіки (реєстр. № 13660 від 20.08.2025), поданий народним депутатом України. Законопроєкт не підтримується;
+- щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства» (реєстр. № 13455 від 07.07.2025), поданий народними депутатами України. Законопроєкт підтримується за умови врахування наданих зауважень.
+У IV кварталі 2025 року Міністерство фінансів України надало інформацію щодо проведених експертиз законопроєктів, яка за змістом повторює інформацію, надану у попередніх звітних періодах, зокрема ІІІ кварталі 2025 року. Нових законопроєктів, щодо яких проведено експертизу, не зазначено, позиція Міністерства щодо раніше розглянутих законопроєктів не змінилася, що свідчить про відсутність додаткового прогресу виконання заходу у IV кварталі 2025 року. Водночас, з огляду на те, що станом на відповідний звітний період настала визначена дата завершення виконання заходу, а також враховуючи, що Міністерством фінансів України забезпечено проведення експертизи всіх законопроєктів, які надходили у межах предмета заходу протягом строку його виконання, захід вважається виконаним вчасно та в повному обсязі.</t>
+  </si>
+  <si>
+    <t>Implemented</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>2.3.5.2.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Using the findings of expert examinations to prepare expert opinions pursuant to Article 27 of the Budget Code of Ukraine and expert opinion on the merits of draft laws containing the provisions indicated in subclause 2.3.5.2.1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The expert opinions have been prepared. </t>
+  </si>
+  <si>
+    <t>Міністерство фінансів України повідомляє.
+1. За результатами проведеної експертизи підготовлено експертні висновки відповідно до статті 27 Бюджетного кодексу України та надіслано до СКМУ:
+- законопроєкт реєстр. № 8401 від 31.01.2023, лист Мінфіну від 13.02.2023 № 11110-05-3/4122;
+- законопроєкт реєстр. № 10016 від 06.09.2023, лист Мінфіну від 20.09.2023 № 11120-03-3/25543;
+- законопроєкт реєстр. № 10016-1 від 12.09.2023, лист Мінфіну від 21.09.2023 № 11120-03-3/25786;
+- законопроєкт реєстр. № 10016-2 від 12.09.2023, лист Мінфіну від 21.09.2023 № 11120-03-3/25785;
+- законопроєкт реєстр. № 10016-3 від 12.09.2023, лист Мінфіну від 21.09.2023 № 11120-03-3/25784;
+- законопроєкт реєстр. № 10016-4 від 12.09.2023, лист Мінфіну від 26.09.2023 № 11120-03-3/26253;
+- законопроєкт реєстр. № 10016-5 від 14.09.2023, лист Мінфіну від 22.09.2023 № 11120-03-3/25974;
+- законопроєкт реєстр. № 11084 від 13.03.2024, лист Мінфіну від 29.03.2024 № 11120-03-3/10797;
+-законопроєкт реєстр. № 13455 від 07.07.2025, лист Мінфіну від 22.07.2025 № 11120-03-3/20553;
+-законопроєкт реєстр. № 13660 від 20.08.2025, лист Мінфіну від 05.09.2025 № 11120-03-3/25297.
+2. За результатами проведеної експертизи підготовлено висновки до законопроєктів по суті:
+- листом Мінфіну від 09.10.2023 № 11120-03- 3/27478 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновки до законопроєктів: реєстр. № 10016-1 від 12.09.2023, реєстр. № 10016-2 від 12.09.2023, реєстр. № 10016-3 від 12.09.2023, реєстр. № 10016-4 від 12.09.2023, реєстр. № 10016-5 від 14.09.2023;
+- листом Мінфіну від 09.10.2023 № 11120-03- 3/27476 надіслано Комітету ВРУ з питань з питань соціальної політики та захисту прав ветеранів висновки до законопроєктів: реєстр. № 10016 від 06.09.2023, реєстр. № 10016-1 від 12.09.2023, реєстр. № 10016-2 від 12.09.2023, реєстр. № 10016-3 від 12.09.2023, реєстр. № 10016-4 від 12.09.2023, реєстр. № 10016-5 від 14.09.2023;
+- листом Мінфіну від 03.04.2024 № 11120-02-3/11226 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 11084 від 13.03.2024;
+- листом Мінфіну від 23.07.2025 № 11120-02-3/20624 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 13445 від 07.07.2025;
+- листом Мінфіну від 05.09.2025 № 11120-02-3/25278 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 13660 від 20.08.2025.
+Таким чином, захід є виконаним вчасно.</t>
+  </si>
+  <si>
+    <t>2.3.5.2.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Supporting the consideration of the draft laws indicated in subclause 2.3.5.2.1 in committees of the Parliament of Ukraine and during plenary sessions of the Parliament of Ukraine </t>
+  </si>
+  <si>
+    <t>Support of the consideration of the draft laws containing the provisions indicated in subclause 2.3.5.2.1 has been ensured.</t>
+  </si>
+  <si>
+    <t>Міністерство фінансів України повідомляє.
+За звітні періоди І-IV кварталів 2023 року Міністерством фінансів повідомлено, що ним здійснювалося супроводження розгляду в комітетах Верховної Ради України певних законопроєктів. Зокрема, представники Міністерства фінансів України неодноразово брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики, а саме:
+у засіданні від 20.02.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023; за результатами розгляду законопроєкту прийнято Закон України від 30.06.2023 № 3219; 
+у засіданні від 13.10.2023, на якому розглядалися законопроєкти «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016 від 06.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-1 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-2 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення переліку суб’єктів господарювання, на яких поширюється дія мораторію на проведення податкових перевірок», реєстр. № 10016-3 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо встановлення строку мораторію на проведення податкових перевірок», реєстр. № 10016-4 від 12.09.2023; «Про внесення змін до Податкового кодексу України та Закону України «Про збір та облік єдиного внеску на загальнообов’язкове державне соціальне страхування» щодо коригування строку мораторію на проведення податкових перевірок», реєстр. №10016-5 від 14.09.2023; на засіданні Верховної Ради України від 17.10.2023 заслухано питання про розгляд зазначених законопроєктів за спрощеною процедурою; 
+у засіданні від 02.11.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016-д від 16.10.2023. За результатами його розгляду прийнято Закон України від 09.11.2024 № 3453. 
+Станом на І квартал 2024 року актуалізованої інформації щодо виконання заходу надано не було, що свідчило про відсутність прогресу його виконання.
+У межах звітування за ІІ квартал 2024 року Міністерством фінансів України проінформовано, що представники міністерства брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики 04.04.2024 та 12.06.2024, на яких розглядався у першому та другому читаннях (відповідно) законопроєкт «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства» (реєстр. № 11084 від 13.03.2024). За результатами його розгляду прийнято Закон України від 18.06.2024 № 3813. Зазначене свідчило про прогрес виконання заходу 2.3.5.2.3.
+Водночас у межах звітування за ІІІ-IV квартали 2024 року, І-ІІ квартали 2025 року міністерством надано аналогічну інформацію, що свідчило про відсутність прогресу у виконанні заходу.
+Звітуючи про виконання заходу у ІІІ кварталі 2025 року Міністерством фінансів повідомлено, що представники міністерства брали участь у засіданні Комітету з питань фінансів, податкової та митної політики 12.08.2025, на якому розглядався законопроєкт «Про внесення змін до підпункту 69.41 пункту 69 підрозділу 10 розділу ХХ "Перехідні положення" Податкового кодексу України щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. №13455 від 07.07.2025). Зазначене свідчить про прогрес виконання заходу.
+Звітуючи про виконання заходу у IV кварталі 2025 року Міністерством фінансів повідомлено, що представники Міністерства фінансів України брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики:
+від 20.02.2023 (розгляд законопроєкту «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023); 
+від 13.10.2023, (розгляд законопроєктів «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. №.10016 від 06.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-1 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-2 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення переліку суб’єктів господарювання, на яких поширюється дія мораторію на проведення податкових перевірок», реєстр. № 10016-3 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо встановлення строку мораторію на проведення податкових перевірок», реєстр. № 10016-4 від 12.09.2023; «Про внесення змін до Податкового кодексу України та Закону України «Про збір та облік єдиного внеску на загальнообов’язкове державне соціальне страхування» щодо коригування строку мораторію на проведення податкових перевірок», реєстр. № 10016-5 від 14.09.2023); 
+від 02.11.2023, (розгляд законопроєкту «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016-д від 16.10.2023); 
+від 04.04.2024 та 12.06.2024 (розгляд у І та ІІ читаннях законопроєкт «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. № 11084 від 13.03.2024); 
+від 12.08.2025 (розгляд законопроєкту «Про внесення змін до підпункту 69.41 пункту 69 підрозділу 10 розділу ХХ "Перехідні положення" Податкового кодексу України щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. № 13455 від 07.07.2025). Міністерством фінансів України станом на 2 квартал 2026 року повідомлено, що 10.02.2026 законопроєкт знято з розгляду. 
+Інформація за 2 квартал 2026 року загалом відповідає інформації, наданій за 1 квартал 2026 року, однак додатково містить актуалізацію щодо результатів розгляду окремих законопроєктів, зокрема інформацію про прийняття відповідних законів та зняття з розгляду законопроєкту № 13455.
+З огляду на те, що а) настала дата завершення виконання заходу; б) надано інформацію лише про супроводження законопроєктів під час засідань Комітету Верховної Ради України з питань фінансів, податкової та митної політики; в) інформація про супроводження на пленарних засіданнях Верховної Ради України проектів законів відсутня, захід є таким, що виконаний вчасно, але частково.</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
+  </si>
+  <si>
+    <t>2.3.5.2.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preparing proposals regarding the expediency of the exercise of the president’s veto right with respect to the laws indicated in subclause 2.3.5.2.1, which have been passed by the Parliament of Ukraine </t>
+  </si>
+  <si>
+    <t>01.01.1970</t>
+  </si>
+  <si>
+    <t>State Tax Service of Ukraine</t>
+  </si>
+  <si>
+    <t>Proposals regarding the expediency of the exercise of the president’s veto right with respect to the laws indicated in subclause 2.3.5.2.1 have been submitted to the Cabinet of Ministers of Ukraine.</t>
+  </si>
+  <si>
+    <t>Протягом звітних кварталів 2023 року Міністерством фінансів України не підготовлено пропозицій стосовно доцільності застосування Президентом України права вето до прийнятих Верховною Радою України законів. Однак 19.07.2023 Міністерство фінансів України надіслало Секретаріату Кабінету Міністрів України завізовану копію прийнятого Верховною Радою України Закону України від 30.06.2023 № 3219-IX «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», що надійшов на підпис Президентові України та повідомило про доцільність підписання цього Закону Президентом України. Також 29.11.2023 міністерством надіслано до Секретаріату Кабінету Міністрів України завізовану копію прийнятого Верховною Радою України Закону України від 09.11.2023 № 3453-ІХ «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», що надійшов на підпис Президентові України та повідомлено про доцільність підписання цього Закону Президентом України.
+Водночас станом на І квартал 2024 року актуалізованої інформації щодо виконання заходу надано не було.
+У межах звітування за ІІ квартал 2024 року міністерством повідомлено, що листом від 27.06.2024 № 11120-03-3/19519 Секретаріату Кабінету Міністрів України надіслано завізовану копію прийнятого Верховною Радою України Закону України від 18.06.2024 № 3813-ІХ «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства», що надійшов на підпис Президентові України, повідомлено про доцільність підписання цього Закону Президентом України, а також висловлено застереження щодо окремих положень Закону.
+У межах звітування за ІІІ-IV квартали 2024 року, І-IV квартали 2025 року міністерством надано аналогічну за змістом інформацію.
+З огляду на те, що а) настала дата завершення виконання заходу; б) Міністерство фінансів України повідомляло про доцільність  підписання зазначених законів Президентом України, тобто не виявило підстав для надання пропозиції щодо доцільності застосування права вето до законів, захід 2.3.5.2.4. можна вважати виконаним повністю.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
+</file>
+
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q6"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q6"/>
+  <mergeCells>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="C3:C6"/>
+    <mergeCell ref="D3:D6"/>
+    <mergeCell ref="E3:E6"/>
+    <mergeCell ref="Q3:Q6"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+</cp:coreProperties>
+</file>