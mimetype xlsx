--- v0 (2026-04-30)
+++ v1 (2026-08-16)
@@ -119,83 +119,102 @@
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Міністерством економіки повідомлено, що 22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) в цілому (Закон набув чинності 08.03.2024).
 Вказаним Законом ч. 2 ст. 11-2 Закону України «Про управління об’єктами державної власності» викладено у редакції, що передбачає, що кандидати на посаду члена наглядової ради державного унітарного підприємства добираються та призначаються в порядку, визначеному Кабінетом Міністрів України. Добір кандидатів на посаду члена наглядової ради здійснюється з дотриманням принципів колективної придатності, різноманітності складу, рівності вимог, професійності, відкритості і прозорості та розпочинається не пізніше ніж за три місяці до закінчення строку повноважень відповідного члена наглядової ради (якщо у зазначений строк не прийнято рішення про продовження строку його повноважень) або не пізніше 10 днів з дня дострокового припинення повноважень.
 Кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, затверджує Кабінет Міністрів України. Додаткові кваліфікаційні вимоги до незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, можуть бути визначені статутом, положенням про наглядову раду та/або положенням про принципи формування наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Крім цього, в ч. 11-3 Закону України «Про управління об’єктами державної власності» оновлені положення щодо того, хто не може бути незалежним членом наглядової ради. А ст. 11-4 вказаного Закону визначено виключну компетенцію наглядових рад державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Таким чином положення ухваленого Закону № 3587-IX не в повній мірі покривають зміст заходу 2.4.1.4.1. з огляду на таке:
 а) підп. 1 та 2 заходу щодо визначення конкурсної та прозорої процедур формування наглядових рад підприємств державної форми власності, а також вимог до незалежних членів наглядових рад підприємств державної форми власності не передбачено Законі, як це передбачено у Державній антикорупційній програмі. Натомість Законом передбачено, що ці процедури та вимоги здійснюються у порядку, визначеному Кабінетом Міністрів України;
 б) щодо підп. 3 та 4 заходу, то ухваленим Законом визначено лише те, хто не може бути незалежним членом наглядової ради та вцілому компетенція наглядових рад.
 Також ухвалений Закон передбачає вичерпний перелік підстав для дострокового припинення повноважень членів наглядових рад підприємств державної форми власності, їх відповідальності за неналежне виконання своїх обов’язків.
-Таким чином, ухвалений Закон забезпечує лише часткове врегулювання питань, щодо яких виконавцем заходу мав би бути розроблений законопроект.</t>
+Таким чином, ухвалений Закон забезпечує лише часткове врегулювання питань, щодо яких виконавцем заходу мав би бути розроблений законопроект.
+Інформація станом на 2 квартал 2026 року: 
+Прийнято постанову КМУ від 10.01.2025 № 12. 
+Урядом з метою удосконалення процедури відбору і призначення членів наглядових рад суб’єктів господарювання державного сектору економіки прийнято постанову Кабінету Міністрів України від 31.12.2025 № 1804, якою, зокрема:
+1. викладено в новій редакції порядок проведення конкурсного відбору кандидатів на посаду незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі та їх призначення
+2. викладено в новій редакції порядок визначення та затвердження кандидатур представників держави, які призначаються до наглядових рад державних унітарних підприємств, і тих, які обираються до наглядових рад господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі
+3. затверджено кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
+Прийнято наказ Мінекономіки від 30.04.2026 № 5484 “Про затвердження Методичних рекомендацій щодо організації системи внутрішнього контролю на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі”.
+Таким чином, інформація за ІІ квартал 2026 року свідчить про те, що і надалі врегулювалися окремі питання заходу 2.4.1.4.1. Зокрема, постановою КМУ від 31.12.2025 № 1804 оновлено порядок конкурсного відбору кандидатів на посаду незалежного члена наглядової ради, визначення кандидатур представників держави та затверджено кваліфікаційні вимоги до членів наглядових рад. Отже, питання, визначені підпунктами 1 і 2 заходу, додатково врегульовано на підзаконному рівні.
+Водночас зазначене не дає підстав вважати захід виконаним повністю, оскільки ДАП прямо передбачає розроблення та подання Кабінетові Міністрів України проекту закону, яким мають бути визначені передбачені заходом питання. Прийняття підзаконних актів не є тотожним установленому ДАП результату, а тому під час моніторингу виконання заходу не може бути зараховане як заміна передбаченого ДАП результату. Врахування таких актів як повного виконання заходу фактично означало б зміну визначеного ДАП результату без внесення відповідних змін до самого заходу.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.4.2</t>
   </si>
   <si>
     <t>Forming supervisory boards at state-owned enterprises for which the creation of supervisory boards is mandated</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>State authorities — subjects of management of state-owned objects</t>
   </si>
   <si>
     <t>Supervisory board have been formed.</t>
   </si>
   <si>
     <t>Відповідно до Аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад, підготовленого Мінекономікою на виконання заходу 2.4.1.3.4 "Станом на 01.01.2025 у підпорядкуванні суб’єктів управління перебувало 2 916 суб’єктів господарювання державного сектору економіки (далі – суб’єкти господарювання), в тому числі 2 571 державних підприємства та 345 господарських товариств з державною часткою у статутному капіталі більше 50,0 відсотків.
 У 21 з 89 (23,6 % від загальної кількості великих) суб’єкта господарювання, що віднесені до категорії великих підприємств, утворено наглядову раду, до них віднесено ключові компанії державного сектору (перебувають в управлінні Кабінету Міністрів України, Мінекономіки, Міненерго, Міноборони, Держкомтелерадіо, Держлісагентство, ДКА, АТ «УОП»), а саме: ПрАТ «Укргідроенерго», АТ «Укренергомашини», АТ «Укрзалізниця», НАК «Нафтогаз України», АТ «НАЕК «Енергоатом», Поліграфкомбінат «Україна», ТОВ «Оператор ГТС України», НЕК «УКРЕНЕРГО», ПрАТ «Українське Дунайське Пароплавство», АТ «Укрпошта», ДП «Агенція оборонних закупівель», ПрАТ «Запоріжтрансформатор», АТ «Мотор Січ», ТОВ «Кременчуцька ТЕЦ», АТ «АвтоКрАЗ», АТ «Національна суспільна телерадіокомпанія України», ДП «Ліси України», АТ «Хартрон», АТ «Компанія авіаційного та ракетно-технічного машинобудування»; АТ «Українські розподільні мережі», АТ «Укртатнафта».»
 Щодо інших підприємств державної форми власності, для яких створення наглядових рад є обов’язковим, інформація не була надана.
 У межах інформування за 4 квартал 2025 року повідомляється наступне.
 Відповідно до заходу 2.4.1.4.2 суб’єкти управління об’єктами державної власності, зокрема центральні органи виконавчої влади, інші державні органи, обласні військові адміністрації, а також інші уповноважені органи управління корпоративними правами держави, на виконання запиту Національного агентства з питань запобігання корупції інформували НАЗК про наявність підприємств державної форми власності у сфері їх управління, відповідність таких підприємств критеріям обов’язкового утворення наглядових рад та стан їх фактичного формування. За результатами аналізу наданої інформації встановлено, що наглядові ради сформовані лише на частині підприємств, тоді як щодо окремих підприємств, які відповідають критеріям обов’язковості, наглядові ради не створені, перебувають на стадії формування або потребують актуалізації складу.
-З огляду на те, що а) надані відомості підтверджують створення (формування) наглядових рад лише на частині підприємств державної форми власності, для яких їх утворення є обов’язковим; б) є наявність випадків, коли підприємства відповідають критеріям обов’язковості створення наглядових рад, однак такі наглядові ради станом на дату надання інформації не сформовані; в) подані матеріали свідчать про проведення ідентифікації підприємств та інформування НАЗК, проте не підтверджують досягнення показника виконання заходу в частині формування наглядових рад на всіх підприємствах, де їх створення є обов’язковим, захід 2.4.1.4.2 є таким, що виконано частково.</t>
+З огляду на те, що а) надані відомості підтверджують створення (формування) наглядових рад лише на частині підприємств державної форми власності, для яких їх утворення є обов’язковим; б) є наявність випадків, коли підприємства відповідають критеріям обов’язковості створення наглядових рад, однак такі наглядові ради станом на дату надання інформації не сформовані; в) подані матеріали свідчать про проведення ідентифікації підприємств та інформування НАЗК, проте не підтверджують досягнення показника виконання заходу в частині формування наглядових рад на всіх підприємствах, де їх створення є обов’язковим, захід 2.4.1.4.2 є таким, що виконано частково.
+У межах інформування за 2 квартал 2026 року Міністерством енергетики України у додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомлено наступне:
+«Наглядові ради сформовано в АТ «Оператор ринку», АТ «Українські розподільні мережі», АТ «Харківський науково-дослідний та проектно-конструкторський інститут «Енергопроект», ТОВ «Оператор ГТС України», НЕК «Укренерго».
+Оновленню складу підлягають наглядові ради АТ «Оператор ринку», АТ «Українські розподільні мережі», ТОВ «Оператор ГТС України», НЕК «Укренерго» відповідно до розпорядження Кабінету Міністрів України від 17.11.2025 № 1258-р «Про затвердження плану заходів щодо оновлення складу наглядових рад та виконавчих органів суб'єктів господарювання паливно-енергетичного комплексу» та постанови Кабінету Міністрів України від 03.12.2025 № 1596 «Питання управління деякими суб'єктами господарювання».
+Листом від 12.03.2026 № 4202-09/24565-03 Мінекономіки повідомило Міненерго, що за результатами відбору Комісією з відбору членів наглядових рад суб'єктів господарювання затверджено перелік переможців відбору на посаду незалежного члена наглядової ради та представників держави, які обираються (призначаються) до складу наглядової ради суб'єктів господарювання паливно-енергетичного комплексу, які визначені планом заходів щодо оновлення складу наглядових рад деяких суб'єктів господарювання, затвердженим розпорядженням Кабінету Міністрів України від 17.11.2025 № 1258, який Комісія рекомендує суб'єкту управління суб'єкта господарювання на посаду члена наглядової ради та надала такий перелік.
+Наказом Міненерго від 26.03.2026 № 163 «Про деякі питання Акціонерного товариства «Українські розподільні мережі» обрано Наглядову раду АТ «Українські розподільні мережі» та затверджено умови цивільно-правових договорів з членами Наглядової ради.
+Наказом Міненерго від 15.05.2026 № 255 «Про деякі питання Наглядової ради Приватного акціонерного товариства «Національна енергетична компанія «Укренерго» затверджено склад Наглядової ради НЕК «Укренерго». Таким чином, Наглядова рада НЕК «Укренерго» сформована у повному складі.
+Наказом Міненерго від 03.07.2026 № 325 затверджено склад Наглядової ради ТОВ «Оператор ГТС України». Таким чином, Наглядова рада ТОВ «Оператор ГТС України» сформована у повному складі».
+У межах інформування за 2 квартал 2026 року ситуація щодо формування наглядових рад на окремих підприємствах державної форми власності покращилася. Зокрема, Міненерго повідомлено про сформованість ряду наглядових рад. При цьому щодо окремих підприємств здійснювалися заходи з оновлення складу наглядових рад. 
+Водночас надана інформація не підтверджує формування наглядових рад на всіх підприємствах державної форми власності, для яких їх утворення є обов’язковим. Зокрема, у наданій раніше інформації за результатами ідентифікації таких підприємств встановлено наявність суб’єктів, у яких наглядові ради не створені, перебувають на стадії формування або потребують актуалізації складу, а інформації, яка б підтверджувала усунення зазначених випадків щодо всіх таких підприємств, не надано.
+З огляду на те, що показником виконання заходу визначено саме «наглядові ради сформовано», а надані матеріали підтверджують формування наглядових рад лише на частині підприємств та не дають підстав стверджувати про їх формування на всіх підприємствах, для яких таке утворення є обов’язковим, захід 2.4.1.4.2 доцільно оцінити як такий, що виконано частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>