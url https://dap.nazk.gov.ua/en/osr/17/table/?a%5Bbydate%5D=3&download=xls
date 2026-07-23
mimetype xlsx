--- v0 (2026-06-02)
+++ v1 (2026-07-23)
@@ -185,53 +185,53 @@
     <t>31.12.2024</t>
   </si>
   <si>
     <t>State Property Fund of Ukraine</t>
   </si>
   <si>
     <t>Financial and economic calculations of the needs have been performed.</t>
   </si>
   <si>
     <t>Фонд державного майна України визначено головним виконавцем заходів 2.4.3.1.7, 2.4.3.1.9, 2.4.3.1.10 щодо яких потребується проведення фінансово-економічних розрахунків потреб.
 Фондом повідомлено, що стосовно заходу 2.4.3.1.7 підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист Фонду від 26.04.2023 № 10-15-10306).
 Щодо заходу 2.4.3.1.9 Мінстерством економіки України, як співвиконавцем заходу листом, було надано Фонду державного майна України, зокрема, інформацію, отриману в робочому порядку від ТОВ «Інтелект-Софт», якому належать виключні майнові права на твір «Комп’ютерна програма «БЕСТ ЗВІТ ORACLE», щодо орієнтовної суми вартості послуг на 2024 – 2025 роки, необхідних для забезпечення можливості інтеграції даних і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності та КП «Автоматизована система електронного документообігу «Бест Звіт Oracle».
 Щодо заходу 2.4.3.1.10 Антимонопольним комітетом України розроблено технічне завдання щодо функціонування реєстру забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об'єктів державної власності та реєстром державної допомоги суб'єкам господарювання, проведено фінансово-економічні розрахунки потреб необхідних для здійснення заходів, запланованих на 2024 і 2025 роки. Разом з тим, Комітетом проаналізовано та визначено орієнтовну вартість надання послуг щодо функціонування реєстру забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об'єктів державної власності та реєстром державної допомоги суб'єктам господарювання відповідно до заходу 1.1.1.5.4.(21) станом на 2023 рік, яку було включено до бюджетного запиту Антимонопольного комітету України на 2024-2026 роки з орієнтованою вартістю 360 000 (триста шістдесят тисяч гривень) відповідно до комерційної пропозиції.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (20)</t>
   </si>
   <si>
     <t>State Agency of Ukraine for the Development of Melioration, Fisheries and Food Programs</t>
   </si>
   <si>
     <t>Financial and economic calculations of the needs have been performed</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є співвиконавцем заходу 2.2.2.4.8, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення.
-Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги. 
-[...1 lines deleted...]
-Систему еРиба розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
+Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги.
+Як наслідок, розроблено та прийнято в експлуатацію компоненти Єдиної державної електронної системи управління галуззю рибного господарства «еРиба» («еРибальство»): «еДекларування», «еДозвіл», «еБирка», «еЖурнал», «еДоговір», «Ліміти та квоти». Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою «еДозвіл», який був запущений 5 липня 2024 року.
+Систему «еРиба» розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (23)</t>
   </si>
   <si>
     <t>National Commission on Securities and Stock Market</t>
   </si>
   <si>
     <t>Національна комісія з цінних паперів та фондового ринку є співвиконавцем заходу 2.4.3.1.7. З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
   </si>
   <si>
     <t>1.1.1.5.4 (22)</t>
   </si>
   <si>
     <t>State Agency for Restoration and Infrastructure Development of Ukraine</t>
   </si>
   <si>
     <t>Державне агентство відновлення та розвитку інфраструктури України є співвиконавце заходу 2.5.10.3.2, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення. Єдина цифрова інтегрована інформаційно-аналітична система управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури прийнята на баланс Міністерства розвитку громад та територій України.
 Екосистема DREAM модернізована в частині моніторингу пріоритетних програм та проектів в рамках роботи Багатосторонньої координаційної платформи донорів для України, а також управління фінансовими програмами, у тому числі із наданням гарантійної підтримки, Водночас іністерства розвитку громад та територій України розроблено техніко-економічне обґрунтування завдання, проекту, робіт з інформатизації на 2025 рік в частині модернізації реєстрів. Фінансування здійснюється з коштів міжнародної технічної допомоги.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (21)</t>
   </si>
   <si>
     <t>State Regulatory Service of Ukraine</t>