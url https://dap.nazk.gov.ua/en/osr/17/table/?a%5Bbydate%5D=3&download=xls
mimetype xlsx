--- v1 (2026-07-23)
+++ v2 (2026-09-12)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$37</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -445,79 +445,90 @@
   </si>
   <si>
     <t>Державне підприємство "Медзакупівлі" є співвиконавцем заходів 2.7.1.1.3, 2.7.1.2.3, виконання яких потребує проведення фінансово-економічних розрахунків.
 Водночас Міністерством охорони здоровʼя України проводилися розрахунки відповідних потреб, зокрема, з метою укладення договорів на розробку модулів системи e-Stock, розробка модулів проводилася за кошти міжнародної технічної допомоги. Розробка програмного забезпечення проведена.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (10)</t>
   </si>
   <si>
     <t>05.04.2023</t>
   </si>
   <si>
     <t>26.05.2025</t>
   </si>
   <si>
     <t>National Health Service of Ukraine</t>
   </si>
   <si>
     <t>Національна служба здоровʼя України є співвиконавцем заходів 2.7.3.3.5 та 2.7.3.4.8, які потребують проведення фінансово-економічних розрахунків для їх здійснення.
 Щодо заходу 2.7.3.3.5, то Міністерством охорони здоровʼя України розроблено технічне завдання для розширення функціоналу ЕСОЗ, а відповідне програмне забезпечення вже розроблено та введено в експлуатацію.
 Щодо заходу 2.7.3.4.8, то наразі фінансові-економічні розрахунки потреб викладені частково в календарному плані розробки програмного забезпечення для модернізації ЄІСС в частині функціоналу реабілітації та цифровізації МСЕК. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі (див. захід 1.1.1.5.5 (3)).
 Водночас з огляду на те, що НСЗУ є співвиконавцем заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Національної служби здоров'я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
 Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
   </si>
   <si>
+    <t>1.1.1.5.5 (9)</t>
+  </si>
+  <si>
+    <t>з дня набрання чинності нормативно-правовим актом</t>
+  </si>
+  <si>
+    <t>три місяці з дня набрання чинності нормативно-правовим актом</t>
+  </si>
+  <si>
+    <t>Державна регуляторна служба (далі - ДРС) є виконавцем заходу 2.2.2.1.3, який потребує проведення фінансово-економічних розрахунків.
+Захід 2.2.2.1.3 полягає в розробці електронної системи управління ризиками, що є складовою системи, передбаченої Законом України «Про основні засади державного нагляду (контролю)», тобто з урахуванням редакції Закону №4840-ІХ - інтегрованої інформаційно-комунікаційної системи державного нагляду (контролю).
+Законом України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності» від 05.04.2007 № 877-V, що втратить чинність з введенням в дію №4840-ІХ, передбачено інтегровану автоматизовану систему державного нагляду (контролю) (далі – ІАС ДНК). Станом на зараз, ця система розроблена та функціонує, технічним адміністратором системи є державне підприємство «Національні інформаційні системи», саме в межах цієї системи розроблено описаний ДРС Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику.
+Наведене дає підстави вважати, що Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику виконує деякі функції електронної системи управління ризиками у сфері державного нагляду (контролю).
+Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків (дет. див. картку заходу 2.2.2.1.3).
+З огляду на те, що ДРС не було проведено фінансово-економічних розрахунків потреб необхідних для здійснення заходу 2.2.2.1.3, а також те, що розроблений Модуль не повною мірою відповідає вимогам даного заходу, захід 1.1.1.5.5 не може вважатися таким, що виконаний повністю.</t>
+  </si>
+  <si>
     <t>1.1.1.5.5 (8)</t>
-  </si>
-[...4 lines deleted...]
-    <t>три місяці з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
     <t>State Service of Ukraine for Geodesy, Cartography and Cadastre</t>
   </si>
   <si>
     <t>Державна служба України з питань геодезії, картографії та кадастру є головним виконавцем заходів 2.5.4.3.3, 2.5.5.1.4, які потребують фінансово-економічних розрахунків потреб.
 Щодо заходу 2.5.4.3.3 - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству аграрної політики і продовольства України, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становило 19 500,0 тис. гривень. Водночас нормативно-правовий акт, який обумовлював початок виконання цього заходу станом на 31.03.2025 року чинності не набрав.
 Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також проведели розрахунки попередніх показників масової оцінки. 
 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» на 15 840,4 тис. грн з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру» відповідно до, зокрема, постанови Кабінету Міністрів України від 13.10.2023 № 1078 «Деякі питання реалізації пілотного проекту щодо проведення масової оцінки земель».
 ДП «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель).
 Наказом Мінагрополітики від 02.07.2024 № 1953 внесено зміни до паспорта бюджетної програми на 2024 рік КПКВК 2803020 «Проведення земельної реформи», які погоджені Міністерством фінансів України (аркуш погодження від 28.06.2024 № 06030-11-5/19655), та які передбачають фінансування заходів щодо створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру. Додаткових витрат у 2024 -2025 роках на створення зазначеної системи не передбачається.
 Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
 Відтак, наведене свідчить про часткове виконання заходу.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (7)</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є виконавцем заходу 2.2.2.2.6 та співвиконавцем заходу 2.2.2.4.9, які потребують проведення фінансово-економічних розрахунків.
-Щодо заходу 2.2.2.2.6. Розглядаючи потребу в розробленні фінансово-економічних розрахунків до зазначеного заходу варто мати на увазі, що Держрибагентство є органом, що реалізує державну політику у сфері рибного господарства, складовими якого є рибальство та рибництво (аквакультура). В розрізі проведення торгів у сфері рибальства, то електронні торги з продажу права на промисловий вилов риби вже проводяться за допомогою електронної системи «Прозорро.Продажі». Водночас вже також існує електронна програма, яка дозволяє цифровізувати процедури отримання доступу до спільних ресурсів в галузі рибальства - Єдина державну електронну систему управління галуззю рибного господарства (еРиба) (техніко-економічне обґрунтування по зазначеній системі готувалося Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм, детальніше про що можна дізнатися із стану виконання заходу 2.2.2.4.8).
-[...1 lines deleted...]
-Після набрання чинності Законом буде проведено розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених даним Законом.
+Щодо заходу 2.2.2.2.6. Розглядаючи потребу в розробленні фінансово-економічних розрахунків до зазначеного заходу варто мати на увазі, що Держрибагентство є органом, що реалізує державну політику у сфері рибного господарства, складовими якого є рибальство та рибництво (аквакультура). В розрізі проведення торгів у сфері рибальства, то електронні торги з продажу права на промисловий вилов риби вже проводяться за допомогою електронної системи «Прозорро.Продажі». Водночас вже також існує електронна програма, яка дозволяє цифровізувати процедури отримання доступу до спільних ресурсів в галузі рибальства - Єдина державну електронну систему управління галуззю рибного господарства (еРиба). Щодо рибництва, то відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено. (дет. див. картку заходу 2.2.2.2.6.)
+Щодо заходу 2.2.2.4.9. 30 квітня 2025 року Верховною Радою України було прийнято Закон України "Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів", яким передбачено впровадження електронної системи простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів. Набрання чинності Законом передбачено через один рік з дня його опублікування, але не раніше дня повідомлення на офіційному веб-сайті центрального органу виконавчої влади, що реалізує державну політику у галузі рибного господарства, про початок роботи електронної системи простежуваності вод. 
+Cтаном на 30.06.2026 на офіційному вебсайті Держрибагенства не було опубліковано повідомлення про початок роботи електронної системи простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів. 
 Наведене свідчить про часткове виконання заходу.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (6)</t>
   </si>
   <si>
     <t>26.07.2023</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>State Service of Geology and Mineral Resources of Ukraine</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 23.09.2020 № 993 «Про затвердження Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами» передбачено процедуру проведення аукціонів з продажу спеціальних дозволів на користування надрами у формі електронних торгів на постійній основі.
 Наразі електронні торги з продажу таких дозволів проводяться за допомогою електронної системи «Прозорро.Продажі», що свідчить про фактичне виконання заходу</t>
   </si>
   <si>
     <t>1.1.1.5.5 (4)</t>
   </si>
   <si>
     <t>13.03.2025</t>
   </si>
   <si>
@@ -545,53 +556,55 @@
 Розроблено технічне завдання на розробку програмного забезпечення "Електронної системи щодо оцінювання повсякденного функціонування особи".
 Розроблено програмне забезпечення «Електронна система щодо оцінювання повсякденного функціонування особи». 
 Посилання на систему:
 https://officer-portal-ecoppho-main.apps.krrt1.ncr.gov.ua/officer/login
 Наказом МОЗ від 09.12.2024 № 2055 введено в дослідну експлуатацію програмне забезпечення «Електронна система щодо оцінювання повсякденного функціонування особи»
 Укладено договір про інформаційну взаємодію від 25.12.2024 № 0391/460-2024/329 між МОЗ та Мінсоцполітики щодо інформаційної взаємодії між електронною системою щодо оцінювання повсякденного функціонування особи та єдиною інформаційною системою соціальної сфери.»
 З огляду на здійснені МОЗ заходи як співвиконавця заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Міністерства охорони здоров’я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
 Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (3)</t>
   </si>
   <si>
     <t>Міністерство соціальної політики, сім'ї та єдності України є головним виконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
 Міністерством соціальної політики України повідомлено, що: "Розроблення програмного забезпечення передбаченого заходом 2.7.3.4.8 ДАП здійснено відповідного до договору між Мінсоцполітики, МБО „Фонд Східна Європаˮ та ДП „ІОЦˮ та договору між Мінсоцполітики, Представництва Дитячого фонду ООН «ЮНІСЕФ». Розроблення відповідного програмного забезпечення проводилось за кошти міжнародної технічної допомоги та благодійної допомоги.
 Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ.
 Враховуючи зазначене, фінансові-економічні обрахунки вартості викладені в календарних планах відповідних договорів щодо розробки програмного забезпечення для модернізації ЄІССС в частині функціоналу реабілітації та цифровізації МСЕК, а також модернізації та розвитку ЄІССС (модернізація Соціального веб-порталу електронних послуг Мінсоцполітики та функціоналу електронного кейс-менеджменту (цифрового інструмента «Ведення випадку» (кейс-менеджмент) в Україні".
 Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачено функціонал деактивації даних щодо осіб, які вибули або померли, та відтворення унікального номера запису в Єдиному державному демографічному реєстрі.
 Таким чином, фінансово-економічних розрахунки не охоплюють повною мірою усі вимоги, необхідних для реалізації заходу 2.7.3.4.8 ДАП.
 З огляду на це захід 1.1.1.5.5. є виконаним частково.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (1)</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
+    <t>Мінекономіки є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
 Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також провели розрахунки попередніх показників масової оцінки. 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру», зокрема, відповідно до Порядку реалізації пілотного проекту щодо проведення масової оцінки земель, затвердженого постановою Кабінету Міністрів України від 13.10.2023 № 1078. Державним підприємством «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель). Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
-Щодо заходу 2.5.4.3.3 - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
+Щодо заходу 2.2.2.4.9. - Верховною Радою України 30.04.2025 прийнято Закон України № 4398-IX «Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів». Зазначений Закон набирає чинності через один рік з дня його опублікування, але не раніше оголошення на сайті Держрибагентства про початок роботи електронної системи. Реалізація ЗУ потребує прийняття низки підзаконних актів без яких провести фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко економічного обґрунтування) в повному обсязі не є можливим. 
+Щодо заходу 2.5.4.3.3. - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
+Щодо заходу 2.2.2.2.6. - інформація щодо виконання заходу розміщена у картці заходу 2.2.2.2.6 (1).
 Водночас термін виконання заходу не настав.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -932,55 +945,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q36"/>
+  <dimension ref="A1:Q37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q36"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -2491,336 +2504,387 @@
       <c r="B31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>131</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>132</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>133</v>
+        <v>61</v>
       </c>
       <c r="K31" s="2"/>
       <c r="L31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>132</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="K32" s="2"/>
       <c r="L32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>136</v>
       </c>
       <c r="P32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="Q32" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>140</v>
+        <v>51</v>
       </c>
       <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N33" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="P33" s="2" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="Q33" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="K34" s="2"/>
       <c r="L34" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N34" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O34" s="2" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="P34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q34" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>115</v>
+        <v>145</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="K35" s="2"/>
       <c r="L35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>148</v>
       </c>
       <c r="P35" s="2" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="Q35" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="K36" s="2"/>
       <c r="L36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>150</v>
       </c>
       <c r="P36" s="2" t="s">
         <v>119</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="37" spans="1:17">
+      <c r="A37" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="O37" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="P37" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q37" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q36"/>
+  <autoFilter ref="A2:Q37"/>
   <mergeCells>
-    <mergeCell ref="A3:A36"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q36"/>
+    <mergeCell ref="A3:A37"/>
+    <mergeCell ref="B3:B37"/>
+    <mergeCell ref="C3:C37"/>
+    <mergeCell ref="D3:D37"/>
+    <mergeCell ref="E3:E37"/>
+    <mergeCell ref="Q3:Q37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>