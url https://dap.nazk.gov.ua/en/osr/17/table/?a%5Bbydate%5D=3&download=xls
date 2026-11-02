--- v2 (2026-09-12)
+++ v3 (2026-11-02)
@@ -558,51 +558,51 @@
 Посилання на систему:
 https://officer-portal-ecoppho-main.apps.krrt1.ncr.gov.ua/officer/login
 Наказом МОЗ від 09.12.2024 № 2055 введено в дослідну експлуатацію програмне забезпечення «Електронна система щодо оцінювання повсякденного функціонування особи»
 Укладено договір про інформаційну взаємодію від 25.12.2024 № 0391/460-2024/329 між МОЗ та Мінсоцполітики щодо інформаційної взаємодії між електронною системою щодо оцінювання повсякденного функціонування особи та єдиною інформаційною системою соціальної сфери.»
 З огляду на здійснені МОЗ заходи як співвиконавця заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Міністерства охорони здоров’я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
 Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (3)</t>
   </si>
   <si>
     <t>Міністерство соціальної політики, сім'ї та єдності України є головним виконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
 Міністерством соціальної політики України повідомлено, що: "Розроблення програмного забезпечення передбаченого заходом 2.7.3.4.8 ДАП здійснено відповідного до договору між Мінсоцполітики, МБО „Фонд Східна Європаˮ та ДП „ІОЦˮ та договору між Мінсоцполітики, Представництва Дитячого фонду ООН «ЮНІСЕФ». Розроблення відповідного програмного забезпечення проводилось за кошти міжнародної технічної допомоги та благодійної допомоги.
 Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ.
 Враховуючи зазначене, фінансові-економічні обрахунки вартості викладені в календарних планах відповідних договорів щодо розробки програмного забезпечення для модернізації ЄІССС в частині функціоналу реабілітації та цифровізації МСЕК, а також модернізації та розвитку ЄІССС (модернізація Соціального веб-порталу електронних послуг Мінсоцполітики та функціоналу електронного кейс-менеджменту (цифрового інструмента «Ведення випадку» (кейс-менеджмент) в Україні".
 Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачено функціонал деактивації даних щодо осіб, які вибули або померли, та відтворення унікального номера запису в Єдиному державному демографічному реєстрі.
 Таким чином, фінансово-економічних розрахунки не охоплюють повною мірою усі вимоги, необхідних для реалізації заходу 2.7.3.4.8 ДАП.
 З огляду на це захід 1.1.1.5.5. є виконаним частково.</t>
   </si>
   <si>
     <t>1.1.1.5.5 (1)</t>
   </si>
   <si>
     <t>Мінекономіки є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
 Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також провели розрахунки попередніх показників масової оцінки. 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру», зокрема, відповідно до Порядку реалізації пілотного проекту щодо проведення масової оцінки земель, затвердженого постановою Кабінету Міністрів України від 13.10.2023 № 1078. Державним підприємством «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель). Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
-Щодо заходу 2.2.2.4.9. - Верховною Радою України 30.04.2025 прийнято Закон України № 4398-IX «Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів». Зазначений Закон набирає чинності через один рік з дня його опублікування, але не раніше оголошення на сайті Держрибагентства про початок роботи електронної системи. Реалізація ЗУ потребує прийняття низки підзаконних актів без яких провести фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко економічного обґрунтування) в повному обсязі не є можливим. 
+Щодо заходу 2.2.2.4.9. - Верховною Радою України 30.04.2025 прийнято Закон України № 4398-IX «Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів». Зазначений Закон набирає чинності через один рік з дня його опублікування, але не раніше оголошення на сайті Держрибагентства про початок роботи електронної системи. Реалізація ЗУ потребує прийняття низки підзаконних актів без яких провести фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко економічного обґрунтування) в повному обсязі не є можливим.
 Щодо заходу 2.5.4.3.3. - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
 Щодо заходу 2.2.2.2.6. - інформація щодо виконання заходу розміщена у картці заходу 2.2.2.2.6 (1).
 Водночас термін виконання заходу не настав.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>