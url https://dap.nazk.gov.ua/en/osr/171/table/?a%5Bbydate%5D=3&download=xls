--- v0 (2026-06-14)
+++ v1 (2026-09-25)
@@ -152,50 +152,57 @@
     <t>2.4.1.6.2</t>
   </si>
   <si>
     <t>Implementing an internal control and risk management system at state-owned enterprises</t>
   </si>
   <si>
     <t>09.03.2024</t>
   </si>
   <si>
     <t>09.12.2024</t>
   </si>
   <si>
     <t>The internal control and risk management system has been implemented at state-owned enterprises.</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки, довкілля та сільського господарства України Законом України від 22.02.2024 № 3587-IX “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління” запроваджено положення, яким передбачено, що державне унітарне підприємство, господарське товариство, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, повинно створити комплексну, адекватну та ефективну систему внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту, з урахуванням особливостей свого виду діяльності, характеру та обсягів операцій, що здійснюються у ході провадження такої діяльності, та ризиків, властивих такій діяльності. Контроль за функціонуванням системи внутрішнього контролю здійснює наглядова рада.
 Наразі, вимоги щодо створення та особливостей функціонування системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності (а саме державних унітарних підприємствах та господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі) визначені пунктами 122 – 127 Політики державної власності, затвердженої постановою Кабінету Міністрів України від 29 листопада 2024 р. № 1369.
 Водночас відповідний захід передбачає вже впровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності, а не законодавчі зміни в правовому регулюванні системи внутрішнього контролю та управління ризиками.
 У межах звітування за IV квартали 2025 року Мінекономіки повідомляє, що здійснено наступні заходи з метою виконання заходу 2.4.1.6.2. «Запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності»:
 - внесено зміни до Статутів підприємств державної форми власності, які належать до
 сфери управління Мінекономіки (далі –Підприємства), а саме доповнено розділом «Система внутрішнього контролю» щодо створення, ключових функцій, мети системи внутрішнього контрою Підприємств;
 - направлено листом від 18.12.2025 № 2803-17/88950-08 проєкт Методичних рекомендацій щодо організації системи управління ризиками як складової системи внутрішнього контролю на державних унітарних підприємствах (далі – проєкт Методичних рекомендацій) до керівників Підприємств з метою отримання пропозицій до проєкту Методичних рекомендацій;
 - проведено 18.12.2025 семінар-нараду з керівниками Підприємств та узгоджено проєкт Методичних рекомендацій;
 - впроваджуються заходи щодо затвердження проєкту Методичних рекомендацій.
 У межах звітування за 1 квартал 2026 року додатково повідомляється, що акціонерними товариствами, що входять до сфери управління Мінекономіки, поінформовано про стан впровадження системи внутрішнього контролю.
+У межах звітування за 2 квартал 2026 року Мінекономіки повідомляє наступне: 
+«1. Методичні рекомендації щодо організації системи внутрішнього контролю на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі, затверджено наказом Мінекономіки від 30.04.2026 № 5484.
+2. Фактичне виконання змісту та завдань цього заходу забезпечується на системній основі.
+Мінекономіки, як органом управління суб’єктами господарювання державного сектору економіки, на постійній основі вживає заходів щодо належного управління корпоративними правами таких суб’єктів.
+Впроваджено обов'язковий механізм зворотного зв'язку, відповідно до якого суб’єкти господарювання щомісячно подають до Мінекономіки, зокрема інформацію щодо комплексного аналізу стану контролю діяльності виконавчого органу, дотримання антикорупційної політики суб’єкта господарювання, порядку здійснення закупівель, фінансово-бюджетної дисципліни, порядку прийняття рішень про вчинення правочинів, а також функціонування системи внутрішнього контролю, зокрема норм комплаєнсу, управління ризиками та внутрішнього аудиту.
+Всі базові елементи внутрішнього контролю, комплаєнсу та аудиту перебувають під безперервним наглядом Мінекономіки».
+Затвердження Методичних рекомендацій щодо організації системи внутрішнього контролю є позитивною динамікою у виконанні заходу та створює необхідні передумови для його реалізації. Водночас надана інформація не підтверджує фактичного запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності у обсязі, передбаченому показником виконання заходу. Отже, зазначені результати наразі не є достатніми для оцінки заходу як «Виконано частково» / «Виконано», оскільки фактичне запровадження системи, визначене показником виконання, не підтверджено.
 З огляду на те, що а) 09.12.2024 настала дата завершення виконання заходу; б) система внутрішнього контролю та управління ризиками не була запроваджена на підприємствах державної форми власності, захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>