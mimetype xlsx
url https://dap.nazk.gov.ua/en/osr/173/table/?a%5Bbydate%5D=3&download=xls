--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -161,52 +161,67 @@
   <si>
     <t>2.4.2.2.3</t>
   </si>
   <si>
     <t>Eliminating the most common problems encountered in the performance by buyers of the mandatory conditions of the sale and/or operation of a privatized asset</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The problems encountered in the performance by buyers of the mandatory conditions of the sale and/or operation of a privatized asset have been eliminated.</t>
   </si>
   <si>
     <t>Службовою запискою від 31.03.2025 № 23-3-4277 Департаментом надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом 2024 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до загального Звіту Фонду за 2024 рік.
 Протягом 2024 року невиконання умов встановлено за 33 договорами. Порушено судові справи про розірвання 20 договорів купівлі-продажу. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 925,61 тис. грн (Із загальної суми нарахованих у 2024 році штрафних санкцій власниками сплачено у добровільному порядку 190,47 тис. грн.
 Відповідно до наказу № 2497, термін подання відповідальним структурним підрозділом річного звіту (Президенту України, Верховній Раді України та Кабінету Міністрів України) та опублікування на офіційному вебсайті Фонду – до 01.05.2025.
 З метою усунення (зменшення) проблем у виконанні покупцями обов’язкових умов продажу, здійснення постійного моніторингу погашення заборгованості на проданих державних підприємствах, формування оперативної інформації щодо виконанням покупцями зобов'язань та здійснення належних заходів реагування у разі виявлення порушення договірних умов, Фонд листом від 10.04.2025 № 10-23-9237 звернув особливу увагу Регіональних відділень Фонду на необхідність здійснення належних контрольних заходів за укладеними договорами купівлі-продажу єдиних майнових комплексів державних підприємств в частині забезпечення погашення власниками заборгованості із заробітної плати та перед бюджетом у визначені договорами строки, та надав відповідні рекомендації щодо проведення перевірок.
 Службовою запискою Департаменту від 18.04.2025 № 23-3-557 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом І кварталу 2025 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Аналітичної довідки Фонду. Протягом 1 кварталу 2025 року невиконання умов встановлено за 1 договором. Порушено судові справи про розірвання 3 договорів купівлі-продажу (за результатами проведених перевірок у попередніх звітних періодах). Штрафні санкції у звітному періоді не нараховувалися.
 Службовою запискою від 16.07.2025 № 23-3-897 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи І півріччя 2025 року щодо найбільш поширених проблем у виконанні покупцями обов'язкових умов продажу, та здійснених заходів органами приватизації за результатами виявлених порушень. Інформація відображається на сайті Фонду у рубриці "Діяльність. Звіти Фонду" у розділі 1.7 "Контроль за виконанням умов договорів купівлі-продажу" сторінки 16-18 Аналітичної довідки за І півріччя 2025.
 Службовою запискою від 17.10.2025 № 23-3-1204 надано аналітичну інформацію за підсумками роботи протягом 9 місяців 2025 року по розділу 3.5.7. «Контроль за виконанням умов договорів купівлі-продажу» (додається), з урахуванням вимог Методичних рекомендацій.
 Інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Фонд державного майна України повідомляє, що інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
-Надана інформація підтверджує здійснення аналітичних, контрольних та організаційних заходів щодо виявлення та реагування на порушення умов договорів приватизації, однак не містить підтвердження фактичного усунення виявлених проблем у виконанні покупцями обов’язкових умов продажу та/або експлуатації об’єктів приватизації. З урахуванням того, що підсумкова інформація за результатами контролю за 2025 рік буде підготовлена до 15.03.2026, показник виконання заходу станом на 31.12.2025 не досягнуто.
-З огляду на те, що Фонд здійснив низку підготовчих та контрольних заходів, які є необхідною передумовою для усунення проблем покупців, захід є виконаним частково.</t>
+Інформація за 1 квартал 2026 року.
+Службовою запискою Департаменту від 23.03.2026 № 23-3-285 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи у 2025 року, у тому числі щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Звіту Фонду за 2025 рік.
+Протягом 2025 року невиконання умов встановлено за 28 договорами. Порушено судові справи про розірвання 17 договорів купівлі-продажу. Також протягом 2025 року відкрито провадження у справах про зобов’язання виконати умови за 4 договорами купівлі-продажу у зв’язку з порушенням покупцями договірних умов щодо здійснення державної реєстрації об’єктів приватизації. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 3, 893 млн грн. (відповідна інформація відображається в аналітичній довідці на сторінках 6-9).
+Слід звернути увагу, що відповідно до частини другої статті 4 Закону України «Про Фонд державного майна України», Фонд щороку до 01 травня подає Президенту України, Верховній Раді України і Кабінету Міністрів України звіт про роботу Фонду та хід приватизації державного майна. У свою чергу, наказом Фонду від 18.12.2025 № 2307 визначено відповідальні структурні підрозділи Фонду за організацію підготовки та оприлюднення звітних матеріалів на офіційному вебсайті Фонду.
+Відповідно, інформація щодо забезпечення усунення виявлених найбільш поширених проблем у виконанні покупцями обов’язкових умов продажу та/або експлуатації об’єкта приватизації буде оприлюднено на офіційному вебсайті Фонду у визначений наказом термін – 01.05.2026.
+Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме: 
+– непогашення у визначений договором строк заборгованості державних підприємств (перед бюджетом та із заробітної плати); 
+– нездійснення державної реєстрації прав на придбані об’єкти нерухомого майна; 
+– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання); 
+– відчуження об'єкта приватизації (його частини) без згоду органу приватизації.
+Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема: 
+– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів; 
+– за невиконання фінансових зобов’язань (несплати заборгованості у повному обсязі) – подано позови про розірвання договорів купівлі-продажу;
+– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна; 
+– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу. 
+Аналіз наданої інформації свідчить про те, що Фондом здійснювався системний контроль та вживалися заходи реагування на виявлені порушення, однак це не є тотожним усуненню проблем у розумінні показника виконання заходу. Зокрема, станом на 31.12.2025 невиконання умов зафіксовано за 28 договорами, за 84 договорами претензійно-позовна робота триває, а нараховані штрафні санкції на суму 3,893 млн грн сплачені лише у розмірі 0,134 млн грн, тобто менше 4% від нарахованого. Водночас певний прогрес досягнуто: власниками погашено борги у розмірі 93,4 млн грн, за 46 перевіреними договорами дотримано умови збереження робочих місць, ряд об'єктів повернуто у державну власність.
+З огляду на викладене, показник виконання заходу не досягнуто у повному обсязі, захід є таким, що виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>