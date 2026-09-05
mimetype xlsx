--- v1 (2026-07-05)
+++ v2 (2026-09-05)
@@ -166,61 +166,62 @@
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The problems encountered in the performance by buyers of the mandatory conditions of the sale and/or operation of a privatized asset have been eliminated.</t>
   </si>
   <si>
     <t>Службовою запискою від 31.03.2025 № 23-3-4277 Департаментом надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом 2024 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до загального Звіту Фонду за 2024 рік.
 Протягом 2024 року невиконання умов встановлено за 33 договорами. Порушено судові справи про розірвання 20 договорів купівлі-продажу. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 925,61 тис. грн (Із загальної суми нарахованих у 2024 році штрафних санкцій власниками сплачено у добровільному порядку 190,47 тис. грн.
 Відповідно до наказу № 2497, термін подання відповідальним структурним підрозділом річного звіту (Президенту України, Верховній Раді України та Кабінету Міністрів України) та опублікування на офіційному вебсайті Фонду – до 01.05.2025.
 З метою усунення (зменшення) проблем у виконанні покупцями обов’язкових умов продажу, здійснення постійного моніторингу погашення заборгованості на проданих державних підприємствах, формування оперативної інформації щодо виконанням покупцями зобов'язань та здійснення належних заходів реагування у разі виявлення порушення договірних умов, Фонд листом від 10.04.2025 № 10-23-9237 звернув особливу увагу Регіональних відділень Фонду на необхідність здійснення належних контрольних заходів за укладеними договорами купівлі-продажу єдиних майнових комплексів державних підприємств в частині забезпечення погашення власниками заборгованості із заробітної плати та перед бюджетом у визначені договорами строки, та надав відповідні рекомендації щодо проведення перевірок.
 Службовою запискою Департаменту від 18.04.2025 № 23-3-557 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом І кварталу 2025 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Аналітичної довідки Фонду. Протягом 1 кварталу 2025 року невиконання умов встановлено за 1 договором. Порушено судові справи про розірвання 3 договорів купівлі-продажу (за результатами проведених перевірок у попередніх звітних періодах). Штрафні санкції у звітному періоді не нараховувалися.
 Службовою запискою від 16.07.2025 № 23-3-897 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи І півріччя 2025 року щодо найбільш поширених проблем у виконанні покупцями обов'язкових умов продажу, та здійснених заходів органами приватизації за результатами виявлених порушень. Інформація відображається на сайті Фонду у рубриці "Діяльність. Звіти Фонду" у розділі 1.7 "Контроль за виконанням умов договорів купівлі-продажу" сторінки 16-18 Аналітичної довідки за І півріччя 2025.
 Службовою запискою від 17.10.2025 № 23-3-1204 надано аналітичну інформацію за підсумками роботи протягом 9 місяців 2025 року по розділу 3.5.7. «Контроль за виконанням умов договорів купівлі-продажу» (додається), з урахуванням вимог Методичних рекомендацій.
 Інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Фонд державного майна України повідомляє, що інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Інформація за 1 квартал 2026 року.
 Службовою запискою Департаменту від 23.03.2026 № 23-3-285 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи у 2025 року, у тому числі щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Звіту Фонду за 2025 рік.
 Протягом 2025 року невиконання умов встановлено за 28 договорами. Порушено судові справи про розірвання 17 договорів купівлі-продажу. Також протягом 2025 року відкрито провадження у справах про зобов’язання виконати умови за 4 договорами купівлі-продажу у зв’язку з порушенням покупцями договірних умов щодо здійснення державної реєстрації об’єктів приватизації. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 3, 893 млн грн. (відповідна інформація відображається в аналітичній довідці на сторінках 6-9).
 Слід звернути увагу, що відповідно до частини другої статті 4 Закону України «Про Фонд державного майна України», Фонд щороку до 01 травня подає Президенту України, Верховній Раді України і Кабінету Міністрів України звіт про роботу Фонду та хід приватизації державного майна. У свою чергу, наказом Фонду від 18.12.2025 № 2307 визначено відповідальні структурні підрозділи Фонду за організацію підготовки та оприлюднення звітних матеріалів на офіційному вебсайті Фонду.
 Відповідно, інформація щодо забезпечення усунення виявлених найбільш поширених проблем у виконанні покупцями обов’язкових умов продажу та/або експлуатації об’єкта приватизації буде оприлюднено на офіційному вебсайті Фонду у визначений наказом термін – 01.05.2026.
-Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме: 
-[...2 lines deleted...]
-– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання); 
+Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме:
+– непогашення у визначений договором строк заборгованості державних підприємств (перед бюджетом та із заробітної плати);
+– нездійснення державної реєстрації прав на придбані об’єкти нерухомого майна;
+– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання);
 – відчуження об'єкта приватизації (його частини) без згоду органу приватизації.
-Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема: 
-– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів; 
+Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема:
+– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів;
 – за невиконання фінансових зобов’язань (несплати заборгованості у повному обсязі) – подано позови про розірвання договорів купівлі-продажу;
-– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна; 
-– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу. 
+– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна;
+– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу.
 Аналіз наданої інформації свідчить про те, що Фондом здійснювався системний контроль та вживалися заходи реагування на виявлені порушення, однак це не є тотожним усуненню проблем у розумінні показника виконання заходу. Зокрема, станом на 31.12.2025 невиконання умов зафіксовано за 28 договорами, за 84 договорами претензійно-позовна робота триває, а нараховані штрафні санкції на суму 3,893 млн грн сплачені лише у розмірі 0,134 млн грн, тобто менше 4% від нарахованого. Водночас певний прогрес досягнуто: власниками погашено борги у розмірі 93,4 млн грн, за 46 перевіреними договорами дотримано умови збереження робочих місць, ряд об'єктів повернуто у державну власність.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на викладене, показник виконання заходу не досягнуто у повному обсязі, захід є таким, що виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>